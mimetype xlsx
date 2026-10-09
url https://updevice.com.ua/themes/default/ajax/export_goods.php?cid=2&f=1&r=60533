--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6edb931495c6d39cad14550ab8c5361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255098dd17fc60986acaf569e9788ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade9d53dec232087ec3e5ccd4c45bb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f075fface25b9e3dcf0a2fe53c35904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722407f4e7144264d9fa8a92021c2285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b420488af57a1baa1a927023aa3aa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3f09a19a76d3d66110c159e182697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0dfd78d423c029441dcbdd0bb48108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074af12340f696d7e8a9e8c010497709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c66615a5693d6bb46428980fd1cb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b096518594876976c40ba9f9f586211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a42da12db66516ba815ad808b95eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae96ac2718b6b9ea945ef2081343e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814643f2d7712311a6c78c16da9eb94614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ce0dfb1c34422cfc0d7f7a19446815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a05efd79a26883fea071b9191055df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409693809887eab1af8c6b378d76fd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc9b756f9ff3196e1b7ec2f42f32118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b806c19690bca66d8d4d89f7a08e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b17fbbbaa673c855458755a40c2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f5d6cf066f12267714c9f7172cc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012445b431841e7aa5824baf16f57a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84cc67128e6b94ae5fc5dc1c2405523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e688394fdf5bb44189151076b76824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4869e8690b1172d99de4eb21f83365625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bbe6286da9e911a954c51c1a7520026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c3b2711703afa67d9df033968cdb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665702c31789c9a44b15dd21803e7ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bcf485a8105880e4f7fe3a403e76b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94024a7694d9dff83ff7feca8445130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064bbf0965ee8793aecb615f553ee5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9d37b26ca0f764dd38591d51384b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded73cbb4900164035f0c46b1d9c9c2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb2fe064ced0c7e80a95a9671bd1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ae54e08b8d5b1b61c1382b236f7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46945ada168d300b77c12ef7905565636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb51a6ec6ea84edd846d28a75bbde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a917b0f53adb243a5ec9bc4c428038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf73c3d20c310a049bf4022a155641439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939f4c6b050fd14582c308a4153b3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8178c289cab1a6c99f847ba94aedc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f05428f0a9b4e4efbc56e6be440942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd15ab7f2131e64257f99fd061a7d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635068a1ecc50cd135fc15c15fa6d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273460a165a8ecf2e388cf7f0a609245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9067bc5e4317d6e669f13daa69f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ddac598f413a9e6e76c493b5859de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb135e886a9803c4a679f0a5d6d1bca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed45d16097480d47d36918ce70634c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44edad761aeebf061ec8978068318a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e3004ca0771fa7ce9234801e2cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f32264cbcf2bd2ef874d7799ba4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929147746c05406fb0a4f9ab1f46f9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729e0f559c874205585a4101ee855f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dafd4c010a5eefc9896091105bf1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e8a47a3e0a12cd27d6319a111c88756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e044fe730f552de0af7f9b10ec0b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae619277ce3fc2bf5f49918d64187c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678c775d9947011ef03da68073b0df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9540cd2e7a37b761f3771b22199d58760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd907a2e24798f4e395de7abf146c3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403b48412590db44358e0eb337fa0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8756ebff1e084d2e6b3c9250bc3ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf16caab509ffefd9ed5ff20b9c08b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0531e01a3214dd6f53ec25d9c15fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4233600a50950e8b9ca4a2ef153b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f62d4e3a882b23871cc3e818c537f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918b7b6f771b0c4162c4c8b395f33268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e1ccaad377624b4e46a5f57f116669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32348a567299d11d8739eb9a35455b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2eb7d5af64b69602f3c4c0aaad5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952bd4bb5356ff3850efc7b26eb33672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f8fd1137e8634c77bfe80e2b318e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb436b763b39cc6333457f709e0a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16a9ba9fdd8a1cf602cec569bb60bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e3ccfd77052ef5e6aca3f7573e2d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ab4eb26b7c33856bba5d6d4806da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af861ab2f8471ed9f3cc33611665bc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb9b587796cb9494920ea7453b72879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fc9baae6bbcc8211ffd22bd9727b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026baf43261c4345b9f62769eb8ed76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187c5ba780d9ba1d77726e7d1a25c4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2af63a35dff6890b4be179de7c6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dba8abe0b529eb6d6e282d7ec1393c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73ef5720d45517f02a4d04f599aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41f86ffd7d695ac0ac0920bd66623586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d6b9e298f95dee1b140234a44e9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e8fa9df0c988172de79fad3bdf82688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8eede3b07a5d0375e1f2c1ba042d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799770d0c510ada9b7236538ff4ca84e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684293a763a4747f079e91b8f4ada791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb3919e0a89f289de50ef55d19f3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517a8fcf468e5d03f95a91e1a5932b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5536c034da4ab25d2dac203839648b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95070b25d50b9cd0f681126c501185d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee5189c26b2a8902113f39dcedf3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc774d56cea63bf50962993a12ebc9f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc628fb6bbdb6d95d3a97b69a18ab298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5790b43acb59450e7191f7a61839a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b558d69d2556007a18060ef764b40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42159f8f309a3966e2ade43a406e3a4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cc7751413ab83a1c3d20b8400885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a69a18c4ee1d1d1dda3aeb537cc50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfbeb6905c3f14a3edbe77cb994ca7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929cf09d4e8d58476d56e844d304f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44506181c91d46d4ba0dbe216e5377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d236c31e2070171199e88f0129440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9544d460c14a0bacfb53403a28f0712108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec99d859490722c359362ab07b1ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64025c70f9067c23176beb6b8176d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189ab94e9f3bd35be6cac507a3e573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9448e5647e50a4d0062a75e0e291450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a469efb426ec9da3c3da0a44c40029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d53a82fe03c5184a7a1eca240786e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375721b01b17d62f0258d69b58498c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9313b6fe82a2ebe797a5103dcb0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697de0c213f3db39c2f02944bc1578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb547ce6c80f1e8fdd28d1b30b170d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b648c942de4a66038f077d6e3895119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe2aea3c5720ca2b56f260ee83211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71848c0a838eab85bd220efbd18e16bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833ecc86ac26b988f82468e8f4d469122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dccc1207ef8bf86970ab6de9c1d341123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c96bc4256a61ebed94ae439b8c54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa00c655e21c3145e07df5df3a44bbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a7d69f00b5f7a2a295db76e841cf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8cf1b1a974e6147a96d966779146c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895cefb6113978b537fad855829e5c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608153202d7fb6da2910c193e3596938129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfbbd4a62b2391e998b3ac5006be5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea385fad7daaeda516608fc8fc6dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97302ec2d77b6c075a1402c9eaa16b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212933036edaf57cd7d51d8facb66f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7b8219e92e7b87b6c847f5e5fa4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999e69d0eb9de600c90eaf242fa56e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba769e8215681f85b0d0a1eb60be02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde8a7c4c5ba99af1986fdfb41f8ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17cf973ea306a920b1f8691ec29b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b68013969414be7802395298337f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5951429cb28ecf56acfd8d61897caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c4391a1cd2f49a28c573b9bfc615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b911fa01b0e0c34cb65a07e0573387142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dbf64998410b6d4fae9fccc66c842143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed86f127824c6e9e8c4673f26c6fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186482b77574a7ac7c4990233460ca1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37bab189890359c85cc8775fff552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84211f9034879b56e850b5bb04f7c94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad166850cdda897fdf5286e4ea0e17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42047be78b52d06c62edfada903b628149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab085e4502ddfac72700405982847ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5ea3f7ccb58fad6ec817466f8383151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507330d19643705e84aa43cc86517ac8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26f5c13286af3cd51f6cb6d4322b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c063d834db56b35c9b6cec332cf247154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31dba8ebb67ea7b5ba87b87358ea06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d391d943a517ac14baf31b2d2a4cf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc69eea32846755dd62e1378d27ca7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e396c0c51d9f501d12da3c55a20a94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4bfd3ae5cb4c80b1e4e01f46382af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb8826256dbe08198c04245755e09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b6245098d5d13232ac667e36a370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd5ca205efd97d3f5d3d2211306d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764750176dea08073a37bba7bdcc5b42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fca31ff02f891fb8b28dde80fddf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e90247cbe9b1af8fc59fea7095eed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328c4e4c635eb85c08a61fa30d0a63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5d089383a4b486c49022afecbb30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116330d428943048c7489891e6e06eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b2b7e9844cd825f961d1459fb425169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f5cf3bdef5e099c4254898526dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23355b48d61dbf6f84b369f31f325c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf77de9eb187ef4de03710b6d9e2b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17b70adba2d0e50e094d051522945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a2bcbffcc47b5ed67c0b61075c93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e881b9cc3242e698550f03aeb032a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10ecdd072506abc432d95de3e9f42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ffb19cf9cd87d549435a8da732b5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642bf52e2f94d5a9f82617385172072178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0eb2034803764413ecb15c3ad15a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef022ab2da8f8d0aa9f404816d5f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c7b3d5cad8b1e9b95f6ff80335aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2642f02f5d5ed5a405853c3111ed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069aa7af75ea0ae7d128a695f9e8917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34f8bb0a5a41a03f50da0be87785cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe5696a6929ea18d5131c214260f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ab2bcf4bf6e2e5a1baf9375bb617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57885bc6aa4d38394870b01580f56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde9f1055b69c4326903c96c5fbd79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab983c56527538dc9ab3ed748ee54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9945cf623177a1dc9f080a184cf71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9b9086a900586ae4ef85ed4d83d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0df40266a30fc1a53c32c1b7f492192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b59114f9b2f7f08a9eb046225d89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370112c60fc38631013f9a81b0901882194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a25e168c377b672ee2c6fff699992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54a61036c350c1c426de9dcac912e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78633ccf8a396fd965688bfdfd7754c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058307ca8c2aca045715d26c34d625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bd6d0e97274b0f8a754f57f95617199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a4f3dddc2894b8bd117ca40ddce8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7959b4675bc7ceb40a771cfbf9a340d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e967fee3364463c8575782d7bb59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f261e46b068be4c089f13bd355c0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687702870e4048a8b4687367708c5163204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23dab25e9f867d1987cf0b05e7bce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1349c0ab1fc477977c40867e4e7c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3ab33e91488905c4298acafdc096f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c87c6c39dcfffca39f557ae2d309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266086159c402d9f8af737f2a5d47a8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825914d909c304dfcf6ec84b15a8768210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b1581cbfa2301c97aad13f6062685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ccf3d57137556e878d353196c82bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312d4d0bf4758f73651416a08352bf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a003733ab094fb042e5f847bfe1447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a09c09107ed85816c165a9d1836b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa44d007f9d1fa39c7092a9b87728f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752fe82bac6bd964fd1f1b07eeff884217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0946ca61fdb39a61da2cef6f4646218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd153b30e9615aea36290b90fed133219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891eefff1c13f2d6389d2a5b2061b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e3b59c753af53570fb2209baa819221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ec1b163c0bbc45596e459ebd65ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac8d7b47e960ac4a1f8dd7b69f7452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd0621005d4a544c437f1c532e17ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d461056a6e31a5f70b39ae26ab5d11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c34754d67a79f2034bd3df982c5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f4d3679ea96176dea01d0b75fa743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b881e8ae707e6c7b549b2c52cabb47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896222506804e2468cbfa6b194c3a99c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48c29ec644be28d5a0fbe6f8b14b06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3bec3d0f2ddf6d0e98108a58367b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677652e28466cd50221a79130144371c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fce496da51bed61edd1a70bdeadb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2cd30e0f7ebc36c020cac2e99ab6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72916808bee5d40025cb417c5c51e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe242b4c6325ede851ca9d83d528ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e30e17f8e1a0ed0bcf549d730c979237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf51faeca901e0475518e2639736311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811b9121b2dd1b22370fb43795157d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0157450a99f6b064778dd08cbbd78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741debed018486e69322d2f9269790b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad3510a85ae51d45588fc1140d5ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded7a505a6daf48c8e72a9ca97552e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94fe9c6d2827f5c473d3b6e66f212f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea84f90d3cca57300714ae458f676af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edfb26f7289a0beeb5e6eff7166c13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b1f7ad2cbd0ffbcab100b6a0684e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148287c1bad3cf4bce47f824b639ace248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e77eccfebdbf138d17769353b3c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90cff479510f3e67b1d6981f66e96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741024b8ddb8f537c0f056f31e116e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916ecad99e841b38e36a3bc10ce735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc70f7d99dae60f6c8690dbec8376f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470e343f5be12897ecbf312fa87daa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f386452937999c7d2c48234fb879f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a048bebf6a49585aaf28f8d87ae74d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f82b06669e57a062afeb25fc5e641257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f017465644a1de6cd4c9d5721e3f1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23693c443c5c03cd75c9517ae6f48e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9efa03cf8a20300d129f7377cb11e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beebeab6a45a507abc4af1ab0dea72f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739e75a261777746117890d4ffdadd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c315e9cd4095a06a14195742ae7e328263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77656fbda6d52fb78d5f4c55c5da81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c66b81700eb7fc2f4a503755c69e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0be44a80db17f28166dd723b1211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9293f207ab502eca735377faf04c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f306b11e24af54f353cb1bcb3d72885268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd55ab98505d3d42701328f227a3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac0c74d73f31e3c7192a37f3bab9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78147f7f8f9c3bc0eb5179f7f0823d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c789c2f4e2bb641fb46d590ddad2ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321b50b446f921edcfc1b67ec4c11a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b31e061c5e626d79a570a99d6fd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755908b028fe156c9e4f70049fe84e07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f549750c9f91c7d9c8184809bd939276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1125316f5793551f6472d1fd39db267277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62f376ff9f9c06369eb163e39a5fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0d8cd5628f5c60e5ac6f6491686a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732941e5511ffdabf21b98068fa7cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb57ed359f28960c5816bdbfe296d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5a2abae30d680a4e4213f6783dbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f98096b58e188e9f229fe0018558d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a848f3502bfb0119b29f7591b55cf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f155195c13f8152399e035af12cd3d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7489797b469f7dc5db3a304d6fa10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ba605dfb67a28848d7bbe9c3dfcfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc1697b2f1d284804d225f2193086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e995644602301a3ae146036135303dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbfe700aeebd9c79751649dff5923290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56a4e293fac4e56d687a8f2df76a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1898f945c3f3369f86717b81e5512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b41acce024b7cd10e48c9837925a6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d00b07b9a9e8fd00cd7859bbcf111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56130b6716d4d27957d7c41fbefa9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead11ee1f168df65a2bad9deb67d094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea54c0d295e3d75a18f8a89f679878297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5973ae2aaee51d088578bba92c790298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170e4e412c5f68b29a4d5669c67a26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47eb0ef2f3b508c8da8501b398039c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191cba1f9d741b1b6a16b007451c9ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a24b232c9b0990aea444aedb39c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d567f31eb10aa170f7f99450ec6a19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abca96ea4857ae89967e01dc2d98bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35521b5cf4a2c21f3407b1abb9de9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3dee15165fedfd4213f9975435082306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e894803d83e567c63324487d446540307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141ef1dd7d4c26b9534d897f8c87fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7a688f76e768cf3c72d77d74eaf16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb8a5f6ed21b132a070cb1f0e5a12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d11b7414e447c87115bd073e30d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0e5b4cc090e7e4551354a40058a1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430fdd831f5ff5113497ae814ec871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee063e7670e199c3b4a8cbfdd9611a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801590cd7291c842cafa3650ae3213315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf469768c6533e26e9f5e57410515e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8097d0807a298e88383ef957ae21e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37f5b43a935b156cefcf765faac94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a002c732ff814839e70752aea2d3e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2df29f57ea21c9d0ec0a26f333bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134d2dd5acfe538f1ed09aae81d90c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d2ea90c858996bc375ef36e5660fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b24c8aefd0c6644ebd75e7da96a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d5e8f91f27e89213465b73c791389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1adb3405266e43a2f9e19d911879ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc8e85a01c92fc393d8f569e8bd26c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c26c2664118b0151ae6b09823f5593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55c80eb82ff984c7a042b2a82e487328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15c748c9db608d2cb232d18263fd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09adbb261e90ce57b028ae0dd127b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a343e97cd3e32e48c296871d7a6a320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf9bea8c52e930d86425aea1353b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185d973c8407e57ffe92aae509e39c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c487a0f5bdcc299eded7037c4f20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6a368f9df28b374f66ea54e75ed9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c961b91f0ab257c519c2b34459a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc7c2a9b251123117d9b32ba848d17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e21959c4dc62c1a1cca49294f731f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972b10bf589fc72d2abe2122a981ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ce0276c445e8c3cd022a1547c685e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ecf96ff54a31dac3c74a930f161a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce04597bc8304202f180735f319893342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143bb40969ea603d98817b80a0ea138343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee0db9b5836ce439cf71fac57c174344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aa2d4dd1943d5e79872a8ee850087345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24452e3442bb5e8615dcb7b65e5a27a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3a3dbba52831843938ad04b4b716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3b698304c54d706c99a4420a9bd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c254289b6218be0327c1863d63150349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ca2d929db3166ee7a7306af7f2ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d3ece44b1c5c6598e3ace0bb40ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe5fa01743250b96486c30c9dfd062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbdba7a48ee7a381bbf689e1449d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c4c550967a45452a147632cd5b55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00380ccc0a0cc96863c026972b56a1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b3adf45b48d7c94884031daf1c7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038317aa9ede22f3761726ef517aa3ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c99ed8414285f52c688ce82a15320c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb06c2be466142330881db495c1c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6fc26d41a163528beb0a9245026c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b37bd8cb2be1cfc71170eb1dfea8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c19cfe55e0cb67f91dee2311efd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1684d3018c79ce4716e9257dbcd13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d16f9d843eae7f12d7b9c9245f61d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504ffaaf78f01d211c549e5c43f075365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a13d6e0009faf96ed367cf802a8dc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3580df162c5feeb35ebeebdbf9a480367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66a1481aea284048dae2895dcf0ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f79cae6828f5078102e50303ac98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a015dbe7efd525fa07bc89940e4958370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e37f9877fada89a796d08a9d9b6a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fb5bb24947511f5b3f60d3a5b164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6e113451a6823253d359edec6c4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d84f48a333a597339f5d60fb996cc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583584e86194413661b46565c1c78c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca48adfdf23e7d2f99b941d1a24c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae18b1a2fa2e0275b46ab416bc3db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc24b24b3cc6fc3b449ff6f2df817f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0b28350862c52c54fbf962903a6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344522211e0c59e548d998258e447e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc707d863e7f4835117f38184c47b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99d7c23ca320fd7e2f44403d67475382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41283fcf6f2144a8d928edf28dfb143a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05c3f136241604a5dd992377e56842384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586c73a7c9978d2a151e1765f0a1b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa904f413297dbb19d92f7248b15e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f5d462b42b316e2dcf9bc9ba24784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf1e1cca22d1b10174e2c246edb8a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec65938037da34615e218b99a18827389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db81ae2a21ed355c638ecd8902d6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679094b8f9f19b1c7259643f5bbe3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ba09884f201cbbc275d3b13af403392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9805c49a4c9eb521f1b63a0a913cc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26811a36b863681f58ea17aade1cf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d705a79ade115e66088037976ef808395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd540c5f5c94cd0a7f090185e345964396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2796f450677c25519d992b04f8a5796397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4264dc7995ec48d1d469fdd9f99f81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd87e3ac55696b08924e08f7c7c85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31011ffbad3cb909fc22de7b4c23a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0f9d117a87d7a2ccd00556571987401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce775be2b2c81bea8484dabcd3a7966402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4924e62009f7cc0f7b78c0f57d80f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a899fbd0261113ca90d5c934c6435a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa35e664a56e40c4cd30653afe4669405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f1650e75044759072912e38db883406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd39afcebc08b0e07d58c946fd7105407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e3abdb306aee3d71db97db0c167fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087750f7a730b74374b94dd44b3e21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644ec98827da6bdfe3220bede30001410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1183518eba511e52ead85e9024b7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cb9a0b31a2711c30d9acca9ad551a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ea1663156fba00fe3476a91b73feb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650534c2522fc94d006e8a2c77cc6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a85cfab5d4c273f9a2fa2a474dc71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bca4395cb6d91547c91425c914e72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2bf4da4a473d4291f512ef51f69b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc09679acabf71a0424b43c8883c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5040fea858e7e98bb72d3f3698dd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e143807563318cd73b02a0f244dbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1919ab716fa68fd10534f0ab7fb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0452ec28a302d94c2d90abb317201422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334804975ea9700a9c372cdb38b24c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af590495a360a326b6ad6311182bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482c449c463307f9e6ea3e1ed90ae13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6898359f3572c0b6c82fb5e9cb828ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b97a3fe2213c85695aa3bf2bb6388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64bec49eff497010ea6df362cda49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce324189652c87dc92b87d5a7f3a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e171e02fe2c3108bb37de1dd921e5e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a321b7f96e2c07b1e2bcbde22b08a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7671be467ef533f2b4c6914a19573a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064e926aa16f96b3673c881347e1c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f60f6879cd8df702843238f0f9af6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400d18fa66cecceec50f79268f40ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04bfa052eb06c71cbadaf953d0b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292536bdc797aeb99b4608ac4ce4e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0c795b8f64f5d7575e5b56fbe513f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e81428fcaed758c2919b385f0f96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab4ae05cad5943eecb7e2598fdd7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdffba23fea349753ba404e0b9ff33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ac8415883706ee1851f05d410880442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee39d0751090bb8f028f2938080069443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8413e2f3ac5e2536db6eff10a1bf1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522d9f9238191c1b8820ebed433091445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97a2ebfd145be79fa42ed0b1e5aa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd02ec9c59a9290236a844d86c5f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199fe7b4efad02bb13bdbe8a65197c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521a524d541a1dc937540930287401f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380524717c5f3b6a3f0e86f96d764609450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef36cda8acab289ca2b93a68424dce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8dc1392d3571168380e66cc7b5a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d0e29c8c263858ca417f0db07b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c3f408255e3c5812115f7b354823454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4666d9beaa36a2b0896e0a331cda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108a2fb7e9b1c1237d978ef09b7cfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39e55262e9044de703f123c730d01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb3e33b15ecf130a0532bf74c8d66c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9852505a2488a37bb5b11ef143c6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65298f77585fc08868e35ed50c18456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea4f4450b2f5369cc5a14f5c6f247461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152d07a66b13d8ca68860c4f7e4401462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9e97ef95ce6873c1db17387a71b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472c888f8dfdf2515af105df532ebd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f5fa084142c9ca8f57ec7793340f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b95da4128baeeaa1109dfad989d75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128a1cf516468cd28bd280b5108fa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b8c0746cdea410b324dd9814bad10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10247fe9f44ef93eb09ec1bfe604815469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538683fad2999df639a5be9f642eff2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c2a5e3ef99d977d78ec4355f3ed64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfae70fce416cefc24b3241845f13b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f04dccc070403b984ae8ef62c3fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f9928976a57c42a58f55febc19b29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552f4ef1a3dc9a19f92489602f667df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eae567ce56c5d7ff719bc02034ad35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f6e16225f4d82573ed0a660fbfe26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deefd2fee271744f18cc98a97b3fdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0bf2c014ebbea4681b6c22e0d33b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0126f431c3418cca0fe24cdc28bb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6bfc79cecea747be2a8cf8e0561b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b4cb5a9207cc30301c15e752de90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307267f65a46e1d12d0f713e7f790d05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc3c12f2316fae73dacd86ef422b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d1e5c0efd7e6e58845c0e11c3edb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a9ea4f00dd12db8a9b53a38eedb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d82043de8f0bbc4f3a22d45958e01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc973fba37f25fb7a38a619ff47be0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358b5fd12ac2a724a6411292ac95a1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46456216af93d084111ee875f4fda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902634a21d14dd129299a11b70fabf6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e2f1ae8c15811442b9454d5d3a10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216882fbbd481cf5f8488af329ee49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0c1f0d86259f20bbc07623ee4b63d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd340dafa0df856b3c611e31b8e70b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791cf6c2aba5d548dc7e9d1fe267d38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83966f5fbc312bc7c2b29db3a164435d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e5db5fffb9ec09b7cdbb359f9d60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a031b2a771c507fc037e42710d3a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f143b4839b5660cea88ac7429a6c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d469d0a6bcdd70c6ee87ebdbe05ba0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7af1d3e5d6aac308b0912eda18f2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54288a2a9261a28d3662ecb2496e635b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54024d09d325530d5a1ef458913ef59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c22a62b63808e1cd4b280f3129cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483faefb9e22884efbbeee65502ee470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eb42361dcdf0cd11ab31d97f25192507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610974089b0940bdf624def6122ce97a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7da35a92e1c4da60b5a289157ef62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8110d04ec50dd681cfc4871ed9d2e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba14a5d32d91f1580e999b5423af6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95b11f9293ec6bb908ce3f2ea33142512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac6b9aefeee611e36c6fcb55a1bdfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f8b16c9907bd9ef7b5a4fe6d38cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789d3dbb0c3d39fe8f438e8ac93620515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c663786704d1e0a48e2a81a51353516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c515244ffccb6d54afced1de3fa83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb793321baed7c96100d853e0cea4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a23621591087c6238db439b9446393519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a01cc25b056fd614cd6e91c89dc36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f1790170ba1144c51c1b20545fd0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8101995f0fb32584f5e8c1bf38a9fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d05b5185ddfd9a9d13daac63ae43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c0e6883704e02f3cdfaf609f14f1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08096d175c4775117dd9b18f17b35b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28db02787339e28af0a61cfae107f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9717713366fe371b8c39ecf978bff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01591556f31903bc76cdbd2088c2b4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936e4b084dcb4ea3fa671de54b64af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b7b5e4d56f38a87f5cc6c7b697c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc8639ab7b8609fbedf4afbc8e288531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c662c62b15ef845564d165630961fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311122924b3c5385232e59ab4e669aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1e6d1a34b94cf67890fec89cf0026534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480aab6f886f41ce7c715f21306d70c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124faecdd50c02044653d19f4ba6470536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a437496daba4f655060f8c33f7786c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bb5b3fba87a4feb1ad11feab17b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a911bcedc9088f1a7109cfcf37021539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6df6dd4a2991a474f55c931a6a1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb4d787f2618fb8f124ced4c33d22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507373937ccf37b64a228f21d17f004542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b096fc9bba277d62e7e574b1682d2be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01816d8c5ba9b55a5b865343db93bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7123e67695c98b146dfd8558425eb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d9713ff6cf784d489f1c21171c76e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d60ffa82b057b6396ea2120eff68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a858df1dada8dd9753869877b58cbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f06aa740d61f95bb6a768cd77cd53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef46a8b63e7a6f0befbaf8d72099b82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1bca82215fed0c289213af377fd66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dbed3e4170356fc670ef4d00eb20e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fff604bf8fe2f1654bfded01a7fae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994c443d7116bca18e715cc03b84dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d93db6e6b15732a27fe6788d7cb43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14ddd8dc08d2e89876c656601be0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a917dc1b7e68baa5b40c88e97574af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab19fe87894d8228338e111ac6d589558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4dfd088e940784db8a40ba1f212d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466047902160cdf4eae7f4fa9c58ab1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d19381ae8ac8a8c84206dff4a8080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc86167b9ad4003f072c4aaffb092562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6248043183aac1cae51685b0e724563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228482b4de40ddda81b30a7e0d7d16b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8e10b680c99c4454b4550897f966d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d0c168729eb09b438e4e72ae515d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d71ba36e0f92e29aa391186922afd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf20d95e9d5e6c769bb2809cee855e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda7b61cf886bc89005e091d1ace33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c23eb70cf1a7fc329394b42b68ca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72c9cdfaf0b64f8100a22448a89cc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a6b62b355b163f713fa1fa1de7f3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c56ca770638e2b46b3e60e7933a13a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426994d814379285798847af4d4ad7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2caf0efea449f4133930ce380ed704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e7c8575ce3c1b2cf267419ec2e0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa3a13e59d201cd11c0b7cc760c6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608bb2889cbdef49ac03b9487ab2b0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1154575c0a96f83a95620f2fbe2b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68bdd8068217ffee796b29f48772eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3910e597f3bd356cace04b530318581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e70722935a0bcfb9a8af7edf54d14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb8695e9836f064cbcc2e64b5b410f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427454fb4c60443cd9b1247f9a4a41b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef92e892cd93387dc8e12d4b85d3882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e583b4b258ac3e7deba5526c6aa020586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223e2a867e29fff30d2fb6a51280101587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f0daaa1ebf84c4b2fd460be149f88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb451e1f9723489538120401928a0fa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eed23140991fcef9397f9b7561606590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60751e4963e85668a1fb60a22bd78dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c7266d57509f4f191650fc93e852592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddcb5b82295c21859f69bbb936f205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a07b0264ae13e2e1026350a85179594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec24f9bae690d1743a0665a570da6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd870227eb3c6c309d2f581527bfe60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324e9a3ff5e3bd6ef326742dc17e75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe55a6c7b2995744407a03b1d9237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6928b02c33ccc44398189738ba4146599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d99bb21a2fe0a45f055bc2c5f15017600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ca7e10a80d1954685c79206463513601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ba3ed0e14852fb4d48e6a2464585602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d77f364ec50a7804ef5aa6c4fd66f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee329ec49e8a53bc4c69265916f81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e982aa1ccf903032a6d94ea354d47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a99e521bef80c67df97c227c5d295606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65d0cb5fb363461129d361b30ccb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402030d36bf5b19d80c813101bcc1478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1deadcb7f487ad9cac8b6192410c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ef4602c6d0e1b6df5eee6cb26a5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0f23b1e26c035d8592209e497470611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f523937a50ad3d2c98eeef158e2295612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e418959411d5d3276b3b13f118db51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23082710f922158dcc10f21449c03f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0247c03aea163c86a6aa163a92feb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823958d7e2c6d9c695fe58ffb981e08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dcf4331c229e58d6afa02ed9f32e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc936137a0693eb23e0a3d1515edef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362eb00c78e4222fe546dccc6aee14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4679a690c903a08e2e861dd62812bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dabe96f5f78c61fa536d8da31ebe69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ede8b1b4f4707aa876d61b9f2ec5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ad6e6475315797cbdc7db565d742623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa88460f8e502e88c7a76842635c73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc7929e3fee10fa5ae323b2004622625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7cb0c39670d224c74b9c6a8e46c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6021906decb1dbdddc1215a24a78689627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6003eb95d2318e968b33e43a889d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b38e63304d0379c15d5b23308bb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf65ae4e3464573136ffa4b3d7949630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f8d34f63c85857ba5944f6b6d555631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbb04a93f93f1676b08179077ce3a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791481499b97a858a2881e3ff5c9d383633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af35da4a3eb79e0a3fe933d261f3a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f6b327694dc3db2a19e05a6b7079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795eac315bc31f99ad57b93a3fd89f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd7b3b986cb2c19737abe181239073637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf16b8ad52b3d127473e01695e505c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420977a8a9a02c7153240d7afc70353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a112a722068b45d85ca8fa1f5779640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518db53f93840b5015c8efde73e38cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510aa0e6c68e8ded5eddc4b7cd6bbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c569492baa81dc0bc22a16bd5545643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2315f07dd526254885e4b67731f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c6ecb319e9745f7c8c0cee2ab6c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995109011be407921117e8d58ac287ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978faa7c678a97d750059567c2ec435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf719eb083a1088102d30a22e42fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a977f1efaf7b2044626c9e21046f2f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50f0435f23a50d0f05c053c6d4b33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a3cbbba20e762b20aaaf7e4eb5341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb6a4d2e7f0ae6be8a1ff41a6b073652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa33727a854b8b5611f1dcb4020c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df48ff1ca1453f79959204b1a519d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca7048d6eb1260d5c0a3f4a1d68fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301905d2bb5cecea3d5a8c49f6926738656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e486ed713c50604f9024a249b412657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1d005abcb1215b6ab37a88cbba11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b58105a85861c1e99af27e61b667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644552fd38ee34f62bb2aa1047bf3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741460746c073f8293ace702cc026ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5264a7c00a966e8e4561b2c4acc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df06b91bbd38818b14335cf6aedc46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea0893807a6b532ed55bdb469d2233664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325b496be67e78e2376027aee574b9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d922ba0da4a9b5038f10df7f7f2d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619afb4ada8e5f408e07a56a489643667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a080ba901f47a412abf2153f81065668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e86d8bd56c39a12bf7fa6770af8b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486981baab56068037e82174640dbb95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aa7c55c5e4bdba8c3839133e7060e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f91f1e455027fb08828768aceeaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9f50dde2d9ac6a30cdd5addc616e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ecf489607ff82f15bcce9ef03246e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf5ab3eca96faeaa687ad09188b0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551717bf894d6d8c7c1cc4c8fd5b3be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ba210ba156f1a2f92da45e1141d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6decdae8502f145e554479326238678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe170e1d5d31f4f2a4b1ce13a8343a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5facb57e45acb08e2430d83510c6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed3a06dec34edd3ef5e4612e0a2104681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e9cceccd24e73820cdc50206f7da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130d583d270545f2fef1499862de5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3358919c55d6b817eb6ff024d975684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec5e60a6aec26774d4cf76320918d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea89a06b112cb9e7d6ceb46086a41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb99bc44418281957a906e466eac4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ad0958cbeb928337f320d84775b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec938ef9a3270e15af4fa6d754820797689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf4a97ad00c3f44142eaca92c4bf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9c4b9df55ec2d79f0fb15f45bc50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb9312401346cdcf5bd26cc44b5f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25f2f87fdc6f56c9c8e60e6024864693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a1e9da2565bd30089743709f6d75d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2e5f6d0d483847d7a0bf6fec9c64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9839de008bc96e2de52fb76d39bced696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbdf42ef8242a8b6c08e848a425d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2294bab61316fb6742ad275d686e71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308a5c1784089c172ce20b290938ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88700f205c3daa30997e628e8cc49bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51e3eab9ea21a2d89de4d7d2f9277701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f1584b8153b4288395e4c16913aec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4464b37376a5bf51891f720a584d3b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4afe42edb8de78130bf038317edeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6e2a24429faf10e011035d854da5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d629cb0ecfbeeb7da682bdd1ceb66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917802a5e7b66548c952296ebdc5ee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339131810411da7d1cdf582912d455eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40b11aeed62d3d2f7b93aac8eaabd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa902a4c166e7e0087545734070f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b39312c393a3ce123bb9dd53f72b78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a68832bae7ce5f8bda6a6b400ee72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28890533fc123ddb566a861dcd87faae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda55c07f283f434c0823dac308c7a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d003b8fb5b0c082a2a0a0877ac2a2c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff329fc7ca216c345fd6b478837a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c4a560a9ed5d93136b282da19cf6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac70e176f6bacd2b49b462bf8bf9d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5228ebc74b588f892aa3fa0b6660719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a1ff835dd40087c775adc802bb56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf40ebb70765eba9f3d7ab5941745d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a1d715ecde34913c2042f75a3d30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b803af155a0923ce229bf19b7bfd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfe99c8341d299f5d1058c375832a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610451afe6ceec5dd34792d93348057725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b28e37b8958b848cfca160340515726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b50f4339cdbec63fbdb36a5b0a4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f07b09a06347f6b23ce5108df7f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd619587a701d283c9d552c15b57cfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffca01ef5850652f51dd549dc8911e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c1b634928ddd1683d0a25250cadf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73c8cb17adbf0ab5c17752af1cf8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46491022db67df3e5e4964eb2cc688d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de3a4167da42faeeb80f6fc7b5b90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dba2c1f0cf4d398e1cbc04140514e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf9ae4414260782b31819d5053010736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d43428a0976a21647d2dc00b6aab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050f3be8c4d012c1f197d92ffa5498738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46810a2a07e746aed14b11d416518a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9df1c556553c356e1bc24fc7dc21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74e140adef04a82fa63e15aa72003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79564df6050d598d0f733c8005ea87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c1b8722f70d17ff7f4b0c7ba27cf0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817051d76bbe31babab4061a48aa865b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf2e0eebdf681623170c58a305046f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1666140d7b71798a1a698d391f7066746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1dafc2f9db7324a5630cd4c488a17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b7f9a0d9a8bfd083282fec216e90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea4f3e05a916cea7a870fa4525b87a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e56a31314317b4b02d1e2d6d66b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd64c3fe9dcc27259b03641747038751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fddb758d79f992fe8f4a9760e9b7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a26adc31177c03f24bedb65ba15737753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de2157b2173e0c139a246831843eb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fcf6423548cfda681c27e134df845755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061abb79d9f9da9d865675b47baac1ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6daca762cd242ad2e7ee4742b8efe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5ddf8badd4eadc96e7ab65b51673758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85b907660a1beeed513fd238201d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241393157985e317586a7db39ff48144760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a905a47546347d00274aa810a8558761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb3ffee8fe4863ea78909ee144991762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a1b680668aae4484a569eddbb2fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70f8b1b24b9c5bf242a83b2c95c96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17521822e0203e3ed6ca8b8f26b4aa9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c6f128957fc69ab2865644d6f07f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c148b09dc16b43bf68226725279b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0f4052c675d6223b5c70a38934aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086885182ad7517ea2b36e622f145c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc17f63cd6db94cbd637f421debe5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e190860d79514a6bac2dca8858c0896771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df3f364dcd89455c41e9429959b5ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ef9907179ed3f57a0687a2b25ff8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3066f136ba8af1e09b01e530f24dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0bc8d2f7c11ee6e0eabfe533c6ba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce079430da0f05dfc650e8628f9332776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53863a54adaa272f335305b65812ff2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72f2ca8a2a0179c50b6198e969ab7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cdfda8aba11568efc05581a0f28b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5992c214215189148d3a7902c560f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3426fdb9e02f8728f8da24a70f0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2fd982b1e75f1e50574b602fc79d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1121d8b2966b091cc6a22458e0fd16783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb97ec42800edb8b3b5f98c46a7e1e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76e8ccc7dc7df02ced76d3394793c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931a54c6a63a9f9685890c0e8d514f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da0167758578211d0b6e1728c31b4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea7bca398ce54cca4551892064df5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703af1a461eb9e925742ffeae4e4c6b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f48ae28a88226069365843f71b69790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645402b74616ef817d5fc4d189312c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a064245ce08ebe0a00e09c90ada9f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe2dc417e8f257d75bead1bd7e020793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c65b25cac94faf56d762ac24d6ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217460764ef2a465428007e9e2eef41e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7ea23e32dacf61d90eba155c4e96796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a87ef9293ff070d0a79ddc5a0454a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6f9f8d1a5a451f5a581d92a5a716798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6eb21b1ae99bce586ab7004f3988799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed7bf43831881d29684cb908fc254800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e5a328cdfdfcc54cad65476ab310d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca490d07d82dd4d88079958bdcf9229802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0e9caacde9ae0c391bda0710474a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130044a7b779c335970d29309496971804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef7635693fb55c1852c469934887c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115268ff1e2926a39e609ee05e3dbc4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c9c5171ea463f541347046c80a3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99e411d722aff20800f2447bf2a41808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ae36cddc2b1f3e14f0055a0e1567809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e99806e848a25b93e54dc544ac97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f821adbb03ed458e07a71b9e2fb17b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ea32667d96c6d85965b0b9ca4811812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10f190b98c570fb9b8c67c6eb71fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688049a6fb36fa78b492590d2bac9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a0d23900c3690f52181d932f5336815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dfc3f43c547e550e44b16ec7da9cc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3771711e0d2a261d3b22678d7f1b4fb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e5067f5d95ed642e444c4c5bac46818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06b9e8be4b9d235662c79c85161e20819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc1e5923f716637bc3c0ba287eaed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6d5c87e5cbe930b1e9c733975df1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71241741468f8bd21e53714972833f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc109dad539d59ded1bca7bf2e8382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7177232b212e8a5994c5d0e089c31163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b0eeb1a5c688b2771559376b6b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfd7e260aff2162f53927dbb617cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96512135020b0c03f68a1762946a1d956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c82f1ae51b583be7d76df03ca79d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c083b46c517c23a5f2aed5e53e6118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a04b1556e559c9d82ca6e71f59b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc936f28883ddfc4de01e35d82055f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f091de521b53d17848a4199218e083211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bfff3557aa4a270a5cf1409975a5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ad204a46ab1931e09bc60732535913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615047a8b9c7354f02618490437fb7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7b1f7bf09b5f15a709b6bfb379a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409abdf4e51c0470486ffb58f7978ba416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644bf70ee10c868e41696a9ac3d95217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95a72cafc8df02aba4fea4849949518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f9f51d7b73d90fb297f079306903919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47206cdd25475d0159c3125e0023e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758c299f661b49134fa24c1d650c4e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c4e3ea5a8ce392a1ab914ef9aad622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf907af47b584b636578e958449fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83c124487f67c5a944dced33f2c90224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3bc31d17697ff62b70e502988a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a0483577b06fd0dc52dd24d1d2f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78decda71ba55377c967ee7c7092ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151b88856e1b499f20f1135b121648928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154c0012f8e123458e91dcd13354ef529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb9b6a1339b37f466c374df318d1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f821aea8cb941fceee9834c2f3fa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16d2909013c1c56cf2818c5b30c23b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091feb72ea55137a0324fdfc2af17eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6c4cb12bb0a7b9134f9a33feca6cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f10e77c52d9e525c518e288dd2bdb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c370df245d18cd588f939211409a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f59f8c101d324d6d351b8c66068a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc9e0a604f2c8919a20426023590238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84799eced1d5fbd78dfbf88527eae1d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fb6b625f7b1c92fb9464bc2e1dd2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee16bb830b464162979c25c4a93c5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829c1c73e5f6bd85a045202a05349e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca2b778aa1d77cec94dbede35fabb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ed9aae0d5b5ccb254cd62ab0e81744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec63ef16cd997ce8ab60b1c3dc375a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b6df89f4d009b3d7c878c5379c8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea1ec6aaf26d35e455483541ccd1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47010890049a4d260220880994bf4c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad88703cc59b271e789e87ea4700149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad12965316bb31b7399a8fe7e6469e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61629d8883230c6597668dae8980851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857abb172745c8b855f38bcc15e90dd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc5f262081c36a5a42a7f870d79e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da27eeb668ae2f78b2514385ab4d0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589852fbe24c00ac2c871339762a65d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c9dbe847d384d815a6d61c4642c0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac9beaef8c4121831a3742e81d03357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c507e09c5121cb533a8bad96be9c78458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725c2799fe9d60351c74ce3c30e81459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e32933c50d61c0e357936346920ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584bf26718a0eecda2ea9d08f18ecf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329cbaf99f4435206b39b90fbadba9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e950d7dc014ffba1936ec25e82e15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe556222899ebcbe3a95be0ee95f5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9f2baaf67ce242b631df4b217e2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0b6d1d8587ab31eb39566c6aa1c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f12e8d22ecf2f8411e1fce6ead1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd18cc27c33891fb5c550b415f4ef4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24827ae3698e55c5d86a15c0f345d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f21c4125f25cb3f5b02605e9263c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f887061751a8dc61e84361423fbb3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74eda3bc5094fbf7249641f25059d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2738b2d2587aedf9fd8511fb8a09e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a080ab4f482962c74f6a48b54e68474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269124cea7b2d8439f33c1afc65f4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c8d274674e5d99bf80e6e598db9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d45a0b170527de3e115f649bd676c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe519fb74a6becdddaafffc20d4c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6789126145cf330b0a78c89051b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0626eb0d46c40b53447f673f3a0abf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f53231200d9eb57bfa3099701751e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51c5596e0d0e47001efcb1c50f64b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b861dd11d7801757c8c26f6a5a2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ee5e9f752e5a2af60cb14519369f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3643d87ac16a5b2754c7b87b57959d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d3dd911e0c45814a2deefc1de7ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ca417d35a1821620cb8b2a27b92187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae55a34ae3a564c08bed0bb774900888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694cf63ace610cb432626d4f473a28789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d742bb0b13098f16602ec39c2826090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a472545d29a9dfb80af2cb23b239691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be13c8f0743027164625c1fb294348192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fb555124f63edfd24c51d3f49138293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95506c42404658186a3fab5147851fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d098a98336fe9f8bca8adf23f1fadd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011ecb455952039201b0e955b99ad996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38bf14a9ad4c9daeff4989fd1081497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113091069b5c443ff8d280c8f66faab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e728cb6caf3bd5aaf487d89ac47299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93d26d8e645c11695b8ec6847a1d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece4edb9273e305a847561279b360a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff51f03d88286b89955dc59f2efaf5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e67897019adee89fe46bf41656e5ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5994296f4aef175fea2f9ef948c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3c93277bda12d05c7447041314688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167467b1ae28031a61890c390b66fade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f7cdcad8f48ce66f9f51f4f10224107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75716406cb32d29093166886de99709108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446285dfb8e9607f09cae593dd806cd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f5b46313de61aa37d7f5e0f169e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8ba2af7232adb8e729948affd163111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3c41e68b2c21ae7e83139282cff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b66118018eaae12039c985f4fee11b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c6e802780eac272a65e7cebcd4669114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fda5c0113265cb810dad4319286fa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1183ac3e724c6063e9b18691ed4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd7ebc026c786fa80434d5f9ca9d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6165236f2701c30ee4737a27a7ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe833984957117105f4db23a659d643119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f976f96f4f0dfbf3c4fa4590178e16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34624dfbc7008e926014267cf6eafe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1ac402d200cf6e5bc00778c5429a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802e568c6357ad7d968786a8e7e5f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d8a59086d77b0f464c434504d8ad1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39879e4bcf4d6dcdf249c5fcb1b6278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c642f45288a4ca78e22e15d4a87472126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a904353ed3e4bbb3e3d8ea2e434b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567da02cf3c9677ec7ef269c8539389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dde1c7a6896d22de05de9ac25d99b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82416d866a66a44f72a7fed0b5c6913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ce8ff7208add692b3d02895abdc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b446681c9b291415e6e910978ea253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe02198acc0c5eec151591d47b5382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774466e326329eb48eb3e1bc8324aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e722b8d175798568e700b99469eeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992239b2a9aeeb1d68fd7daf753721136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e910a2fc551f8ddece8e66e586e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e2a26c286f70cdff88fe5abd0d59e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976363c0e9ad38059781642e87c6189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d9e9ed4e37eb7e9adddadd145c01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78779ec65ed166c0795c1c17c0b051141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86926d0c9df9dca8dc68542ed7a8089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1291898546b3235b9307b6d965c5fd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54afca7d09f3d4c64e70afe442cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b406e1751e4d3bebe0076e3a3bb63b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf42702a85d06179c5b29b48bcd8a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d760267994f7219581d014029464e4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1c54de70e9915ec260784b19fe712148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3f27b5d0ffcdc2ab7274a7e7108a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e12323f4e94448b7ed490e77bb3420150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ac22a67f3b47e47cb00fa40e358f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf837b98f914833f921dcc6352ef912152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847febbbbcfebde10e513be64c8aff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d86a2afb0aaf3902895ef16dd162154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ce6856d7033c1d60c1892a48252b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcc4baa4b8e8d6252f75142696e68e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b8530fb1594a619c526b52430b45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915ea8094adddc87521012a6e0383d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29b245c144ef6d4ad61c12a7fa004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96841d9b060b22db00ade069cd0a1de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a0bd03abf3941444030e896eabe86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ebd683be697a0203ede67926235d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4882af27ac0129bdb641967738638e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183908050b40cf0bae6fc8116fb8db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f2b1c09c3232de19f0bd729a97aaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2bc3834e5a06c67ef23c62946f6c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f501c6a0a9c1e9cf994b47525277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6dca02555739e6a0cbbb45fe7d6e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d56c4193283b611ff681b2d05e96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55737e31f1cef3324548ddb764f88e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b1f6c1d6bb37da14a406030803e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bfc0fb907b913d0434c33911e8712172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1024e5a8dfc64b4da8906ef41461e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f97d7f98c9dd04594f3b3446a028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1dab2bb8eeb3d0b801f6d675ad954175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c9169808418b38e2a233b9c85e9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985992878d677529abda65cefa34203177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585156d867d34ed57e752d1a608944a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c94244ff358187e903112e943cb17c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb473fe05562680141ef7cc7614d20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f8b23adf41e7c861b84837dac00d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48978a76366eed707d7ec2de4b6a6e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27675541a38a3d7513ddf52fc940c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2b15dd3942881dd967957b39f3bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbcaa6b91d42d8aaacf35a9c2815c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c8addd846c3f7469e8c3a291530c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447c026fcd7527929cb4b1222171d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71efa610e8732b9016b4c398205a9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eff405534a42203bbf9e63da9e272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015124c07d896c6924fe172bc8fc1e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dbe6d1a3c78c710490cb59a8e1640191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb566996d5250654ba0d83dd7b19d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64469bb5e035ea34c0ff83ca0216d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c36ef0eb777c41b10fab41a1b4281194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe399437b95eedfd7f9c3f08f5caa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d74997522da7a9ebc01abfbdaa8e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec9ef3287ea183b5b94daab15bed5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1c68094df256f20cfb2340261cf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaacad65fa8ae70780f53f6e843666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585681f84fc87e98fae23cba33247731200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834afff2b2c034fdb3acf6593787e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044daa2ee647e7f28a8c462f552fbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f98b9b8465dd433b17efd897bf93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae55b0d2ba341e21d86c98df204d00d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1343719377d830399a40f41e76a18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c39c6672e1c8359ae4c5aa073c4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f407e3576bb85bbda25a173af417ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2657c4ddda07d3e9c52e6f48705fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024f52ef8859480f86fffe9f12595e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c72d243c0cc5b5eaec88a405e74e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac7d5ca165d2b125d051631238a787211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a1bb3b8e81bae992710c3d997de21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b92f85f93e77a32a1c89bb9e0064213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e5a378e4505e5a298ec073dfa8c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806856157ad04dff99291b48ab79ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83590086eb24d78ea892d15564b845216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62e3c87717b451bf0d8bfbe8efc62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de86a51a1b658e97287fe8fe799a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650de68fd6e3396d99371cb3494b26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249aedc9595eaa9327b3cf9c08a45f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311df8b11d5ae9ca6f535565306c59d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b52f8f73b3eac442ccf6e70a2955b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201657e4a7c3079ed506943c38cecab9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f6d5c6cfb9fa5381ebe9866130d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf782fc0390205a932b446091b8a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc328fd2fbbfd4a0c6cf12d2fdfc14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c35327746c0e5cb1833282277fdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a5ac4c0382e9817b8284784da7ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573dcbede90e8bf0d921473f69d2e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03d1bf78e80c05c3548ea655b95ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6ceb3583f8088f856b179fd0fc94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c12072d122890c9c51217d4ce9f12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df7ab15523c3df3db764b14c3b9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7ebdbeeb4bf1b50ef107e6426759234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f419f2921d69fa457eee182520217235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385b078e12508f3ce4f23e34877eb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68297b8bc527b317d6d4bb8754c74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b31ff608292884a0fde47e58a553e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20bc8c798fffb1059d6cff507d32e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dced5ed418d783f26a63a04a0a4d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427cbc1515619e10cb50c2840cac006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051b34a398a273c61439b65f3226f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5ecfe953445152ff35ff95b4bf3da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b54d07ebf2a0a5bb4e3d3bb83c9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32729145a8e0593668e1a7087dbea89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc43a7ffd9ffde2d69dce142550397246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82549a49a71665b3ea35a480fc99e038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecee633d2b08813437f0a6fc394cef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4db792f00a772be36626d58a4660249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed3595b92d69ac573c6706852634c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a29ef7a885af7c021be3f7a7c064f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6b949a3a7ffb006a028c553f1ebb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a2579abda2a6e4c62c6335ff74be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d761ea9116a17e2f16b06e0df778254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef7d9ba3b5f547e8533537a43348a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bed1d053637fd58ee6a0f1b039940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86cd4947796af13a92237765d8ecc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cdc578d291c73b6680a6526495066258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5f38e8fdebc1ab45627e2fafa4aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a169ca824d7a04b6cdcb64491d531260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf102bcbc4599a438d0a7ffed43c3b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2315d0add5f4c3ded5e9725e8abf66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacad521145977cc41ccd0fcd4439c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94e98a5349851e1e88019b39e9f581264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd724a1f50859dce5a53bdaa98813265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28319fe6b52e29995e2b9f28cb1a0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b91f4667fa5205cfa1be90b26db19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb3bd623695c9061a29ccf6a4cb59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd8e48225e9bc55712026e0558399269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744b84777660f512c126740cc7edc99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75e6f219ca5773934502e605f0d48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979332260341281d70b252958cb5ec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417cad416ebe0694d0f16a8056a830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf7ddbb0bb529feefa1e4d99f6264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35460f598ac3f9c700a0ae6cae5dbdbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c10cce8c1ffb43c1d49a20eb755c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51699070c37c22851af4dd03cf1d518277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25d0a99fca9872e930bca1fa49902d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b2b2b225a57c5d52996298d4ee3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad70c1925e193fe42ee55e1e854d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace793d2f15a2d55c4c8492f4060a22a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4131ca9f4d3b82463440e7ec1f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631889b2457969bbb918d0142945cd6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800a7cdfbdc5d686859e41a0169258284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c851db248963c8a53926acb6f4d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3694dc741bd2a6c42cb9de5263a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc1e75c4f258b1e004483b44dbc82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88329059444b9f1643c22b9629bef6e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3421ff564db177f3b09869db87a68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498c9c435b18459c1c0206960f07a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214fde71ed46ea31738af799d5b1ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c4efef838a502b4e7eb48974d05cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4d24a79d6edc06ed1600e31a6e165293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78760b8d5fd8c730234b9ab56aa8dc61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0710ab0a14914074ad8586025316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66400fb9adff4f67f845ce165f63f1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ed5099d3f8e40dc2b048d3624d25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8820be314cc5b301d551b6342a2cc43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94b29322c12495a8f3617bec3c155299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63464c0d1b965a2241b316edff123a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da84d61f0fc00d5c099cd84add3f9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d92134ab14b3c54b3d9ba502f0dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae414e3719c387e414d093909c9c8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec8924212a20f0b925cfa4e2780c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408ce791eff870e6502a354339910e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac6c96309a44e3fe568d034d037672306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199e472e58bd72299e67c88192849b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442b79464ab7f4c9a61d1ddf682acca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea3efb50f60221753d5d8e5b07327309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87ccbc5dadad842805f8eb2b31ca2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3237163f39ad144ec397f030c37e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01fdac0520b286f8ccd817ae725e12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb718f4886753402628f6a04a6d9a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ae027e8a55b0d5657e99f1d260a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949810c0a393c469669b7f899f0efd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39452e1cd8b2a06340606ab22064b1b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0205683872744a7d973092ae1dc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71bdfda7eb8c62fd615b5b233e134318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964394843c30a69c4e0a9cd8b90d7d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2e033bb299e82b114df36389fbf40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d50a0af700c4ddf036b052da33ccd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717319bdd3a39399f0eda4ce1be77427322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d74e5bc6dc4150b1e0810d6ce79f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ffbff9365a39eb96ba774e6efcf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5a90ffc0671c3f002ef9a999b449d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21982abb54b7d586f822c1505962b8dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3702c8006c4d0ab14ccedc7b3be8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4656c8161982db20aac0d22eba5f7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676134aa6ca2cd810f991b809b2915b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433a9b5490af31e1ffffc5b2d847ef9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8814b6b8cf45928ab9fe126ac0133b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba84758a66d768dd2c5eae126383d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfcb0ef1b396e910c4eb927a19874a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75321676327503872982d9ae75c36c7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe63406bd29bc969007a29f21e42c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cff0e1c7db859d1e06593bbe7bf189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711c04ea2d5d9b8878de1c2130dbb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc8a54ad88598324f8bbbdf33cd92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd8c03076d35bbd0b05781d2b18231339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952de8d59ca4f8548f048e22e8d9363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e95442f5fb12d8093635aa4c89fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce3d9af512ab9ded963d02c7afafc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b8d4cee76195940041c501c6f013343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae8f25c091da265c027e5e1f7bc77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd9f2b3219e336c809912fe8c215b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c730f6278e61edd10891bf0e4f35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6fb17f7f9fe3d20dace5213aba45a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d99b5cffc210eecff93dfe0e0aec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a0218b016ccd7cb1c2acb62f5253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3cfce13bd4e3dde73f181c1958202350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702da24edef45aad63dbf14c9ab9c3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713e996ed1e027abf9ad0278b31201352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc9d71dc6304cb9f59cea76df22208353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b06202bc1d70b71961931f3e588f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4aacbf299c10caea9a2fa4df7b00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db559883cb21734996aeb3b54787d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d21fb11b9f244500cece0b25abbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d9c5f1cc13d25aad50d20f390515358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8b114905dae6b1ff7c5a4805031f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597530a8409db16f33bd42e3ebe2d886360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5c519cb5228c8d16faf4cb5fab43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09f1be327c81a84ac853424f5e063362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0304493c9c904bdaf5c6e36a9555363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eaeeefc5d0b0abf1231e750419866364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df6caeab1d723ff64b34c8c7d752e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b3ba4b728e839dcc8955233badf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c35d3f584e3a0535881c3bf31eeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb07029e2caddc39fe3d44ff226c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d004113aafb9c2b76321f90ec339cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba3b9e36130fd71f6f7605602f31b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ec139864dea52a94ec3b513fa5f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c6cd418a1939a53a08b08951efc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7b0fe7eec632da860e121d88c324373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2386570c4d829160f057842960d81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89addfdedab018da446c46057fa3eadb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277afd8470544687d691e37032f85e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc789094ae8d7fc84ec273f2e138d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a4be34fa290a9fe9a2eb742eff99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ef729cb2feb6b2bb07731913c2fa4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a07778c2a209e76db5b5961a1ca1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfdaecc5b57a91fdf0e39b70579aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0316385567d6fc13734aecf9d6cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b1ac55067b18fa569ca312c00590383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78ea39a4abcb97a350af118e9d52e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e9dd80f46a119e093a19ad3a177c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29187546105af0277118187596dbfe3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db83d22d32742cecfd24f38c04fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe127f20101c4f52bc86343d83b402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90fef81559ce46663f48504bf7369389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b85c0be15cce38c5e9d356a0de6af2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc003b4e03a618f6d9b8c309e8737391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c44cf33c15e7bd9024f6fc8018b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689fa6a9d5d67db3b0144f61feae8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd8b188c6fa028cf96412089bb2a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a47bc0b792bf6c530ca09a3b270fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d924e0ec59a3df85f062b2da1199396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03ea35b95f2842ac44dd966d57659397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87d15baf6ffbcc74a93a013400077398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ba4577b131d9a29e69668542fa96e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c23f0fa6be12c0b519cc87bf14c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96eae03d407ac7178f696f4728ce6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186de9cf1fb680d0065dcea38807ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a5bbde86c2e4da22ac2a7633f748403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb880f8987e0181af3a6cf73bc1944404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32645d369d3543f9f4ee0b50ba4caf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d6e501198ea2875f790ebf3e306a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6201df3f5ebe5c2cb889192ab109407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc132b2c60dbd31cb26230c633299c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397e1e03fc18342ac4fe3dfce5fcb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a30f1cdabe6c97a0f185c3a5275131410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c79aa938fd9f096daa097d360f8edc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7273ca0e80e587b86cfb6889cc812a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad70c38574018dfe8065c71bd0b41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5fc6d434c0d5e74f664090a293429414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8b3d4b5f8021bbe3577c3efdc32d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b35c060a68ad87b16a33f90c1623416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91323d04ec24c2ea0ca9e11eaecfb0f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a85a6e100a0cbe15846c3cdebb33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585d74d75854306d848b9e2248260d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60e9482a9f699bcc5b8e3ea4d472d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed5a14f1e2c78ad6079b67872e107f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3327ee8873171c0fe76c2e2ddbf678422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2977809eca03ba3631280fb129afd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2283da296dd66cf012268b77af3d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce256e0880ada5a360511540e63e7a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f847da055744c732ba9b846418b995426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296180adbca9d0554c0187e147cdb707427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80aa69a12187b4c6168a9641b0ef97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b66c968466758656e2b2a862e4d711429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632131b40fb6d19572d3879f8c598caa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2098c69ce284c30853c12f00e158c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6a3706820ec68bbc646b7d030a80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef97f3b6bb759e2b263ce035358b8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8ea6fe2918fd9bf674afcc0678f66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f36548fa3fe116bea57dfad07febe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3e9bfeed6137799c92c3a9b05ab6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0aece9198dff5fa14910d27251155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dedb3a4f9d2ecfe171d0b85ad9d9ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09cf0a2f6607817de5352dc806eccb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0865bfc04cd254b2e8a2547cfd57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60191403e1b89102cbca84cc8f4dcee5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d145ab86ecdcebc171d5b19a3107b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc3dcc757d86a4ce890130dbf301a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2e776c87c9c438bc9b72cdf98994444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716df3be162f4412f9b9d83e62c76f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af3c1bd25d27aaa2a066f68d0d5ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc95c1f03a29e14d69b688b60603395447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b722895f85b96d52ae211924411b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d73a29eb83d6dbb29b78b2c6691f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caef13def12b52cafc67b9218d97c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3c6bf583081487abd9dae3aa9ec4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a41e854600f76e3c25286421a6b27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7f80af329b88d852e7baca3f39a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93415a95d11a2b9c3bd4dbfcc6c1db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2557a49cb770e80ada7cf3e7c44c9dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62a0b634b50e5270c7ed50256af8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e8324deb0e7989ff3a27b1be7068457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731470870f4f5eb95842ab6d6c403ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93310640f070d815e32d2649d27cb891459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a7b142871fba1e2e769412cd49020460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33304c863de4d0d298e3797d10080461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a76d2667398f2df8134e99947677f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e920c70ea413fbf95ef05f232e9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ffe77d4ec3075e38ed98eeda0a996464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be12d7ef505e35f96f7dc5d3bb2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01a71d91060233385b5fc2cb64765466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf82eb80f912c21af7cf6d9216804467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b50af0ed2e954d7f31c7665b5a1c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ef7b82216e550a76cb775cc7371a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b1cb06f64f5c883bef83f4a741782470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d0f85b5c9c7f9b543df54305b605471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaaf52b823379ebed2c5cfb45b2d61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a68d46ed6c7f913eda62c92e1580473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ca29e1e81764e3af709d4a062a7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f095e074a0ef75bce375ed858c55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7a8717c3e0cd782f1a6e242a4425476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba787a7dea8c6c3e1c03d4e0a5e6d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2630b9ec967a8830992792f407d784478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882a1b3eb1f807c7c00eb9be649e09d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540dc7579a767e665e895a5f0d9d3ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96068f4bd0bbbe118243c922820ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec95fd1827da1712d556399752873482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12148e16f8ebfb93c50cab290db8ca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d21b83b49658a8f9db187948fab88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d67c8d47eee0a84725efa36c15f8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41c5daa0172760fb2e00981d9563b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825c2034bd77f18dcb61bbeff5a18d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1782fb88c00798b21d3e5490157eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c9c468966fe006f04eb564583955489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d948b148df66e473aca14309356bcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8d30557c211d84c8f68d043299fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d259cf00ad4adf62d537ae699d7ce4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831000b29970abc588861723dec6526c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536cb7caa6b4fa46c2d973ef808ea3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35df83a2b6f2e0113494bbe173408d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24311ac75d69e15f56401d0c89d6b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504991215ed795a1240367931c4db906497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1fa1e55f882499a3b848381e7ddaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35347c4d453564ae82cd96b154b7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2578e5ec130236986d47607d4ff07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe47df26f85ab5a8904c841a3b094501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3c4f73d664691bb44dd4307f4ebd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae16f09b9584f6cd5ed42fae023b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b03001f6ed12653812992f8433783c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a14e4244de4978669bf33cec168d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad3fd01b58d3201cffc1799b964380506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6d514237a847fc05265164ba095a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a01c10d1953013878aed705304526508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894d6667c7f01d66a6db163131dc1c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945f2b4fea22c893a1310aa865150b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f763af77d48a3d0431488dd927945a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3aab74fcf926dde238cd30e024306512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b5ea92b1c847b6860f164bfb7eff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4706d82a51ea07582992b4088c8d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16600070ca0fb79562b1a39b83aa03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7f239d4cf468939e1f8994cdfe4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a361d18b7d5300f1276b0cc4aebf1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f85baf786f7c2e3ee3145f1e00e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14385d9a71c804036223ad9c355c31a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c54935c898f8b9319600a892c8104520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0f05d654bfaccf46cfb25a9ac3e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27ed660770f3a5a86949af74ac61c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8426ae6a2c80fa90ca14d1a02dc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec29b831bf8c013e4e8affada3c71a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81b61490e84878daf14f97e8e93d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0caec5bdfa51b5560279d6c788c606526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29708e7a45d4d14752e8f32c4426bd35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b37d889f674d2b7ed2a84d5fd480ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da87abc14cdff85370b16409cc4d10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a95d5e590a8ce7002bbf8ecfff08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d215bf54fe82cbfa85ab76d388403531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1915882437bddae495ce9bbdb7e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763425b009ab52d2a619e77e4a21b253533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b9ba1af7d62475440c8977ca20294534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7f54f5f57964119d66ea182258ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ba117ac8b0cc852e6eed67668b61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b74b37c0c2ea61a03270939aa117537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d22a17b8a240bd7d5f70581777d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae5fc012a047feac87433327f719c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875353e834a0ce2e345fcf51df4eec6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd25e9a7bc2035aeaeaf212b1830816541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef35eb9fe29886807c5d6c466e31f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3e8871bdcb53234af8aff85293d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedeae9c06be112f52ed740543d414b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e665a8ba310bd1ca00c9767aa9757545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135384c382a2787f00deeecc631bf59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26ed95cee33b298a3c32156b6658d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dcfdb393e0d97511e649cd33f9d98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8105276647af524f2df807b9bd33a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91245c1847d6362afe48459f787573a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794670d775bc878d20ca39395079c64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c508dac8d325f24965d8754766f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d43cde37b5943203dd905f46b396c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b1e4c45f50c67dfee5c5056dcbd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90aa008123c36a215fc8f8faccb184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4a6f730b1832eefc3ddb70d919fd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517f9063675f584e93628938a38ced557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3058e88fcfb6493adb26b59890e6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c39cdb22f267efebf5cabdb03369d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76b22335ac05bff1c1b04f500404c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e1dbfde2f22450f11262c9d6dd796561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53b4da445a9374bf96c0e364f345f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a5b42e5cc5358516036b3998a133563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276034bc6498052682fa6e2543c5d1e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15e2987054437051a4e4e54206012565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff62f5920cec5c013d5ebe451e9f57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ccd34c0e5db469724d0311d20b424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b566b7a6e98e76aa97389dea39507b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183beb122b2fc49139facaa49205d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39df4cfcb184101028031b9be7762e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4100499252236695b358723eee4fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e384765c336b353f765b872b0e17c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843afbebf18c19c9cee257741bd91b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286afd94d8780f81186adc366e6afec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a7861513629ec87694a5d2045e12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69b6bb5f625260675a3ae58836f96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6288efa85f8112d1dc844646c0c208577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b618398c0deb84296b0b2d8b37969e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbfa627f900ad96ada9197c10d5e27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8eec7586326d6f22da6bc54147d64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9e458c4cc42c843a86b7a62e3e09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ffdf4d40369e5989e5008e9ea913582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05966d1104cc15039d2146385c6ce3e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d7cb235ad9e1664c618221cfac35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd121ed7587a8e06d5c833f60567421585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ff7f83cc32dc23e82e75566b1ef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed737ff4a7015373545ddb6e93e60a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1919f80ec4654f8fe8c16c1992b9c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33f57989dd4f7d8d0347bef34f8571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb614253006913650cffe139c87da3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0dc6552bab75879c6cff5aff5b0ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ea802cddbf72b82492c0955ef0b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799530db19e0f44fd1168dc4958b1372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb86a3d76bbc951b7d3d1528cd8e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7aedab255efd77ac4665abb627056595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec12b199bba1dced90becfee4f7344596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071317d9f40f27db45239f4c38ef83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f004d98971c8da7bdd86818e4ae77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f80155f2d47f00ec5d45cda0c514f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9367f4e04ab2b1782a202f36ca83d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b861110561d44b1f365f25faf3b48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92c791e9834515a56ca753d3b434e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e894c0eb6dc8b830c54929757ea028e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a29443f9cf41bb38ecba139e0b491604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f15c895da27570cd7b7b2a6f3018605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abae383aa040eac7e34c20a6dc9a0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e188a5b9b5938e54582ed5b8a69cda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee818ef846603ae306d6ca2e5979db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e74b1b63db9ee0cda75a4cce32f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33868b48599b92ff215c365cbe671e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ff3036d08979ad00c31f2710a7ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7ffea3bb8b043426ae09163dc7f36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb7c8c913786a71c4d78417898b2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27bc4b0e0f2178785cbd72e5e4ecc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3be539110543ff8e4244aa2552d5b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9417c26eb1bdfb8a2e586547fcbfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957be106a0dd6d5c7fa7b7a88974f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a10cddabbde698efdc38d528ceb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77558e8ac9afaa90edd397e8f1a68e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844354990660192d8c80de169692db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1644521a6e32cddcc8a0bf72fdb34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cd3d08ad55df32b3b6789188629d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a2e218d36c62f66aad7b71826dfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111e8fc197d11c128fd10e388244b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6af8541d2677bb3db9a26656bb49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d021547abbcb486ba0d2429158aece626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e843eed1c7e95577412fc9445f9561627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711e8d72b6fb98208c69ff31012f27b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563eb9cf2082b7d6ab5562ebbad765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b283fceedb55a5d8696e396002bd2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b698ec08717cbd11be0041b23bdbfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ce6870741200941c09cb9cd5bb9da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039631ef6d812b8a7db6cd90b4aaaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ef00bd343bdf79e8fd88f1316fa8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692caa0bd312831c5b3f55ee1eb6193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e3144e8bd91369629bb877d06826636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7216d138efb207240b610a123f3e7ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33ff3658303a24f3df2aeb92a7b9b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604edc65c5f63c3ff9bdf8dfc9cce48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37963964eb660977b2d5347ee04ab83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce6aa48543aade57806c69c6dcc947641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadd932b5cff8538ef2cf7ae7d7b19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52210e1cac3cc24ffddcc9ff3fbb0f11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331f64b2c75c58c202e8852bb7b627644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9bd3897964d19eb87fcaf685c266e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747915616bddbf98ed805d37371065d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece40e63de317d0eed30302c3ebc09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d5c616a18b602718454b54790e99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65753fadbada7cd16189accf71a647649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20c1fc99271b20edb82e3e50a75afb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5a478915e4d14da600df48628808651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a61b9c03462891d4441ea69a1305652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257f26fec9b8e243dc48b0c31eee95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670f8f209adf2adffb405e277159ed1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d99ffd86178c96a911f699b28a8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ec81c881296e22a90c8b191dccff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27ed155c140b45fe72e3108fe9fd4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587d4d65003e941ccf14e337b7600d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d02a185ef8cd338a95fa8953561e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d4b1ce5c992e52ca2b97e8a18bcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b7c0c7abfee2af56a86132f3c8ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aec5c4f3d11f87e299df4c1d8b7ae0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745746c37c75c6ca80bdc3b5361b110663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924470c85709ac663ec47cd870a4e053664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f00b98d2baf9b025496b5d7fb41e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac6170e14cae3ac22b16b26f5a06b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229e5d4041ed865c30edc97863e30d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591f23d31680f935f4ce9a744b020e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5e29ef823823990ca65248291d6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb438c6f4e72cb0693db66cdb571585c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e147019b6f3914d64bb1ad476f50597671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4c7ad4888f6988a7667eaafb1f296672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20930abf6ae204e3ffd95e3cdb96a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc4331595d37b11ec10239a6e065e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f541137ae8b7ab1e8ca15636b7b9302675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ac681dcb7cdd6ab311838ad65e04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d9aa868f7808cb53c7277f568aed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b38eeb9682db9ffcda162e261d91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6304fb1380e522cc3d54aedc0f3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c6b58e7637fdadc09f74787485a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12197d05dfab7746beee1367e81437eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31835c091c79dc763462d0dd1325524682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4386825117b640cf950e2e8a17af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317fc06d4097a38dbf16e873dbef06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760fead3b103a0af2905953113bb5d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1ac1e882f5e03f7cf29603c42a02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742627d176bda827d0025236c8be62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211726e4501595dbb36df1ab3cc761688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc0f464eec94477d211a82ed7c530689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639294b8547b29742bd048e7df90af71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08e4d24dd7a5c195e5460f54f17d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48a5475ec4cf18b1e219c1de6d1ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7202a309adfb58fbe0b1d44904e962693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4de51e0a9ba5b83501cdedaa8724694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f405474b71e61bd5badc5adc8515b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677008e2d8e45c74dd26b6251056414696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec458432a60ad43bfe1d454b7a061697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7bca281487765126e4df9998a6e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ac351d0dd608205d599e82488cac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0477c8bad4e7fe2912fbed72d6dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48fb967ac2ed499988318b083fa9fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ac1f66c6d5f6c727efc9447ba21c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2204b88232e407e61b90c11d6874703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c1d0f50054e84e5273138d77ff53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec74756aef2d3b7a1acd8c398fc18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076acef9e8926da605d31e3a1d9b732e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fe17c988baca7972651debb761134707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1e4e9f88f59c0d4bb44489234181708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7357b04d28b35c3037086b58ce8e17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e394cdc73a3f6a9756a447c6808c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bd00475af7e5f782c068e6738b7f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff322aaa454b3d83d05c65de2b911f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc1df51df64b1249f57fce00ca2df5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba98896f7c857f447789e71826ac1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57255779449b2b79160d0190cb817553715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d9e31ad3a4b57cf9c556cbfea1d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115de02a76d089be732c1dc4e0eafb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47573705604f5485d68998fa7760d08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f91067db52cd0dbfb99131f8ee53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de347382f5d791de75ff7fb816d2e5c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad72665b5ffdd582371f4115b52714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a173530702f061f4a42d427a5c94f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fcc5c5d22776e7571cb9bb64ad9e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c358a30a843bab5afebf0bc58e0b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a5822f9f43bc7950ed33dcf9c60f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d8a3b32e24d5eed0da023df70d08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2c2b3167414d598f8545d967c8a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3622a99df3fee5a1abbe948b3799c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5a3a885bf1db4b1b45c7b08d1445729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f792958dd63f9090e4d51419dd8c78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04385bf83d081c6bb792cc2f3c84c0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0282c97a387288f4d5552e4e7f6e80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6dcb8881d258a6185376f57a9124e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15c69492050df3c0621d27b209432734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453e58034b9644e4b520a4d628468b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205d242db4db4b3f4d6c0828fd26f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39511edd3b5b2d708611b6673571ef2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cfeb3d8865da7bcaab8eae9873b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318092fa3fcc9148f85a6442b135c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81ce994c3f5e51c97cdadad6736da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44fc63ad29017d84e59307a48bbbb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a228542e1ff5fd2988ce050b6093c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14617be163c2a2abe530f301dd11a44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559da07e4e90013175629666ca6201744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955534b3df0a07e82fead2d9d1c6dd4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d511ac5ddf26725966924928b7f3a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7631e3d14fce11d8628ef9074349e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df198b3cb66845e6d1aee42909f99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66679422fb3812c08acb5a082e25c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e398454e04eed4a628dfb0d40564f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241abd0bb89054ebe457fb38ae2828c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a104eaef18c9ce25ac453f4e20b01e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf8a24deebeed993878f50ef2e570753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c920a53276a65a66f6708d803ef67f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cced57ca96dad664f6d3abf1cba028755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1b0e3e3a828a1d04fa4a24826b54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7963cc466980945619bacff9cfd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac710e1c98368a06814108350f95ef8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11330cb3239e6a5301a01a35c8a6542759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9630413d450369e0b6c1ec372b17a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d115985a595d88d54411f73f050b8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54f9e5752fa44ee252622afa332a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4e3c87bc190e92418d5fb908f71b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7938ec5b8ceb7e0a85b47a764684764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36c1bd18a30f42014403562202ad2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b15d6880812aaae4a0441f708bce7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc3734317aa54afa680999b454e724767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>