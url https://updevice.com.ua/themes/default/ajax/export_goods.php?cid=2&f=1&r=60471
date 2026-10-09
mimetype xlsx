--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5105f98ea0c2cc8a8d2ca15a6fa541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847ff5ca8b10c84b6850270d0f4c6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33588a34a38cdca909bcb3756f9476e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0b654fa778e282f36123a9570e6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531662be43ae0cdfc3b43750d0e5d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2619bf1ea33186a6e471ef3e595116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67c3a5dab57ac5d33760f79e7a5b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0052c2fef1bf6334b65b4a53523c5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbba9df12674a58e46778813ae5ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809978d4735c5691fa72e2ea344b5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deec11d7f3098bb52aa07a2c3c4a7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9c4535b947ccdc2aad9a5abb8a4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f66e2b75304f3b1e683c28564e5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec1417d11cd0c372242b97df6f03014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512260f1be9c3768b5e87d677a4238615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4472f8298c83444e4d5c245ae46916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fbc93f61b5da15bb691dc0806eb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f2872a0e97e8e2d2fe69931a06db618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2713c51fd02a2ff26eaaf82ec73819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67218215747eb68e4c2d617e40dbb5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b474f0d3e6216cf9c0c52b2abf093021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5533da4555774508a8a1aa425c378922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f4004e8fe5296bf22509fa3ea298323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255f3b0d924ec8c08cec126a5f61c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be2186bee5415125f8c5ea983a214625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8a21ec8b66963885af249b5ea08026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a879c11c070519f6c97b940841a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58be9d10d2371201d2a3fb534a0eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f8b8d7ec64ea75c2d0be5f2601a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0232e488324ee4d15c527b206630d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bdf8333d35dc744666d22cb23f50b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71a72249ae6e8fcee3639888f6a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd899569a5514f909c4e64674641898133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259b678d0a0a7f98bc1c3b472babfd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4289d9816deedb6ea15a46e1344b60535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc02b4e2e2c1c978eba50a6a7e008936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4249f12c3595f879cef416770a5ea437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c09a2eed7f07d429895b50931867038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14176cd237e6bdb5fe31a1432a50b4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c0b0c2ed5acc137301aa037227b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cba5727cb78ebd40715af24f1cbb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56805268ae1541ff8b6052fa00e6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b7b764d49ef86086b0499006f18b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb52c0bf7773491917b31a5eb337f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51831c7ffcd3d30f21f59e1386d49f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34151b4c0dc09f44d2eff82562be6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbac3d90157a8d5a3f48a6d21b7bc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fdcae98328b290c16e90c6fed12c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbfe246e8abaa033dbd8485f20a4cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eadd7ce1cd80b4dd50f5b62e825a7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a30f0e503573b2d32b735daf6e77651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325938d1e37b642f54fb4db716c107052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726998d785c4424b61c272877a7181553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7da6f710da33e43b2e7fdac73bf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0d904eedec25fe0627caaf44f14955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8012a4f5129c4ad8a9320f5a79eac456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f9eb3546e1804986e7389d3a711b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c6334fdb32a932812e287dbef06c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae4f0abd8552b92603ec3b3e3f9c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761f7233acfa6ec562af3dde29a96ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5981d60777025fa5000f78d8296399861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a818b5dbd987199436241aed7ecb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f85700d71128f716cd9db54f0626763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e703fe33aa7ca75c6f75f8d379a51564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979caa371531784eb0dea8c8b5ea0ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e1642584d3eadce46c02d87b4bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b44faa164bfce432141abcf0bdddb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af5f8025a88a6be8d0d35bac74f3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d168acd88b81f0ca38b653a6816d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84152bf54ec0a31c01ae8eed2d51ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f56d7081276899bf7884b29fc271d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273347d363357523d759ea73ba7ce9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb28177358ae7d2c414a08cdab7f94273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aef3db25d6039ccf529886fb51b4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd478e15dd979b4c6290c81e4bbad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68cf4e4546b22251e8580dda1ee4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140dc8eed068cbabfe00a17e6d3254777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf0c8c2457099c38764ab907cb63a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e804b06927cf005c6c1b301dab3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57e7d78cd52cce1cbb389b784762580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacadef863981ae8094c0e7c71a92c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff06dc53bf7b8971cf3ff04b40ef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b207d81a6377e12ffcf18ab311ccc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196794e2b8b733e8f00e9a7fe11d52bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89758e4cb8c5666bbe03ded8be25b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b02ed3b2e0bda122c5fc9411413786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87eef2e2a10a89073e6c6762f97f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d6999c18df4189ce7316befe3adf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004eab87bbdf60b09ac2d4e8f63c5ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf1dd47a1bd49e3677c12b523b86290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32969cc4c64f9333aaca896bf6341a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cbb87d27fd49bbbfcea422f763e5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487fac1cd110172ecd00b46b26fce5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90942fbd4db2e32e2eaab05bbda1247094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f992333e80ae3e674fd3a098e66695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbae12ce78c48de72936e71d1ea763096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f806a173a2000698978ae4e6f5225197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe25726bc339483536b9d1b7d86e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d30afcbc9c282f36554d3fca7428a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd74ae5874da8261dba52bbfb6b256100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ccc2d57d7ff5a1159e809531aa1d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72775641861312a1ac6c3f8eba48a069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b847ae707668b4575ca9982425b60f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27d8ab0d4cc99eabdfa2380b109de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c1e59610dd41c1fc7fafbe5a53366105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f35114396273410d6677909876dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839759472b66ef36d6c2776b5bb13d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1013ff3c32b4ff65d8617fc6a9d27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef607f800c6c6f07cc0d66521f6f062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c68647d2c2e4c5ac51dfa99e48f4c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325e9e59db9d52bc8aa27be743d497111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67906ddff15e226a4673229b16b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e069547e14c2f313d69e85fa9ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493f674e8bd33652fcc1e8299257fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee31e9e23174eb7169645cf5f47a2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f16338fe0894a3c62fa25b6fc65f20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5ce8dec455678f4d49407c1d4042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c7bcc6031e6d593efca367504a2b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29a8fd7dcebe59effcdfb7ebbde19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111cb12b456f3ea1ec93850ac2768f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03dda9fedccfc9457643bbc3394f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1d5709fcfad6b75be837150c7c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680232055a1a421ce3cb545bf69b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198473496358090f319973da64769885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97794896c71f9a9c1b090509b209abe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f5e3ff705cc0ebc60e87333359551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed1ab7a5e848883ab5f5b124cd04ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410017ad821ea02b724be610af85232128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f40dd7560b8979be68f7e133620ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0795af273614362a6b36ddd9f79ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a44210a1d2eec39569b76c142db7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ebc703d99fecd43a90d375b0875fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c0156ec2ec1efe11fe49d8f5ae4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b192ef34e1f920baa66ceeab31d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c16da34340453aad158c0f1ebedf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577617571ebc6067bd9dc55440522db6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef85751f7a46d6334a7abeb5ca5bf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab217be65cba173c24984fa79dd5dfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014954a698ecf88def588be14b776a56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6612ea088eab65a4b6e05b3572b4e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce4c2b35da2609c1e2af065d9c051141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801917e739e8dff6d4516b77518186f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc0dbfa85a608a20ce47f4f32b899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a836e3dc8a5f700a1895ac1a7b1881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ccdaf126c3d76acc794b1d6efac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa24cdb1e237bc527577105012c600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9db7b6a9e8c89b5721727d7a11d00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b01aefc662c8aee8a95d8ed469390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014019c2df75549679611e1887dfd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab31f59b9187e48a300d16e8f55b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa38f0b3bca7b2994677305025dc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7196f8243b2bc2d52854347111fd36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1de0fcc38d336f1ab323b2db7c7891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03f063b11fe0dad913e6e1a94f7e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f18697cda8eb34f641bd04b4a0558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c87bfd09bc6f3f5e7dea093c626cb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c9ca927565c92b6e6de7a96026cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddea1d55fab2eb6f8fba2b175faf7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2bb0f145afe5b99252338f3f23061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e228882b3a8ee222bc69a5826c1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7818d3a6f49a31245a6aaccc909fbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa8e325d76c1a990ff179636a0e8eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71fd2781e69f6c0611898b2c424d6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a72512e2c0a5c7fca70c206ea487b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d111855305dede248ac8db5873a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65bf8c1891527ad33a5c9502768615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c090c561d9e6facafc8aa977a4c362167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c977323110cb10dc49821f6fd184b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb470ab2d8fe11ce6d69463b71679169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f625f98b38092539e2bcc77e86d40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744771e63fc5fd6247b8a32883672fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c40c238cb51728b1a65cae7a02ee9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983b0f5ff63286a2cf1235bbbc77c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883a4558db8fdc5d7754afb72c910e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f163f2035c7e80618b9377ee086b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91496ca40f5d705cc2c002707a1ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e15ac01b041519f21f044b45edb76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04ca0a236b7833af3b756e22a1b54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9dc4b3db37e61fa764e741e0601c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6714a2c9d23312113f74993251f277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515da61313bceeb42439702a9eb4627181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c7e859277cfc31b1a9a865f38476d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df388dc8dc821f8e925343a5fe070b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd37c8a79c2ef07c28051a7c2905fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece056b4a9d6e4fec991387cc7ab48a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ddf55c3410072ef6c0163d687fa15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34814b1ab8f269e2362dc23f6f516187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53847634ca39724470e75f48f77ffac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8470a81c8baa2108512b19e9a31e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a7ab8adc988880c92a1c78b4b501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20dbbad13aef49c478e34daec297d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a7869922eec46d932711dd7060ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c6d75bd0ca432638c7cb34672ab81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab41d9184766fb0ed7863bd4036245f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1b95d0a39ebbe3a22c4353476f1a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6216eb2c856ddd8283d2b6ba9af9f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c5c52dc2523ab0b5428b9288f17b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775561e47806e1e2f013fb70de15fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e208b8544b009669c097a6e8cc741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df05ec185ea3f9b9465a12f38e215d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47f96e77216dc6a6bb02cd3ce19c2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a402fd2b2b828d17c6c4a3a8e90ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068525bdbc530c4ff7549d0d4a5cbbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f0068365720baa27f75471e54194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e7a2676395cd689a02a7ac46b317205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695943118bdb3a168835113e6974a8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221bce7eabc1a5c9892ee8f08c2cbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8b0a1d16f166aace779ef35eb277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e962134bed145cf71a77662410551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44237c08950ec2c705f50d41f7f13433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88603ea6fdf1f81b32e0183825dd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d9cff4190e5e777999db465c63c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b189c74075bcf91457108ea8ece540213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3fe757eb3a8dc79ebb61d85772b78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534c5aa6048ad73ff3da66c6d0ea81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd6da9dce67f4df5a32bd6cc566c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d7662f39df877eb39f4dc2fd2205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ffb88699844b16ad10edf8579a934218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd1afb861bbdc52065a38ec077399f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f049c6ce9fc51c3a7e45343a1793220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009594ae0556043d1fed451a0bb81e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6bcdb6d5c1926b0706d9847ac6f9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd24836bd69b77b7fbd60edc73b47b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3405e1d1fe747479be833d35e0db864224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419931c9b03e9b1bb4e97a9d5054ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a9677c8af417e0c58089a96edaaec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52813b61129937209e58737b45ad7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d97b7679f20c2cfca6dba738c39d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a04480fd3f9f8973ab38ac8deeb23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff9afc5e17f89a8225e4d5e8b65d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bab8ccd31ad365049fda41fcb0e94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45be900c617518796901b77a727255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a8c5b5faea2c8abbaf87e21e30f05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc8fe5e7d492df4b14b90072f1e8a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a632debc0ef6317c307c86223833235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935af969212b495521fe2d17206b48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d014c756bba1c13e53d88021471693237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749babb82451635c27bda97c878c0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5fcc47a31818552a63847c49675a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac806fb917fb703127cc8c66a0a700240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bd08e1e5997335af43ec4fe57c9d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166aa8251a6b29f6818819ebeec383242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a0a3ca5d7a191ff97f109a6fb802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc851a01d8eae984d2c2bba7434e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec65d6507ddd893e2189048efe1e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7533d5c67aeab285f52f36a7ab2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e006fb0ba779fbfb75f1a8873849e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2070146e1c65a97e493d0222468af2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42c28a07cbbe50288c670384372f44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde82ac85594d06fb8be9a73c4866cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad85e3ae288a7674dc9836b3a6c98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928be2c77347230526fa6c2a4f226aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6098d18230960722541d5f3365c37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959ad4d780045d515d37f73b674af0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c3a7ec3d968743e73fc639366f15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922df79664da037d0b823c9aeaa5bf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412f4675da66646f21f4aaedb3667d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46085e7f912292aa50a0defb28400e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c17d1dfbfb2746e96b6a664f443c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d9c710fcdd3a9c171d88ee7255d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135bd199d5586731ba771ec9ecd5d4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643280f25bf0d0af0a8f1c09ad88189262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b37dec039967b35bfebcf3a4580b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6970bd5a8ded390ac495a20ab16c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538c0e5845ae717fd40ab8d07a1d66c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fbe0ea5392eeb61e53d4872a23ffc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f12551c35bb5d297b6eeada971cde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a45a4aecf28666780024f1b31306e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9fd999f30a288ae748a8cafe1d42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370dbb244a6aa98eba9e9685057ecd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed53ba3ee1182cfcc7d81873dc93e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075b7925d1ed62f663165b3b69022c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2e1774be80a7785c42acceb98429273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8fa32422a4ba656d07a9f7cc1d932274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971b6442775c18667d03e374d3d6e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d491cb44365b7f6507fb7dc432c88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7675a377b3d90001552b69bd4ffc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306f3376ce7d77a353a8ff05a4185d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c80fcff833c1d8b17562615daaf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98788623376e1e2f93cb8e8e4df9141b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146dcc1dedd9a0bfb3e7795868d6eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0de450aca1e3fdf28bcac92db2f86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4ab46d28a3f7458baf80165ca4b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d9a0b45a1e7a4c3caef408c425a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f156df8d6216ebf838756c3fccb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40914642fcaa9017bbc55e7c758417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1de88dd35e15523ae149aeb6a6bc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797323ef7c3e2fdf2816b4e6068ae0b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af726ef51276d7e0f75ed72bbfbc43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c0326ee7459380a2ad58a6a2282c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59881a84410ec15c138da59612cf74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d4477402512c4b5cff91327df6829292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c90fe21640f07e061c87d18432e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda6c12a08586de06cc4de80ce44e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed538b5390fb7bff1a0d358716d8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0ff91eb7e45f0e4e83e391ba9ea1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064bc041ce48ad9f100b510a800860b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3778b7c4010f69ce2a075f6a3bca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b047411b2180ebd90f2a5b45ab99fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e559f32b3c1c4f0350fa81e11d82a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcdf67d76696bcfe066ad693421e65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c598495bcc27fdd3af2784944e458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5f79e63603ab0a1148cd9cc73e39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb31eccad7419ff9af192eb9cd267304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a13dd5a99a0478dc11ce1a3d11d796305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d4a9d21f191c8b21b9a38e2b5dcfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abf1aaeb257e2cf822233f88e5b34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea11d956889e45461a5b1b346e2dfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a242dd2ae6c39d85ee792b13d1aa0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f5caa0260a0330dbdd7d3419449f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed71725f341b1829ea67db162337e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1c37da1eec73071cd14ac3b1b4c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc5ca4c5ba4b0eaa1f27c1a475f602313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a58d676e573d5b8ffb578b360a55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d480a5afb5e3143adb2a41e43bdcab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954f62a035cc27a19215a07700f3a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f9b353cc7b5d64a46e5fa3b3296cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ded4555c1df7898a8105baacf1dc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e96965c59bb056d5dc0c84ebd75b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c643bea57bf523c7c4676b09c003d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477aa85276a3603fa2caf87cfc79c97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d7888422017c8af0dc442a13c5dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7710176bd2f6e6894feec63b4ba5e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191408c3008a656f56eab332507c2fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10df6c3465d35e6a78db598f91e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8dfb5b19063c17f5008dcaf8a15d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8b3d4a34a07cb4e87e3df681fe17a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aa4543b69a6d4844f5e7e6f0e66c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c488c2e347e29142e05648f3f021329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769b744668ff7f8642f3b8ffc1d7d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489df922eaf308264295b4d6fc95062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c12eedb0dd15611c62a2def8e77a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b588df309703e1c6ea94ce4afc07daa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50436df10bce32b011c33a73b9ce368334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df31b9df5a40635ffd9a8f624be02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da1ff682e5cd2a308f5c53f2ec80e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541709250da85b7cee0678f034966a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be038d9b94cd46da171ab734acd5a617338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafa44dd6f17978eecec8b476d7d38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a02d6e01cb575930f0d9145709c71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8159da0415c6101299bbf16d9acc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e82fc10435de87afe79faa81507c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429d789ebd0e88907e283a3eb3df02c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156b08a57072d104beaa20799575dea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e2841c59e7470598029c775349e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a65a37b36e4900a8e117f36a5463b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219986213445b464b71e5f4c15c425c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7186029b23c31a63714135af89d4c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c2ed3713bb3f70d4e5e89dc9980d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d67a131b1b53773595d9a84d09a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93524ff24bd5e9f845639bf1920a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284412fc961432ef474abe9853d423d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b0bf5cb5b464799a62920e0db89e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614239af027f561622bf3faa8d439068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806820e953381265ed7ddec22ea3aefd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028436309e54f506ffe9f258040a1839356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554ce20a418567c6a03310ff67b3f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c46290ca7c2aa283baaa69305399358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffde0123731c337aa8fd1281dffd78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894dec75c92b4ca77ad3f84a4b4831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177996d4ca59ad039c3b54746e2b3b00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdee8fcc8864db7385c92b5c2d7e4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc37eca42c20c729bfcbea842ef1d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596c1e29e80e9cf3f0c2dc01b78a36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c99e1e3b1b6181e1269b20a5ea8ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e699fdddc26ab13b86d4a87267ddc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edaa51476973ce16c8c3c61abc9c47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708689cdcd84326020a5344469d8ee7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69745c3aad691d5335aa0641b054bbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb555f1c506c849935b6d5d1a355e99c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c21f554a9dbc64db0f56e87d96b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cd6fe78779b5a99617ca5289eed3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db55277115cf7b8ad033a0c4fb1ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7d11615ac7a57d7b21589b1f505a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851101d28900e200501d6dbc4f06eb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643627179c47ec6138e5f5da29264be2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505a7f0f88fd253327408ae6dbd8e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4184c62523c25fa56b63d22295da5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de056c3cf6d226bb60efdc5c542ac7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30646e845fe100ed3e5c85f2866a20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a2bc57fe3d33a5499239a8e19cc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420691386a2a9f47c35e6c5e9f4506d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a14daab97974adf25f74340d4828383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d399a700509ad41850d06a680e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7c387b98ab4ff2089c605f1ef5a48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e4748eab6911815b635e7c9e35ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd71bec421820d1416a079aeeb2b8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995942ead495d70ff30821a3d75e8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c46b68e7365cc1d47ac37178db9d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5deecdcfbfc89b613261a9026e258390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc32f90ab0c4ccd0ae3b0cc5914a6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83dc644d9936fd1af07e038507478392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346469d3a33abdcda1670bbbe16987393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf7b0f4cb8d541f7e2a922d37d724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcc10bdb32fa8b9018ec1f40a85bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8b883063ed9c2cadb7195536b3ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf678f5824b4d2dcf8c0ada401036397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaaa774e2f4c4ea8bea06e8ecb9dea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d69a8b91f3127b54dd8e957ea415399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9457a499bccb2736cde2a7d085da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c3a017d2484ad43fd7e1719139c35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa650b19acd401f34457d7b1c40a6e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52d45100b4cb4ab6ade133f9894c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e65750a87c3f1eb2b4721da92e223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f9c945d8479ae8efc0a27c5f5f400405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da52c8eff02bded7fd864bc78b35c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a6cd34d0b275f3b61b5e7211fcc19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc44b29e0c605c9499e23b01c595ae1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972e5ad00219113e0f17e5f8dcedcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea19e019200789ede5d2ed2590ed266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ed984d8d0bb3696eb84bf0006d2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc827a97e713e87f277eb0aded3f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c204a262d27dd2cbb221c25b665ae0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38fbf69c2fa9ac4e25627276c21e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb173aca370752dbc2f78e9e92a98e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d306be35ce1598d1ed46c6837bee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5629fb8948375fd10e63820f7e117417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d0e45026d6b779b0add0d27ade0f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba6199d0607877c9311b1880e950fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e292063e194022e71795ea05d0e309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044198d42b016dc8173826bc5d08521421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6edcaad507302046dd54838d7727422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce50b3c0d5521cc26a480120d34c63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee063e1d5b30b07358099da5d9689424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5326a7ef41aee4044fbfac07970c63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778e3bb9f398abfb87273ef37d950b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b76b93ac8b23602049481406993a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86919857a260c06f499524e9c14358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f793702f60f2390ef181508c004488429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a719a15549b2feb494ea983227032b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645fea4e6398830434321e246b7b49d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a68983c9d743c09f3b68c0bbe47b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657727027934b972c7545f52be3aab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf804252d7ff4287a5915db9dd130fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0aa752ea2983ded7dbb883072977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964007a90e7fd93177bbf66552416379436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348aa75e0ea31af407c927897820a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3bb9c929baa71cd2544631ffff2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea1c7396b9f8679d2a569f36d10ec3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb19356153303bff7c65a34e0d79b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6782b55cffafefd1dddbaf5bbe7731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eca6b3a04f2fff27e55b7bdcface1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ed8fb93561c467e8510a908fbdd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ee96616ebe7ab5a0126f92bad5d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248950dd1de333155cdd4f9f5524b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d939728bda586f5b996b3593f0da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cc8751c8df077ac55d674c77122b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e011beafe8df9014e0c424f610037b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6f621cb0cfe2594622ea23f0feb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324351d12eeb639febfd707c600fe26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09dea4434a5cc8580be7528037fcb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c397ac68bc84e214647a5933f2a90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b53633a2410167df3d60ef144e3c7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd86a47abae07ab41a848e470c60c76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ec8dd8f335d1ccf4d3f3f27105c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79205d56b5ae83c85de024e568086f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee1bf67a64b1614ab1860e7c26df85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1a5898737d0cb17953e6b57312df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61cf672f40fee5e2c07717a36e8cd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d849dbab8dad4b67a1142b4950d6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243fcff1363de3d3217e343bb082d9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aaa005f394c4dba5945e2cccedee1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9bdaf351c496e67f760b122eb2cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ca8bfd6209065c16cfe520c59abf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d314e0aa9551d03f540197d32a65a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f233945ff6b04c83290e28a527ce7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca255dfd23833f307ca26a7181c46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b9be6df1fc92ea742ee5fbda4d2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86efef286c119939607f16e42d0644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224810c93aa2cf9a75189be81e77ef9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b66d9258c2acdd1423dc435928734471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790502a3afe1dcc49ccaeba533a3df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e37ba82a110eb33e838a327026110473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aaf8d217f45db388ea3eeea3fcad6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfefbd0a02f26fbad0950ae78a9596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ba73c34031cabfc9d7af6ef3360e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e854dc78c9b0111c0a662f90394521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b1055d50b235ae5b3b89af3d2237478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007342f94b1d353f35c9c6ef0cbd9fca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2960cadec47ae6f3c88c7db3741b24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29918eed82bda801fa0a629e0ecc39f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9c4b1136037218154e3f82ade1a20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9fb0d58202ec37cf066ae4e8d70f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9faa642dfef2f3e4aed6a5d5a09d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c03441bd2ea5e55bf8aa2778bbab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c17f4ad8b9fb3c38f98fb7b99963486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b75907f4e8cf8e8025aa313a34d27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ac92c59d9d1dd24dbe6aa3f37d54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eec4f522e505ddbc8ada63f717847c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc7bf5179bd7ad9e4d053ea79cf84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94450caae386cd883df0b633f08a12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053f5593f7fea70e3385c06a8b7291492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1461b26e2c84119e56179cbc82a5c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6de72f3204423814b0ec498805a2fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3906ca806da62e3ceb6dfc76d8e7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093c9a8f7dd4237305b06cd12373b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77215aaf9d754b798c86f039b6627e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f633c0a26b4ab372d692dff9d348f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cbd4c9ce4d9b10ffd07f3a2b5cd3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e0b8720d801e031259d20c345b1cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af06719350af57414a441f90e3377c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8339d7f75a14f10b5095775c31944502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c4f898f4a3ad8be21dfed41f9b51e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478763215a393ff47c66d157745929504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20abc0eee1191a8ef9116223d9209c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9255bd5a773073e84cdc8517ec09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd7c6ab18ab24da9ec23eda667541507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc3fa6c606247f94d71ac7c33259f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471057f930da5ad2a73175ee60203005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc12e30a2844655571721d0df848086510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7686a5f9b878ef1214e697e8c17ea6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcf4660a77e87a1b9ed8f723149535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374859f7e318004b4194d04d9de2a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4be671dcacf9731259e11013fa96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a1a92443d77c1041bb53b8ff6f90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb0893ad5d1c71b35ff450caba7f39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e0ef4c7982f0f77a4f9c72347b02f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0fb9afa5c013941b877b70787cb7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772176be0744289cb0734fbb2da0198519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6d3987690be947a819fd0e555994e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cacd91f64cc7a32572f967d0302fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1edd1498392ab0844eaaa57925d8bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273ef833c94630e6fdffd368ba8891523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f438237307e91babfb11290a5105e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d7b2d2a7138b43fec88142bbbeca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a31226129197d760ebc3c0fd51f32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341fa8a39185fc0aa7d30d23fd27c2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9bc4d513524663a09fba24830acb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd8d564312ecbb1c973253e451121529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc25c3df04961443ba7b2a35324a893530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15f74a4b4bf02238dce80e3370faa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa323af7cbf32ce802ba0022f7d59592532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6517cf628de37f1f7d3ccc657e964533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adcddb065709cae226ffebf2cf4a2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b6cd8d5cafe44d079eab07fb591a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4310d6fa0233a303da6436f5564c0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365aa72387f80c0b7c0c7fac6c5bb2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a65f2ec76cc5c74256b179e4f42e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff3c0ae0a285af0d76234e2fc8622539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509a868b02c18c3fbdc7fbbb09766a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2f47f609cbfd781cc5ca429f5c7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854429e923faeb2b927cc11e756765d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6428d1cc273a9d005fc371576b1b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265478881ff8331f27772e8cb48cb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b1087842e3f46693bf149d6174809545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c742964f79cb593332a8ebc5afb38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43c1d15001e82ddfc4368641f8f769547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dce3699075932f99780c0c6e8e63d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135106f54bc9704dc5fbf02b671b4882549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e0b928e79e4e83ed62cedbfb53da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c853d23963f9f3262548779c94792551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982057b3d8a12606711f752973f106c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d41e39c7befe8838b1120d3c57638553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecea2cbe4a5bf7e84d1de51d5f85a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219fda29fc194144f4e45f9003a815555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a60b3391d6393106336abb6ed45a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9527cbf18133bccb22755fd7586f42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3d8acd0f6602af49f7f1ffd9d2f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85c1939959a80ea6daceb6b627f48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a620660a5449ad500d864d8a5565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193731ae1b6148dacd0881b63178ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34b953f4a55785527f114b6a5d0cd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570570dc5b864ce83e59947956ecc9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fefed35a13a6d8dabca6c9358eb1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a8a2e3d124900fcf207d9ba5d04c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff22f3e657b9ea73070199b6449f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e997707a69d306ed8cadf879ab40da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85edf7f2c016a296948b0e627b1956568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d786e93f650bd92ffcb22013ea43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f14415ce2855357e3f6a712fe61eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a7cfe55d11759fcca37fd5f8fc69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541a6d2b09e64fce25d63e37bcce4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094a3a4eaac6266a80eec10f3f02d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb12b73d675df6f1e4544e110e18f1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993126019737ae443982f6972e5b9f7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d47849c2c357c2c336fa049e2551d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd85c7aeccdbdd44ba75df372f91f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ce34a1b9e64a2a6765b4608be587578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455fbd798e63aba6a7051180df97fb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f46a55bd6abdfed722bddcfadb8761580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7488578cf7a9d0827f795738d7a90e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a433c16f7abe096eab6069be1b7e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab186f77d626bef26ae2017a89540583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929df787ea25667c34d707ab805f2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfd655a9501f3dafb8efc55d62e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b93a8a752116842f5f35659d0f250586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbce6f18170e817ac416f4212cdb04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5d54a7e46628191955dae975a795588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac1c339af8c146b8be3e5c7eb95884589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237d0ad42017f49482af48ae43e62d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd65ac37b589b93dbd0aaed4ea71e6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fecc87860c1412429e0b8b72483f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3f5ad707923ec34263072e079e9a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461673825df4d5ecad01b14146dfea0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e5b4fbd723e54e58fe26125683cfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f483b329f530eb4108dc549d2d3e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a5640d14fd4c300826487f1035d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d202af0001be4af67e0f62c0173194598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc012e887a4295dbc587fc4409258f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed117b5b719f4f7e7ab8c9cc7e2f17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fbb4e860c6d6abed3fc0abf568536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172b11755617809522ba0b46e6e3b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878e2bff35741c44713d55b99e6c89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1784c7a5879d2401290682c106591c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c611be85b34fbff7a62852598011605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13ed2947568c98dbf6cafa740d475606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be1e526cf2195123c32a17603bf4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbdf036d8366efe96f26e24d0bc650608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb3a59bc9cc27426648003dd41cfd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f7d2a1a40891c76841ad30e8e9fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73506265fb7ffc84dbb23b85c258de1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920c5d39bfb74f3023dfa850878a7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85c56b624533bc469ba685c38f6c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9121e5a5d0e76ead4f3856a7797e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf258e59c6ea29ab7d6182c524f80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204a1fa39ebb1add64c4aa449a8542616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011985fa7fff337640e486d0f76e2ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28f112d466aaea8cb64e80b1612a23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb7b859a513216edf4aef0765359f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a647e4ce718a2975f8169aa15ea9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708c1e6458f90bd488a1328d2b8675621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1887f3a6c6f86f4ef4f9fa6605f869622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079ac74be99b21e9fc8ad8f1af160d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591c08fb9dd89c4b7b8494c5494553624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7f37932ad07512405e5450b05ad3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2616e538b93eff1c1befc892dbb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b49fa3f396b2928dba84443a73819627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83d566b2c4d42fca8fbc5db1d5d6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50293a98a62dbe54caca81b122501bb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5935dc86a1cb060d29964558000771e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfad6c2bec7517845aed8e74b160bcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f014c6bcf7476bf8fcbf9a52fc38e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9818403ac4f5d1b91b5a3aadafbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275b572139fad982b7058829404340634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16973191b007f577dec627f2d9c82c1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfab14e58529ac97153f8838e0854636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ff86437e81ec78481a120866a818637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5160887bfb9cb78de9d76971fe7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15964147e1018ee09c70e7031d036639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8e19b2ea4f20ff67946591c58929640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf59054b54553ceb687a68858ca46a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe604bfffbe120f26219313197eca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bfc4cfb17381a07d580c2f687f32f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191139714479ad8bc0e748a6ca6684644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967c30fc2fc273a81b06fd18b2bb7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ab49a80876f38e0c866147a3746d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf2120a616fbe8e6590ad0245b9b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0f8c1b2e6215f25b71ec82ffcbcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229875e65aea391378cb06e99df7a1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4afdf1b588004bf295891d5a762da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb9aeba9832ffb9d0e000c0ba13c38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c1743324ecedd152dddc9a52b398652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebe6a9914e12e03f1f5720fca6242653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4ef901e20dc2a0bb9abf38a190bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec82e312cb8aa249f09fb7a23615e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e6ee6ed4bc27a3269905d04bc4dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3408d2fbcd3f5b72e21ec3d9438af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44943cb7cba9fceca4ca0cc69fea39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b08afc6679fbff52ca1e15dbf7d0a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d73dd1b862b1e62b86e046df0cc67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d8ee81d8fb721ed2aaa0e5e1a873661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23da46c36162ce0b5e0f27a9e21847662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8460eacf059100d141eab8cd28ab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687a7731e2b8cc2c11f5df0bc05da6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f672756f148b15e17f4e2d43e2193665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26436cfb09e21a7a11b7e74beca8002666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c180058d2fb9c1bc08c6bf20a4134e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939cd6fabf421eabfe23fdccdd4b2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463352d83e604cd27e6082b70c396b0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7f3f2483ae798a0a8cca088bd459670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388ede93d111ecbf268f825e76bf64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d823c9d5b1ed60715adf8ad26969bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb4a2584753cec59ed799418bb255e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d802b2248cc4ade5afec8a9091876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad535eb1d218280883deaafd088d67d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858e82bc13f03c07b7a41b5d1e3e62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd3970f42bed62a80894b80dc9e62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f193038c9d185548ab0f948c7665c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a293f939f410a997ad8784389ca5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb7ee124990379317aab39be982d91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb053064408460021d3fbbed5c6d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2f769a74b0430be037ab96bf6cdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ad2b55fe05ca912ba7c7c443ef9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf63168b4f31246077bab45265b04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313bf421822ee2151d208aab3e43cfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1d349cfdd303b1b9bb580bdce9ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca9f7ca836d81c73dcc21d40e98da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af20e89bb97522da4c5f54bf41383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b05385767dfeec75f941ac096c4c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3db7652e74a6ce9b1c96d8a4fa7267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63df58b6509bfef907a8d3ee065ee6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb7c2dd776611523b3044106ed0cad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa2a063a7e8a226dd5d7e28a5c541693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1a66118bac0ee9f33f4dfd746153694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a8fc76681c7c866cbacbf41c1f00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f2f0ecb4bd11ce75b3cf4dd5dd3f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe3bb406fef6ba9f446e1f2a8d705697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3765704b367271f201be86e4e1da3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520048ff06851912de13d96efdf9bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca00aeee2216b2638759dd2ef1942700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89651a7c71b26b239da89e7d5a52213701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6c3031feb25e639165861b91db6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c5bd864ef7bd8840966e09947102703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4992824c681bb1d40a74e1676225e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a8692f2a85ec3f965cab098360073705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd6030ba95fa6802593a27690805a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed18a451577ffcbaab3314fb745551707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1badf6a318172e303ef360d7da26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888455ebc7f545d72b7bdd7aec7ac1ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b62ad57e0116b8909869fa4e9b7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2be5c09ca3e791aa3d63d40f4ee25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be2f6e75a9ac09d22c6df5a32aef01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bc1a87630b12bbf3472020f48ac09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250733ae1a0be83c13856b587fb8a880714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46958650bb3439e09b2d11a8ca0d4ac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae49d747e6c8a2a14224844e889058716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def0df89b34477d1d48dfe9a18730c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa1a7ebc6d1ed765dd5af69ed50d3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9bcbc7511c759ac47013235b0079b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12425d69591b59e8ccd08b385029b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dff2563991b727f137597c8e0b9df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04ace0609cc8eb4157bc79850070b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dd2099e239a74a1677937e03595a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5da750ca21a434b8abd6a99396ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e9cce5bda7eb04368be0887359f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae7b6cf83d6b28e40c1e3677d5cfcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cc7f6886a63f7ee6f3d0522ca7c9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f1f74ad7ed81f28460ebf4e09f9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7c0f4229a31a404bcabc36ce8d42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00be5cd4c5544b18233e07ae902b9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ed2c6ec4c04e20661ed9a062b1d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e01d0c9d910b3fa405773a71cfd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b5ebe2f7d056c32ede4456c45132733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5165512bd1065101202d9dba8cbc96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89ae9ab6c232382386396646d8813735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d85c4e6af258397ddad982ec4248736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4259e4b5d3b10b73c55fd3b3a7da4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90cc7aa629636447e03684b1449fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f857becbaa499f3b9035ce633e0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b61838fc379cce51036406cc64e79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814b7e0d3703bc2ba20a5355eabe87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd70280aecf385271141a64258de62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff123c09496d38a48c46c3427bae810743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d837dc0d2440efd82850db267b04d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f30f2b888293d73938df91e5c7b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d5cc70bdffeaeeda00bbb281a7829746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d8bebb7dd27802e9bb879cbbfbc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2841989bef1569d64643601225e60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403357ad90dfe222e2e960fbbdb19e16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2383e86ec64eed7c856de098263f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf51ac0e4043e27b9751969ec2c4a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c4b6807e02b5b804a16eb55d5f187752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c41c07b0f106d6b4a964130bffeb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425296a129fa27f97d8633032988c492754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5965ae38df35d4f638dc444136adf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1f5d9a997da0fc72c826d7ff56fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ea26507e5fb01d73c06c19f62137757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec373d5c063b066d3df01c3eb5b494758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60882933735f91365c76fec456e7f8e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423231b573478a7ac94ffa437df5e6b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d696523d312caeb139da70eb7c89d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332835a8f8e5eee670dc374c95eb32f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddfe070321bba31c9f86028a08349763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d03a09cb5c38833e12939c27fff6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b73cdee6d4eebb1f64ba113a64b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4460ab7f49b75fa8ecdce8ca9b0e2d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb47c4b5f87a20204c1b8ff72a782767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f0a11e69f6be48a37d184cf695a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838c942a30bbaa8cc3e8b24593ca5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522418d18d630c323e4f3efaf2d70b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4436f47214cb5971e7815946eb712771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505915d4718c015d240e2abce2e0d58772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b4ee1921e9a036c3bcb0432bd64d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4a0032d1427a39b7625aeecd482e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a72a620cb366be4a67c2f4912493775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e41e7e90cd217cc5352b576481e00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530f71d3347e5b5dd6de3b2e3e41ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284755d56098bb1675ead4fbfbf271b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ebebbd55a568e3f484dca20dbc71779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5479b116c2e5a566cc33f8b99f5ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925993fc31778e127c742dc08523a9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73f3773b4e411bb0da0091b6ce136782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb00bcbde2072b419012b7e4dd41d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fca3c8aecddb9b97db7d30533a034784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867da367ffebee4b72940a633d1dd5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409772bb867cea2a6a14a9531b9c0bc0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5f93fea04c027c824d1e6dbbfb2c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412212a36186cc9004e522cebdbbad5c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e4fc57e29ec0eeac3532c36d6004789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7cfd42957f58fc2963a64c814ef9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2b2144846293fbfad8a491982bf6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce82823ce40a9f4703a0627261a58c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c02cad5dd3c9fe964ad523814e41a0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332172164b4d3c1b0085e936e38bee82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec440051b04a094c8d97aedaf32b71795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682e1230b455f514b12915276009d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ff62bc58c2f1b44e144b689371aa7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d575b25e41da599830b10d35981789798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d929bf13c2414cfac51c245477e6b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c19b692838d44229cb14b005182f4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144c3aa4395224fa03793d402fc227801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda2ea8fb09683d9bab2b57262f398802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06621c14e04a571820ad501f82461c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd5c3690668d645ce2863c0d547ef9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3eda5008a9b74238bc08b6acfc1a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af91ba7cf7b0ff4591fa6e880de9621806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f80456564489cb3c5fed5458cfae4e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf4e7aadcd18b479be419cc0765ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409f73fcb41d7fbd1f494c0ddada95809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff1133274539c14645f8cca4ff799810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522fcc18298285f5247dfe31c0215d2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e4bad56b6a58d7f0794e2c6baef0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee977e5b4dc40ecb6b4ca365e2c1f4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b096824587a74c2717eabe9d3cd3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93abc2c666db714f2242991bfcc1d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6122d470476c56ca2a8737eb7d331816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f0ba1e47a98ce7c5911f57d2fd7a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0e442c36c626349235646b40ae9b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34d74c5912d01b0be773514336ea36819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6b4c816a5cc4660acbab050d37f9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083d772ee52324329e2f3e108a064d5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efeb4d664737711d911e0191ecf811822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc65752fccc809dab4f8400fa43110b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10109c2eef52e4311121910dfd8c429824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3c032ce84d8a5ec603106fdca0f7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b26077ef5596ef433b2d1657c7a7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371d6e6ddc9975cb3c3e6815706b9f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188ebd8929e1305766adc792847b32e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c2e793311934794557ad921315ab5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904dae884c70e4c904d15166e6dc40830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd726e72658a2852b2d30e4d19a4b0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d81d0e246a14a5a1b698e7a97909e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bd7d40e044c1c276d55b887cdb794833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028c5bfc9321d5483a7366fa4765b23834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf3681b0a42fe0ddc48a6f4fcd468835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535428403a948d519ce04bcd75398a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848764eb982c7a7505335aaec4b94d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57936b47a186a33e6dc6615b4452174838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce884cfde206399dccea43bb9b835839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a365f91bb9bf3e118eb8d608083360840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f4c90624cde9c81cff363d846538841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad72054b320c1c90b410b478885e5c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c54b910ca5abd9b843b61eeddcb17a843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e744e937c06d1a553941d90e56a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ef1223d2fb4bd7851e80d2c8272be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ae1544ec2955885f04c9113173683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e99cad1b856aee3a836d647d28964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab851ebf34f47f25979fb2fd1d67abc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1c508f536ec5c2c1b579ea33e5266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49508f7a178892aef3b8aeade622d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7c6414b0a25699957ef343ac9cd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f68880c42beefc8f0c2f2e9013aa269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702cbc6b81145477db7c25855e5812710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5bb93ad6c90bcc637aab49b81b7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a9497485f52b38a64c6aa4b9bc39512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ced3b83b124883584ec5a985c9c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbeb29d3ee694b369496f5c970f01014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb358760ae9688ed53af7ae5a1d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508b97b4feaec13c5bb375030671ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718e861eef56b4e83f7bc5e5424ee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6052b0e63543dcfbe1eeb10cc004f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572c1efebca751d2771a3a2b5f5328b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa29ec827f9fbfe1cf99bc43d7f9cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2e1e553d8e846ec2868629d0d463b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af13fce3dc85d6d24c22bbf0e829c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c30fa703261f29060e1e292e159b9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5594aad49c58e79be59953b1ed54f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1886978da8d10d7e1cd7ccc156790b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48f33514dc56de65d72ab73485a2ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4bbf084ae538bb7486255a5b9df2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b73f94f716a2773c984bb4d5a4ad528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be18782ae4090d3afc205b4ee4b71f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc883a7b9e6decc8b4703ae890f8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e70c607cf114539308011a1472dff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336335568a244abb3aeac6df8a4ff332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cff0a32c2566193b1fa6dc42ab73633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061a54ccbf0852dc0eb1bd7dd9eb5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2fa0fff4fb4301aff17e04cdd2ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db2a338daeea21fa337ba922d770f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40d54b2fecc8d257be2f3db74b6f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f45621991d1914fc6bd092d2e6b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6752432469c78dab4f16a54a3725f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd721844ca3cb522af018362a1ada240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d04f5a623d3626ea24f2dca6a0196341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15b8074d06ec1f9559bb3ef65e4c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59af8f76879cb843c3fa3259af795b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d686fe4b2344df802d7cbe316099e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58804e7d28004d39189f32e85eee1cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73180e1a7b73fb7408d1478a0b73106646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f6676182b1fb4ca7b92fb9230f76b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11319f11278758ef11700740ec1aa0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee445e730a29998e933ee2d23cefed949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17917936f3e3bcab79c7e5c19b93b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8ab1cbf1aca738ff845ab2299c2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628b46969db7f0c60b572e3f9193b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c3b5424af01977db1e6a8b0a5717c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32e84ebecb3d2458405927392580d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674caf50c510d10cb44d0ed201888c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ae98b2ac413b81c87c6cff2f99c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696bf34ddcc2324c39852b948d1a64057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e3181477807b50d25695051aa12158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e71c56959865f150a5608193f80e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8884396ced24e54934c7d80feb6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604d61fcf2067dcb67692c5a5e97dcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14a1875e82326f8aa3935cd78faab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d675d5f266afe9b13f54b174df02ae563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ca387324830c4af975030891e1b8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50593eeb09de1d965f33938acbd50e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d401a41abb4fe935e5d4231b3c6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6bf075d50ffb2574fab924b87e7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d78bb2d1cb652d2af9b08603a69268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefdd001114bb031c5de8b98b3876e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29565ef773b7c8e73211843492c52170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f16dfee2198a24b8b91b8ab834abd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a251f58ff85a449a430e9e999818c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f943a360d94cb05f147f43baeba8fb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a2bac527ff3fc0f9d6a83aeeef5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517e2f66aa3a3795a1cc4076342660475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8d63df8b27c47019cd64c020f140f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754ac30b7251b326ae0f6b35842da677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264bc3c5724c53178be2eb4f41f6d4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4e0b2095ca7933daeaeb52867a2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778880336187cf5785af983f915ca4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fdfc86c8980d351323facc15c87af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa1d95892e7b01e0f3bdc1039448b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cb195f74f1360a353aad699b60a7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa828e7b99860d82e93773709fdb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2041b2fa1c75d01110facd281747f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c9d76532b526b73c3ad76efd856b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa86e33df9ae174f4e308883d9244ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba66858dae90bc25a8e4d13866d1ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2458f1929b5c2501d4d7a5f2fd70e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703ba46a1b662bedac56bb17c21e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b837c252d818f54e613cf2c251778b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234dd636f7bfc77763c08737d832a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e31e9d2a39b4ea0e95e497fcf4c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d781d47073386510d4777bbb1548e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf42eb1a93a84d06f677a4d6007c9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a25f16900ab39d14df9d0a22988a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa506741e750894ba820b1795e60f97097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e097fb9c33577abf103fab348760f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3502138ede3d06e1a5e353114ceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43298fa6fcdf013622da1e907d849e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67ce33e767d4745570b5109e7fc0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13399e9453b88825662b48a11788c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb909ca7ba1cf7e899c4fcf30b1e1a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0412ef6e28d69b7e9fe0bcb5e9f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd006cb0c445e9acb6e621bcb413af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102267ecf47bbb917f28b21c2cc29b3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefa47ac39203367fcc1ca561dc8412107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65993e4b338f91633421a8dd420ac0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45d7cb2d8e2f362e4a28f5a460129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6d9b6d1c167d54b72f7a6ba33856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c34dd40bc449ca1ec8df8126e1f50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244f1c7cb7a8c88f57a2862a7bd1b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3737149b8cc7cbfba59f27ea68df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276e9094f7d0ce5a474dac3bfb4d35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e0049cef1d9417712a06f35cf0a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae84627c6b063a0af136d08a488992116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3fa6a6c4c878852cd8affe6bddeb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b45035be4ac438317679ff39d4198118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bd3093a4ecbefebd46869d57fd02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f665b7e8a4a1e8c7f6a966ef49e29f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72cbb382aa6f858118241180faa7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db68a273e2523001ea132c0365860122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdebe048767768430b38222a4d3c70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb1a51b533cd4ef0ef555b2286918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acb547930b8efc770dac8bab908d96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c175b2c48510ac66ca600f484fdc81e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c878a90cb6ae53e19aac22f04f0d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699bd5cbe0eafdf368a86916dc77162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d6c39022ae737de3f8f559c1660d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ce1d1835b925c7e09e8141272eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe96bf0833beca2cee5543418f312131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefcbc5a9aeadb0d33543441598da21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97481302ef08c063d48a5c3eaec58a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca318ea36a0ef98abcd746a783c83b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dedc546749a3bd4ab9125c33e4a1aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a1564906dd253ac5ce03193c8a05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f645eb966665f21181414cd75bedc08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469c8a17bb93174aa5085568fa3775a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2bc27e123f0ea28032d4e11b5dd82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0cb9a662487ec513df8629389912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1ce40faa2ad8e00c60f055d058ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5348a9c8838144caf7443055843a83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf52ebd94aa0c45ffe98ea5805b4d9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac68f6b0a0982e94c2df3244a5e8743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb808c1d9904984054df2949b37dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48165bcb07db5c435c32155d1023e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2d48ededf2295f17dd968c9f6a628147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9c6b26e97c4db11a98afedec3620148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2baf71b09bec812054e6a29c3bfc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5430d77181f50a47ee9b40e2ee70f1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d4fbe4fc93722e75f8f6869ec2673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e283586f3b2f13df754760bc24826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d74a96fb44e06880b5e1363bff7db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa70609651385ab18b4a72e26912138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68d60395796c394e06273371dab2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665da38e3490a6490667fa33957bcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64d974b3b4f0ec0b3b350128ce290157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c670214121d5f2d5ba3d9cd23a75a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d2f669d91d09eee1bc624454df61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66b0225704aa0d777e7116a64c1c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0070a8d3fd5c6d734ff9eec7298a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50194ee88402b9934a13f3b6877817e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ae12bab552f5d4c6a6ffddce120d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d1274f0234155dab291f8b26e8b14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f183ca52e750a71ddcdab69f0f395165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d67b2db170374f68f6e348fef48a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c379d08c753a8661e810f14421058167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78f65c394c533d079bbf40a9a9161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7858ce177fd852be1e5cb74b44c19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407fbd2e73489daeffe9fa48e6ff785170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc996a8f76b74189181b073f29046ebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3808307c87a2ecf3c33d90a596765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b03ee7eb5beb3559417bda8a30fdc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c0f3004a8000653f5106ec445982174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc675110b280642be587ce8304cee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa138aa84d3ae31313a11c42bbcf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e299c526f363541790a9cb460bbfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efda2ed3959ab20e86de62e4e2472a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6215bea29bced3afb1675f724f1d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c026aeaf5e451a138237b03c9c76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aeb8c4cf928c0a7e291a08200c11e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb20778d8599d6018a8ff575ee40a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584694747504f9c7d3b467545c74641183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ec4dbcdec6288351aa88e56dcc85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe879b29af6183d754601bb4c5585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a8763846f933aa8da900a07677a5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993dd29d06caeeda22d2c98b2a5921a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941331e2f4ca00fdefb3a4ef94051aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf3aa3d266b503f10ef3b299507a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f6141292671bce3222daf77c2be85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5809cddc6b0640e8e23ef6b286c161e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390073496d8bf1be9afa2cdaaa7f729d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cd5c4a3299353f669914575afa546193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccf6fd8229ef3e8e35823a1d4e0a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ebf20fc72198f69ae765774df23a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef01724d0d1c432e2424005ba7a289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8bd86ceec3181c2f30930e9a52f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907681b3962ada58d14be3cbce3cd74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b3be2ba124dba90570ca81b22f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a7d0999c1eff3793fc19777ef5e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abac8b0a68a0607ff7ad904980fe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ab0050476f3015cd70dc2129101e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb00f290ed451dd9dd08d1a2aa077203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae9375462e1475e8ea7eeeb9fa63dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95477903e6b035324645f92770437be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63dd874ca1280e1e980adf1470047206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8292a4cc88467b396c8a565e61c39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6f0c79bbf04dd2302770f8285d6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b852fa00677c1ac18ceae7890e069209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c051619c7fb80fb7288f8b5c613d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b67cfbd0a7810fbede0130a14375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4661421fda68f2366b71bfd06df84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcbbadfb206e245984f177ad081bdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79cd4cd001a15c57353643ec9230ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3bc1f212dbb42e77dd75111e1dacf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bfcfc147cb1f47efc83a2455aca71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa51c3cfb2b82e7777cf20164fdad9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb82fc2c58f647c93efc6b0ec3362218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a21f46155eff186cea75f3d576a3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace293bb366eb75500fa88f4493e9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ffed6f5cf8301721c163e173796e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042afedf9d622fcee267dffe5aa6a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9d49256556a030d7885948221ca60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a500f49bf8b2bc18b5c237e6782c91d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dbcc0bb6e1d189d9921c96f24b42d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd2007b21420dc1260531d1a9cc30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9a7d26c43da8edcf46e6ec11944e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66dc173587a1b8c06bcec7d691873228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf843bdf562d707cfa082bc80afbf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9c2540a16e5dbe9126aa3da5ae38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595778fd56741f4cc319b7df7a7e676231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a76c137300da71fb0bfe084fdb86a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263484f117de80580723db7130e1a99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f3c6e54d9cb635ab9fa72ff03c024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc460373f2df369ca5b4f971526d14a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8000f228b5a7d33a54cb01dccf2452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f912fc4128a5dcd567b37df038ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad8923ec79d217ebcb454cad0db5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf9c56a06829a05059f0689121698239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3f8cfa02339c94a249481bd978d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cd2570977376bfa7350ad710bb87f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff3b5fb86f320424fd79f8e2a48bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ee51844ed9cac938663b7966611f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0b9515d3fbdba7444f8c4d09196d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47319729a506ba429c5a4090ba4d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb39f9341df28a0319b28f74283f89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dddaf94bfc46e34557ab9fa638926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40321990113b25192998724ee0b648a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10b6d91a679fa8a0c182319a94f9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb1ac3bea054b74874736adc1301b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7244aa916cbb907bfdb8005b01bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc666f91d73cef25f5541fb7bd4bc83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ad5e5de9800c7cc4571c2f7d5994253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228a1299992dd8bc98fab368dd02af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd489ddff2f6c6caaff0b9bcf7f334255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe599d6ffe5dee504bc0cc57d3dd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587df87912c6bfd1ffae2bf29263d94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153654704e1277bd9bcbb054d9cd45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ec80ddbc205d96525a7119528b4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a198c7fdafd3874a761bc2d479fbd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a2d1d23049fbf5aed5146b2e982e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b6fc1b178b33df2ff7e2cf33cc2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ac0cb8b660913952025785774212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c192909a5d535c4b7097f3cfcb0eca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e45f35c2875a8ac8ea8af1a7900fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e756d8bd44875971fea544d8e181266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f8ba15196bac0ca95fddd0c0963fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9120bcd1af074140aa55a7aa637fdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c8403649018199d98863fd40cd16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945455db3628b256ddcdbca9d969994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472774155470dfd905a12739b75f13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda12314a6fc3f99237907077ec838d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb77c0eebbff370ea4bcdb74db6d42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0898082fb1dcbd182815b5852fbe9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b22a666739050abccad88ef72ba046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de70eb8cf9e4caf04c211b5d4a8c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc1e213d3f642809bcd920ae156bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e158e24a57c661dc92f1b7ee2277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6bfe691c189ae8e05e66bf58ff422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118be66b8bb07e0278d00b3c2c4c325280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a50723327236ff132a89f086aa41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d62ecc1946e6e78431970dab2d52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a8daa41778123def831461dd270a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c735260a02d999194e10311151cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b146567f0f1eae613f8c7b47b4137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a52c77c84ac4b49c464cd8f0afa0f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d248422698e9627cf54e5598e62d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea844c7512f2348856e0f266101291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93807bfea1aeca989164483c524b059c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7ee021da7a6374d06c9b94acfd93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673061a8a361f49fc61a645c8094b30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c66c75c2989b7a6712134b11babf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46487a60f43d49ea3c83de7163b3768293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fc483592a13f4782f9ee3e35afe98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e252746eea07a6591d67f255b064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440b1e633024d1e3e4e021eeb3c13d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb8e88e5ce45a7f05867dd5bd2d0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01effc2971a137ab223ef52d8da913298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980090bb2dc23ef42563fb75f5ec067a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedc6a4d5fd05ec211cc6b279e6805c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373dd0d7ec9e60f678a0f0aa83cb0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf50094c836d343ef59e1ce5beafec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3eb2a10570ecf62d3f3cc84be5bac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e76dac2e4b97ee882e44dc1716f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2bec27445b69a5a61929040b3a338305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d94e73cd187a18fd2f1a6251afee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0f7422bda00bf3597855b4f6e92d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514d591c9ed53165be3524dbb20369308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632462797508cd4acf800578bf66f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02835b63c4a44d23fd83362540ad67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34748cc91f8682b9108fd5abf50bac7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4580ac719c508b0478d071bfe3faf0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7772864386521073eaeaedbdd0009f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1eee370e1b36a3b81b17b41f572c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90a6157fe1fdfebccba68ddcac464315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b672809394803879a2d76bea70644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411da87c7c7369a2b5aa2a0ea44a9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57951ac8148fa5842164a913ddd41e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168429ed11b3eeab38d7d2eff0fbff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e52baf274cc56c14cec34d996ed2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b21fbae1445e3a4fbcfb966cd3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44337833d920c2f664f4ba700626ac5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edf724a256b1796702cc6dec646f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108000a9da89318d5a9437ea836f17bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b191511c3d2b799c23d5ecaebe429325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca410a5cee9dd027a091393f839c51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce6909c4bc79a21636ee34ab9d0fc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836050e90045ed4f15063858ccb60fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181bfb789f832b3f76f9af2123d084329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f5ec50935871bcceaaaf1c14ba17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c5b40159ff2de0bd57f43ec69273331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b983b38b44b547b7c843c626db9cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda404cdc674e11a263d5251f05027ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88b87f49840694fa32e1f08ce2273334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de3c1eaf10798711f39a33a997731335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e6515e0e033bed7a589006c9b1f82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee7463d2f2cfb4956d3cdc8fd5cf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714985fa0096b127622ac1c0f179bdd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4a7fa5f4cff16e81c77314dd39e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606be645cc4eeb3c04d7732f0735795340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753bce736f2de38b9d5e1ff4572f311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3a0ca4de863d7a077f13c95a3cb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1b2a648c72f4d8eb355a89e82127343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade2bbcbb68bce7a2cf80d5ad210847344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cb5971924498faf19c3384c75eaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c4f8274e7b25bb4968ccd5b9e996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f68c8b9cbb9a07af487df3167fcb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9c5f6884b23b0ab3c463e391b313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c15dc3de006f96a9d53c0a47a12aae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0d4f235e776d6289973e2e6a1267350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8767f0fe3ef53242ef549ef8afbbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4457477778087dc21ef8a5c768a2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c472d38fa0c5f346ad1bd288c27e53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a7442fe2e5cc9e65a0dda535d516354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123983e4a307244c19b0e684aa8f61c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddbd19cfde9ced18699788d1228f07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afa02126fcceb0a021b30709a6e697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e39cf7686d0953859186c4fe341c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c390bfa3cf5578c7bb775bed33b4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff35beaf388b82450216a8275a9227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3986987fefd483038fdf3bd51c5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0f5251c393f4c7ff9edefae129a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936a01e70f4c7874cf518259f2bad9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321f5ee0bc19fbd22ac3394872a0ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e246a5c20c791fce9469682608d6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd981e03cd3e55527ee97fa8690fc47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6427596d8a1c709288a7e2598d835d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b50aaf733707782dec5f268221d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637444437b350bcbacf5012c63fd8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ee9fe0a01a621d2b1c60c37a8d8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c174586d5a409ab2d6195731fc2562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c9fddfef50438d4244eadd5729dd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792fcdc95e224bb17ec6c05132fff51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52d76af6953ee58f1f6a3853b3de1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf612ccab414fa40134d71e3ad5485375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6bd50f8b51ac4898f1f9626ebf6a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d353e7a1bc921b634caf6c15eb17d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb2e14b074dd4a51bf2d3b2b87d367378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ac348a1a906b1bcccb063fb003a59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685688de98a928fb676c2c2d8e18f61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bdd5251636da033e7fcfefdd173b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead2c5cee53214be5ee4676c4ca013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30627c3de81b6d9a80550220c0e8b48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d827549f467e0b2b0423a45a607fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bbcca70aa8832fdac8bc522812fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba26c222553da95e4fe00a3fb558d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97deaa2a0c2ee353b785bf13e9a22a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab69c7438f4e8ba848cd13c5731b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532eb92bfab7f1545d566a9c0af715389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a28e682a8b17b8c48f3da12786a87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30577bbbf1af30f6fe1a56ecce9f3ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05875c44b75f9c5d7013ea30a9428d8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb1c902b92886938cc678ea6ed0e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98195f8e3e5cd4b71d7ae64f51f9d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5054e3b0ee1b2a3f90eb2a94e2278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a05116a972baa263563eb16b4c3c24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0517de89c6c78f4666636e836ddb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91832bbf8b6dbf44ea8a3a6d44bd2188398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd542911429d0b290224adf0471e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548e819417fe232a4207f2d316bae19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59553b9350ea9c801a264cd178e1209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e433a609d514818f25eebb8b3423402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f295de254b3f867be03c509b34ac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf68b65e7fbb0545072681856991d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4335641b73da6450303213b5db05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806f289fe1f563407fff86d33d1aa2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e0f10a94f3942cb982a0dc36b1e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63f77f960b9074ac49f2959e89b971408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97605345e5ad9a0fa4895269ff6106409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c863fd27018acf75ca8e1385a0e253410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac36cc747bfa2c5a43ea34ae0fc3d87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e07e90e9e57425cf921a4459cf903412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba09209305639ae52a562e225c9d13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57312cf9966ef5c6ba0594e3b78a9754414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fedfe4f98739e69bddfbc0934db81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3214da60a6781e0d5d2b409ab8520416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284166a4299eadae96749ff0da1885417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5b1a846c77bbbb27c33e2a841045418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a32864a08ea132c095aeb32982a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe294a92022b38399f81fafdbcfdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54754ea68ba9a4ed3854252272bc28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6caad9adfd81f8c1dfded8ba19b1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e0f4134b037310d3036815a7283a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f714b989f8987805778562700f750c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb5f9051f14407854492ad541f249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a40f873d3909564c847fe0061c952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c40c82eb453c278f22a5e73721bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88aa46e30919a63e49251b752b718428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79eb2d37c5d25bd81b50cee8230941429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5230b3db8859a57da3f5a0e7950a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54716a7a0f44ab5309fb9376140c6bf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b107add53a2333ab211139a9151735432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e9a5d9c23442fca36f10dc08f506433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df117b15179653dd8a4e595dfdf635434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed911f37d219abc6bd3727753111e3ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc295da1aacc612b9cc67b4a9cbf58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2630028e0b3e367624d77b4452a44d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb723b5b978b32048bcc2b42b352a95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9238783addb80e139e634b4398384439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041326e9574b5964ee249b25667693ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae798df2759a35f6e4b6d75eb9ba023441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdab86c14c48cd56a040502e9be566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be1c34e5315e12a2cd8a08b9d0128b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb4e7872c118a38188a60feca7887444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e3fa29fa023df500613e1d5237cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b7d5db470c8bea8d5bf657a87c97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4fb72ac437952f3a8bea37e42150b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617c1ddb161e3b19b444696a80f8ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde5ef6158b54a80f17741d48916aba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576181695cbb85868f3de239f516eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945404ee03518da8222412aa90a79ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0465282595feda6ece0488060477452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc07fbe3254123bbed2e501bd81da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7826517bd4dfee9f7bc3a58f00a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc843437037975cde42b8f49a684b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c440906363df220459708d5a095b7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4086798238d0a781fa4b22d750f21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a846c5a3b3bf8b71dadf9d59354db1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d338137e5e67b08225c7daca22a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9858a21041207f1a0d4564c9e85f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9623a4d02b4f60cb3de3ba11dda2e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4d3e1703cd1a0f3a75392f6c551a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb788bca984e8b5388373511c1c2aa3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d0fcb836db158cfa984ce97c4305464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f9964d213db6bcc9710282a8a96df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014995ef75833fe514fa669bb80ed77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f3716080baf809cf2fc05017d9fda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056944867c5693c218fee115cb87fec1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcaa3ebd800bad095237d31fbaca8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb6e56364238364932580bf2dd21c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f76e23a2396b7932eb6ece313ac5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2027041c13b10efcbb853b7371665472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5738a3d6d4bef2aaf9bbf1b98f61a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f00bfbe49b46b0c1e0f2d799936211474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfd7fd241ac2d3617f7d9b946329d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102bf1552ec55c072158ab95d8f4618476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467dda58897747d9017d20ad57a6338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d9d20a343a2ac5279beec962adaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33873442a745b89fd1b45f6672e57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4bcf5089e0b0c91fae3e96fd15895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d239842a29307d534d2b529efcd5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416542440ab5bdcf252ed028619f8ff2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ad78716185d74b6890869cc73583483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c9fe56674acd3bcd0625f3fa4ed84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d5b3d3ac20349a4604b9acbc86ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec1c47a47a81a816f6b3975fefbb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f062a8073d85cc7f8c4e941df8172487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e34769b08ee9904013b463753a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca27443af8d5427d8057414d0c64f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af5847a9e92006abea38f2543f8ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9b326ac55db4a07a9087589c7fd65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908df71aab2dae3e1774d0c77e5b9cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e4fa2db119130af1e044a4c7a6d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b073ef07bfa38bc003cea2197851494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d7d2d1b30010fb58289f4d7a73b21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f9d825e89533f3470287e81cec04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e22db4f6a99e492b3bcbeeec23cf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ba2f04d109c320f1729c8964307d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c64bcf95f8a58da1733692abf396499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6709b3b2bf763cc433405f9a96ed64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a329273737f9651e7bec739e5cec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a4be00c3eb67763ead125de7a95c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c443a5a3ebcef98d1502fe29b0dcb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac2cf9dbf48436c160d718dd43eea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e725078d4896446be9dedf593106c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5d248130440bf31874bf5c59ebf17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434899cadb2d894731f0b867a38b5ed7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fbefbe1c0854e35c2a02dffffaa51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27d0d58b0d7ff43c47fbcaf4e7bcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f09b4fbb68990f863827c96d8b19d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afae573bb064eab14241aa5cb4a88e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc060a84afb97d5c7b89d5d452034c59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092c06578c21579f39613442517ca70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0681dcaa900eccd2c80fed2744d190514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd651b4be42f433897110d728c91b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f09fbcd80ed6adf9d792d00f706d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961f819d8d684c00abe88fd81abddb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc4d36f41ea62e4c4dde9403b8f14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74594c5746a8732c377eafe8d2fac9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd142dd99e23aebe8fcaf30d605d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa84c0e99e19e8b803750a597ac6aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95615ae226cab082295f190a2c5ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2d86d387310421ce07d0c9388487f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae77cf6288539ad39dbc2d8a957ac4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c775dbf9c1f60c3669b85d504494525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20d1f53d7db4d25d0d3c77bcf5f07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efff9090fc5e180b155bc6d6f0731527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb03464cb8582d8ff2b795c49ec55d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da1b6698375cb6c71130d14c281d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e47dd3e98b7c026c68f196398ff13c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0f234aa3d836d8ef3e0b5cad2965531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3b633b20fb0388d3d45f1bd6f185532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231944af82d13fb32739e8c801801d88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4dcf4e0d541bd552e6095bfeaa79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10936322dd6eba73201e3646eefd887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09bba9a5575ef5779f8cc7fe7f0793536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb9d61934f3bb61757576529e49d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e970d53f9e565fdda39e15f34cb00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2492eaa7f54fc139d9dfeeaf8ce25a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617485f13b98e523186add5dc92947d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe485dbd8b3d66c1f42fcad7df437be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab36182e80df10923ad18f21088e87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab3c8e9109e38265b09dc09b52d90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ac6af0d1642b1e19aa12970964eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b0989f51109cdcbc5eaaa620f46f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4503d0d5a96dc8e48cffcefb1b072c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfead908b5537ca14d1132ceccb5433547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1dea76874002eed21fc9de517dc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee9a190ef1b2bffcb1442fd0bb4357549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e2d8b4d0c9e6de3faef40f8d25c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ac66905efa2efc24eb38b05549e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dbb6066fb2b77bc24479882ea52c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253ebdd63efb5bd4542a3163e58adb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ca735008865b703da385958771f56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915cf7852cf20008372bc86d64e96f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c146ebc128e858f790bf2c098ed20a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099069787cb440c754c383530866b0b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd4e9f41d611c0a03c65403af044a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0ee524edd9265afa4a15822dd34a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb3d8138a3197e98bcb1106240cc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025eb0bb2c16a2df339c3894e95da0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b1f62696e1305beb743250cd4208562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd58360d3e43f9e9d6b2f63cf017b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2393a3980be70ab321896734a39cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2764e158fedcdd1d7ec7d6641269565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc96723641726635fb9804983c4c4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6180a848ba7de32883ded76549147567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df285c768848c75b9cc210fc92fc9e0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad091c8e685d60fe6a3c57b3e884d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716674fc956928bf34cb23c03cdd5ebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653afa74a1de637620e4fb1ef2f5f8a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbbe14247ed09689885e2c522e20a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98d603f2af968fea2645459cfcb36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4ff42af66db863b7037a1d064458574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893677dc21698b4faf68dc2a51638d4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736c0ffa8bd20be1e22cec4f192298576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ecdb8d313648a264cc8aba306332d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e5276f213447a92fff36f5b0039ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabbf6ee41021465269afd514b11558579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4972466b52757c421e7d98b47d54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d959bdb66a51f4bd1e48161e619559581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181803503f3d6cf2b2c242a32267734582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a75584720297f79d62d9e18b67b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30b3265a4817d970eed7231ab3c08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddced8d08b0cf5d5789f5e437a37d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb83ce133e079fdc17c3f831eb8a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aed254b74e419c6d6b2f34d0467ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f5ed5b51550837698d01b3912499588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82aec6f23dc1becfe17a44f993d47f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3f87811550b4d2dcda1aedb1ff65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21765fa3841f6f44fc9c91a43134aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87451b089e9b0a52fee8cb65d2c78a7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e31db4c4d70ac2e25847166efb343593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ad3145d5040bb267aca8f5dcc1c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb26f77b4dbcddbd5e9f0aab5caff6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b9a563a518ce6e1b30f4aacbbb86d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32f7b0ed2c19181bbd407f57f861a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2620d4ffeae89d0e1cc8c724a276598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165be46cc31f17c8da6039674661a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f8b5df2d6f1cba766abd4cd523d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96d17a61981c87549e526825d1e10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49026bb2fd951cddd9ca192adbe71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc441fdc66ba262b575754f13ae32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cd3c01b6fe270c21a018a5e5a7a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380a061a31aca2dc7f9c4daba2f2f68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3293f7a3f81bf81cde44a1346739606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a7fa728e9ddefc0c8563e5774975607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36aa9685fc7e18ff68993ba40cb41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a435a7c809472d097f5f10805a74a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ac030d784f3c49472852e01cf51a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0806348a764d33d8a7041a9d8901b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8a9a57453dff3ff2330c4228e978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b0444eac118635b64e4f7d6bed2c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dbab14ab677219079863beedbc4d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27ef780364d28ee3c98566d66f08c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa04b4608f9ba687a82f6096178c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde6a34920d0ea1e0e0f98c62133549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98a62f77fbf406316d2cf79f7a588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ded2761499a34811bff8016114922619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf772884371c47989b21eda834b9dd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0acc38954c7842a6f38d0636a2d27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca90ff8ed896df8062fdf322008f95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e629320c9f0586e3851396890a8da55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334bff759bf7f37cec19fc8516fc75f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a30d29e58be0a5e4fddbd37129d518625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e061696293fbd65557647c93952d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7904d1f404b6373e77a4107c8e936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3c665b63599bd1fb7327f56efd85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b819418a38967e59b8036f0bdb42b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4005f97cac9d932d07211672f682d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5706dcfc6003c0eb35c1f97459f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a4e926f0a66537e1f5ed3f8156ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1f3f28fbaecb343b2de016edb64f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac880c8d534883fed767bef092a84e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27c84d80cf1d7dfaed03d5368af87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e661e2b888a2c5650af44d7af755b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f42b2154416fd241edafe210e2cbb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd892143311d44400f7836d921ad57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc35ea50aa4697161491d81497641b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533edb2cee3195c4a430982cb67a62d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbeb9866acc8050b66ff49f9f9fd01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d7aa43c3f225b1808b55745cb362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b7c0e0dfe87312d91211b094d9d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4de0f7f5e958c131ebccda182d81b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116222d54165adc7b9c0d8059e4420e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c89fa4206448599f5895bce8510c70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9d028d848fa637336e233f4e3043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b55cefe31b5e03a2ee60a6a24f212648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b4fcb6c32e30503983b86f4a8d38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de91cf87f9f07067f01ec3ff5fe94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ea4e25f7ca6cb5700cc266ab84dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6c857053a61af2dbe3f499236c63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b56fd61b2265dfff01b9faf744333653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ac4b8360803fcab70009dc8b3427d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e865eb4b3c94b3f4f7c8ca5861b6d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce95ba4ad4e393ada1688712bdc6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac8ca9d5bbc80b913fe3bdbd4bc14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcbfa3956dcf93303fe27d65c437df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db243fb761dbc8244fb41542cb3967b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee299ed33cda4aeb49e04b4fe2b56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c669bc98209d8801b13e52c5a9fa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b975ab15690a842fb3236ae04c61437662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5852adc54796d9bfc84596f59729663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fff3adf5b6722cdbcbc3f6e2f198664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b42fb45024953a894a9347708786665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d613f388121b29dd79cbf07d60511666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393f720b207966fc167061f2e948a2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132abe8103385aa24bd93db55a59643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c9c673dc55b56f501d0d6b9c8faad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d9c12deb6a803b616c4b20d0bcd06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2f72e72ab561bad3e64bd444bc71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715e1e1bcbbecfd15cd3036e2a6bf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d544dbde319fa13b392bd9f4d236673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494f533b39143c4a3e58abc2e581bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e63b69e8c2f6d0dd407eb22ee569675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebae27f638a3802e34074fb5b8ddcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446cedcd0467189ac3192aeaa9d992677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294e8ca85ff40333b6d9bab214317cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882214ddda99ddf067c48232a4fd564e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637757b2cbcb2aeae04491a30203f535680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1e941610c5a096889ce6508eae11b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7b69c5f35265215fd23893b25a2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3904cc7ecb25c66ab17a54b1b46f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae089799b50438975c384f152f6f5dd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454b5989f8f2adc480858d4408be95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b03a05387879ad8ab0f4ea6c613d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb298ccdd3598b83659132a56f44991687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ed62d32f819eec16e5c6eee0ac9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf1bf319636caf56abf6cc7efb6cc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cfde518625ab3f7d7bdb42de7cd75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697994d7a5d60abe6fcdb9ed827826691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e59ea2fde502a8113f5afb722f33da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87941067731fe54b66655eface739693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff41d1a1f102fcd00cba481ab9a739694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd86ddd3d0f09cc891a4b3c14ede49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ccb5a274f074459656dadc447cc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f5bafa8cbc49cc2fe0512d09badb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69e07e15335bfe270e6a4cb8ddfbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aecff802a282ecfb3319fe0fd2a58e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9f46ffb127e5148e16821fd90e77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874be9ee7b1136862eedcf3cda16af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197469bc4084e92bf8ca790d034d386e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a603a86471a18703687e397a23216703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd266fe10f8fcfe38e920d7f0198b65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6903d9615b3199c2857f4a31e15f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f26694160112ee6e22496c5a5a01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff7e078ea1b20b7fd9bf7f1d35493707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9c18729879749c0cf204c0c46e333708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d7b966579979664bc552cc6b12a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac58f8fd1ccffd005204a6c72a036710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b511b5d33c02884e0c156b51c0a148711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab9dd7a7fa3eeaad59baac9a89d5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120562fe2e3bdcabba56a6bd47ed2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f998ccc76127950ba258d3316224f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66e6628629ceffee985146c4bd95a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e28d9374111da9e29993c88c573a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ef6a79a64e8993e37e46d27c76f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e01c5864d24966a758501ccbb95d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd614e041c7c0fbd3bf0b9c8b1bdf69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01eb6117458ca6a8aed178e65ee582720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a60b21bfee82d63741d1b399c1ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f122bf415b0d497d8448881e37446722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b017771ad0a286e0d0a338c55cc0c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c8eb188f865659811478b1588162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62528ca559661905b62581cbf56f51c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cddd681391315e6e611ead843940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640dd6995c01ed20290de8445a199a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e85c4c5d9e78ebd6fd1a96574d655728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c17f980ba1a7fbfa3555dd039d7855729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48955dae466bde3fb390494563173d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc87c2aa4150b09a2dba53f407a9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2c6cd44b07c36fa445b0b5418997732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea97dd8a8982e2654010ff6763616733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6506254f27ad77b8591c2c9ed44d68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134fea22746a4fa47d6402169fd6db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b5b589c0f54bc1c7171a178165ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d04aa5cd4e41ec38aaf3febd94c3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6757265c1527f19853cdf882b4817738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603f0704a120d28735897373e19bde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d09f5c94fb4cd5ae7540d720e485740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22760f86912af29cbf27bad886b63551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c31dade60e6cc4e7d37a3908a10617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a928ee61a87b7a561fde6ab912471743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddfaa6c8b3e5760f5fd83a4f11d953744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc47ae0ff2473719c093164d1319e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da03bed5831814bfccfc0c2a1fde3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b32056aded443ddc389983e92f9ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6eef1a9c75235abee95c9b1efb173748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787067e50690415ff20b07a5bf78c6f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a74d105a60cfd3c0c131e5da1ce6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a389372e256ddec44d4de95d6797751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a700c19d51d1948bf9f5a237f46b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601eaaee74f2d75d105df409036781d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbbe4aea60ce4f28ad786d7bb3d380754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db78cc0d1236265c58034d2a14ca2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957233081f49d54adc52b8b2fe00fa7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012273559614d65b4127cc6f14d4a6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b393899001b01526d468864a8e1e09b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca7d3538efb27cbc7140d0e6b0e81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384adfa126dedd1c8f3b652d971d67b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf791288dc97af58814dd56efa730f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9ea021a8c3c4fae226c7b409bc64762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645765ccb20c6f053c832c49bf78b881763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f91f6a3db341d66cc73846e2d5d8b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e4f7653729bdba23c92745482357765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aeae5a3bb68dde1f2c6cdd6acac61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ba889c3e2b66454ddce203ec16c2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>