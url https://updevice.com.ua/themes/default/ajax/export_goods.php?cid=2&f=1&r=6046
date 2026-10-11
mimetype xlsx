--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b1462824f809ec8a093237bd3c291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9040e4fd51654b580b150d0afa8892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbea2764cbe411701548b2aed2ad523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920d3ecc5f69c349e06c14b91ee9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d372fd41189465f2fb03ab706ee5cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91a20f8a5892381daf84297b604c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f765c1e6dc8cda65f429c90c6903707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d98a555e3477a51f3dff0d15abc218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119937716764b57c56a93cadc6398e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f12ea77a2a8fbc1775b7451acb8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829d6276470a8dc43e285754e5222211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d0ff45b08922b1f3254d687d78e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430855d6f27e553762fba9dd5962d3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4d9d88725295264dfdc97b52ccb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0fee72f47d7de1a637d29cd0757a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a11e0d3170dc5efdf81dcc9fb03916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54404bc1fc8fe969c246c154d327d18217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8d58f676a84cd0280a1973447f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383c2e3bab6384a2ed1898cd09c9c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86296da67b2c4610a1549a6f4309f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a32661cb367f1324c7ed7284fe0b9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90ac308532a32624537e7348b4755822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7d2d093cb0330f519264803140e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576bfc329a00ed4c6c510b32b6accfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b8d391a558e710b0a3b548ce909b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23385d4a8c95f251d5bf6e3e53327026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f03a251ef68c7ff518477630e9ff027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808787d92d42bea39e96a10e17ca688f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259ce28955ed41645121e329f46b65829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368d59263d59032a44deccb810df6bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02721e409227319ce8f2d39f109c0b5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192273bc07451d292eda9aff41ac0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0544525a97c837c9677b7dc4b42c3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f3c98917cb48f01ed9bd60326a91334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeadfe12ff388ee88df052b624eaf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c6e610dfa967af74fb601c90b7ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e98ea4611ed5ffa1e6358edce032637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b75b310b00e15287715aa60c3523c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b183f9e3a9ef1366a3f57707d2c14de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340bab0503f783ec5426286e76af6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f800a8b146afa4df37f74a5e9c48be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed85e89bea74aa8d225d27397ac99c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb314604cffad8bff440ae5a7f0372843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa783f362b54e8a0c6118a4fc757eeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3368707f9bc6c2e631eb1f15b3684e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f452a38e684e4ea4a7c7c9aadbe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377221715b884f91d826a0b0968123c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1574257692adc0d75e8cae91f620848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e8fef4fee48b7d3f339652c3ce1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312548659382e49aee74d39554031e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfddb4e0406b462a49498bb5199cd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901fd8f8c12b932375483c238e865e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb771375fa53cd442fa61e5c1f27353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220b717a03c45771499490342e660b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848a4aa2d1bed48a06beda12a3adc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c13924206d7b7ff0c465e293e8c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd5a281325c0fa06aada4d9108526957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6c83b42bc36cd8a573e6b6cedb7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb12c8f8cd56cbd951f2d1a84c96d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc42e7812c0ccbcb2ee87393b5d6f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65807b760b94c5080ca9485a3813c2fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62107fbc206596697a063cc311e60d0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9db661af5cc5d064b63daf03b5317363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b099e3dad04bce5ad092dbf17ddf31264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dee951802ccbc49c72407cdb4626265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fcb7f1b4c8c1f053ab802476c6cb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4250a90b2cf71bbcb5af49540b71fcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a15499bd2ae31eef72d6791d322f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04a27349d7b3c3fc484cca6c60c5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4351076c518147413633ffda0c4e2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c98f9b23c2cf1e96bb9927b89e1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ffba5d0381c6579b74717c0302a2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605c063b11babbe19d8b2aa031bc6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570bdd3a4a3dd5c1b4bebf96fdbc0d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132875bd68a8c656fad407a77344ac4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd369843a5ed98eafaba56a0edfa7b4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abafc9746c1eb27c9955731874a8a9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0974e605ed58afb93c14986d192a8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232270048eed513a08050330dc4408d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46fd214330f4cfeb648806b63598d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d51061ab15c6175f1be7b6ab190781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc167bf9b4c050a3f78536b09d2fa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d000d5f71d58f40505299449241ee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec573ed450c0efd72bb88d66ea91584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a195c32264d2e6128e6925483972485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4f57e8e048133c344d58f1a743e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f17abf1ba09cad798cbc0eda1f70487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd696559234ccf22890582ca8dfb80ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d00335222687dede27bcbb3b58ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9b8d243a609b2e2d1a1ba1ad19f9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404964128bfc5767792825547ac2d6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49b9afd5bd35a874e590799468685d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe064c1dc5bd7b28dee252c816cf17193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f52a9d7d41a6c8c6b0d8afead482a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e31767821e351b8dbea42e1b075595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc73cc34ee01f050ea2289f42ccb2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6682d97afa8909c88f57755408a00797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e7f2e94aa7df00031f9dcff957e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96402212f0da987c77cf678a07778c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d1be64179117fe235cc05615f43f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec3506215467b688d83e353a63531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618fa72ea27b2d7d81b802c7d4ecfdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5394538da24620d168ecdfb583bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c53888d2b147fc000a37d53425064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872069d4418edffc240fa44c74a694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951cc5b781ebc82ec1886025573b5c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fb266ffffdb174dca681261280657107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08cc0b14579fd5d3abec34cbc740d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4a57c7bb2dd9abae214bcebbc1a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe834a5b358ac14c3e3aa9fa25f63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db262c8be8b97a8f49b85ad5cae1da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b841d7a8f0ac056d2c9f974f597e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c0ac8c69a975f3033244844227558113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119591e7b7368d8bbe441a2fa2614f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f2fb7404a9af6f5c0b9aeb53bd7fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206942929874ac0ebadde467316a990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb6b933293c81196a24e69b6d2e13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7747e369ac54d615071090c086af6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca96796d3dd3ab5ac094fe1f57bf172119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d6c06b95ba02e1e610e28be2cd48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef061171d4759ed3057a378bc53798121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ddf1751750e74f2c6922230bdb3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20ad5d2f491c2d4a77e9f18627d139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f8f5dd4547ec67d11a87cf278d6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378e4e8c5617efe0f61f5e5b899512125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03865e7b7f02ad1c8867ced6f8adc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8fc226977c16d747464792edac17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232bc45d6de042d966503fb1a2aaa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa1df75c36a3f6682d29ff2e35d53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8a3d159699d44fa9407d4963ef09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d70443e14b686397e64f09af261f16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57616f79fa0f4fd562913a18dcf1c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b1e150e9f65d3866e2c08bc47e34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522155a0a5462c7037ae396dd044e5c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a69fdd62eb9bac1cc27284d565d97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cd365fbbf756edbd5ba8a95217f44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a817b3b9074fd2912d5251c77c224d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd82a676105358dc109e38be9775f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837170cdd288287767c13f5bc1040f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c2cea98ad545d610188a57a2ec85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189424493d6f3448d35fded23dd36ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107126a8151c07cbb3773938d292e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e15d97a52676661917c65596e2f92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bcdd0aa003fd89a5717cd88e03dbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca796eaa99aa0ea068b961eaa1c21400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb456004fa56bab57e3802f32a094f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d327e98e1ac7a6941f424ecb5c042147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496cd13d21dd3cb208375008492ec1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e23ca04bb451bba2472af31c3e085149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa3bdacb6ceb181a29a5389b51db4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d5b0c89427713dce3ae57c4b2829151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a47aa83ec5c061a80671458bb79902152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbad648fb45f26808423a780fc4bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41331884cbce7bb56346df0c8ba093e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef917ece8970188149e0854e8037d0de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c26c978a46d3dc6e73d8b25275f3d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8865422c22b72fb3de73fc44476ed13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a8dba197be77d5f885f058d0ec92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed97f7e7e470b97413f300119d14d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856604b09c175784104606c0381cd38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94d6e950f697aef8b24371a43a601161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392fa51c7cf62bcef2d412af70bbaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f17aee3a880eeeb707e8d1e35bb2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a336d8c482c4cc465ab7684a6bb29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdd6a92c9f60c408917a99eb432a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3bdec91f990214350ca873c2dcdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e48a1598292b7550190e0210a37f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe156200639c4367d4602cd689b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a570b18e7f38a160d4a7577f3162bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2b7959925425ef29110c80d0186e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d161576cff65af64f5a5a791212ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668729d8956f868102554371bfd3f6ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f6ed3ee25d5546ef28543fbe7f76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6403de54ad6f50421b087cd6fee57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ed633ea3d7420c92f2377355a284175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045003a36f547fe0ee9563ab78fbf4c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799ca67fffe44114e5215d5a59e59b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac0e4e42b9fa730bd6d8f45c0ffe3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144454df3f0674443441cbf74252360e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf268e73009c2ed15e3638273f6e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c802b693ed9624220d4d8eaeef836181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d482254513f3a188504d6dfec19c3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554304d5c07f59e0d2ac041ffdbedef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602afe62ef2fcbcb5a8a94d153a4b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7d0e830029b6025000e37bb0efbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b1c922cf20a77420c244a86b28b88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fdddb53f3b4a037dd2446b1457f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddcdb964c388956057ea394bd8adc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb191217acf2d0c9c52edf1556e2945189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ee6eebcb4f718c18793dbbb6347b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e86393d3472ce1c9e3670f2427607191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba98c5f62f112864d4f6529ff6b42f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b186e55e3d7bbc228ba74e4ae3b50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786a9a634f026332d5c1f0d4fd6bbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85ae7597c1e3cd870c09467adf242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb872e71b5b5ea1aab6022e15ecf08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68739033e7de42986a60689dea200f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa4347366e96c43df68094b26866b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7ce2e924a625522fb72c0236e356199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd2bcdf83609818ff8993d9e2d1905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08741428ea98dd8ad8b8bddcd4fb0e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffb3cf9e802a4a576ed36586a90389202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3932023b077e987e7e88c77b3a9f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa0ce42ba93e895ca11e5924a8698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40211c31d60769f0c3d9dc66a70dbbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb235bdeec3c8523615e7f36c4322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893008a8c9e47ee83dee9ae3bef0584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e928b85687c99fefa5ef22bb6681208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6423ce5ed60566e8d4b7f892ff538209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad6ad30389dd16200c8da29943a0c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caeb6597cf30ebdb0e92e6b1d62dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712978e344c6b99e808ff072ec64d8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34a81ce76c32e922c6b5abea2afed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b170528d8aff66d9706c6b8f30999a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519d9dc7f5326c159f2a3a3b25aa612215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f2ece7ef2e528e56c75b2a556e5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e275eeb2c6b57d51f25fba375244217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc0f1e7fe5b6b55b1a4dcb6542da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f59507c534ab036e78fde53f0bffd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d766846aee966857db047ab3b150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea04f29a0acb0520c7acbc02990624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431713bd5785157996cdecb0625367c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccdcf24636aa52c4a0c17590f6fb3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e50f9a61289e0e40dda7d8056e433224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964adaf3cc1c340da09e9b9ab40eed1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8570f5ccbb1f0c55e515831163b087a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bb3e319c5cf0ff97937313195d671227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4967663d57e7be127bb0b7e12306228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44263116af392db192570bf10ce75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c745fb48763365084286064e0df4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade41f88aa12ac7caba1897826e1b8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48964da0e512ff3deadd878df48ddf64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a894f31edf2214fa6dc18b645853d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046bc8ee2e2ba60a0d5d51d3ce086b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092352e5eea432d1c9cf54e87205d63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79ff687e51c444db4209ed50e12a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28fb154beb363c58056e96df0e82a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4dfed368dc0fd11fe185cee230dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac424da2ea088bd9af6f71ade234ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91f291f885854e2cd95d3b4b25cc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad39034bab5a4feb19018d1a253915241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab55266329cc9c3871b9150f402a3e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb7b06ff06a861c3365437d4d94ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436011435cf347d3fdd6f793f3577b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c1cae310fb1a421875ecc12657d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb9c8eca6150569d3e601a14d69fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce74d860b1aadb39bd14ee18adab86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da5ee29965b90a5185ac625df9047248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196ad8665f5cafdd74de9263207bf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5cc8623ec3d3e4927ddd6a11d3a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7590fe6fa06897a988dc75508ec86e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb119a7aa7952e049d26d1573b604c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1369ed4d7c80d8fe8db26c064045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49c9adfc328696dfdfa659473d21c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29fd69da1a3cfb5794ded9a795eac3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560a416b1c5b1f62647ef392989b49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647643ec46d82166cf5f3b0e9710baf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad1cb0685a3e8db60317fd91879b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a2dcdadb70d83cc8147984ab91902259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5431b59733cab0712cef10409009ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea25728a0ec7b428ed4d598f3d53e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9588e2da6532c1120bfba17023a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd9f35ca22a33b4cae56a99393d8e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b712c6da74b5c431a6512d5c386651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc26879ce0083c6dc92eb146f7c55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b7e964b27224e40eb913faea0fea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8cb53158d7f038b0825b4382d3ea2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c70aed6db7ed6ae31d6133043f7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391242565525350fc38c9b8877662ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b1798d8908402e4c9ed7681bca5bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7235eb2d9c34c425a30200cb27a967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a65b3529622c58234164591cd42c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe769ac257a858ffac1e9c751bc04fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffbc6b039be65f4ba1537bd5ce6496274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3153cc844da4ae31b7814f57814677275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb813b1d583596007e32dbc50b5cd11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae4e8b2e4b75947728a0718e2fe1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869e8a7c99608704ef2a8d3675692bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa74ab504aab68b764bd6e04e90b459279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a6574db63744aad402262adc1228280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a131ef064df84e9c7ffd15ffd376f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9127e51713b25c78af6d169b48ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392689c2ffb6d8c6c17b1dce5620c4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4994eabf399985dfd5c79543318d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da31eedb61e19a68d043614faa97f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f997b2dfe93780dc788b59d6f107b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084070ada8e9256f1ad919e30882153b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb01483295726143e754467ce159f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44751b7827d96778061518aa5183be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f48fbc6a22185e4071a31319f7aad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc69ead2f5279cb84f9cf05007eff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e294719fbb5f2897f7b4df70a488c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b83e00a74272b6d79419524d1fa0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d7ecb20d6140a3f9fcb330dbcc4a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a2c619a583c5869541c6b3d27007a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510011d9d76a9bc87a874dade63271a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ca084e0f506a65bd11a9ebe2c0d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427664c88033862b988e7e06c61fb41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d16d79c680c2aa19359de7b044c3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a0bcecaa77aa45ec99025c0f80745300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a4f944a803b47b4e051a63e05720301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b6af97bbc5e92bd75c3174275d7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92409f016c2a7ed13d665ff2f571c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa43d9b9104f0375b97ce46564f424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277edd16d8cb3a2e9df8ce86af0a487305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d2f4f0cf0f6ec539252bc23110a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0514a6a8ee64a2566554dd8f7257307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa42c16a661748a18919ae4d0fdd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb775984ab12671e2108e93aae84a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ade7185bc1980c4d7064598888c9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99870bafbd0e4d8d986efff937c8f14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2338f8eca419963763815793f2fb8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f62264a410f9dccd9791f60d7aab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e66c7255400cae91868a63e7ef085314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39103ca910ae8adcd21d061c1ddd20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d24aeed8e473c3559446f57e93af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c0bd51201608ccc7deeaf4b7ec9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442d74bf7ace1669df6b0f0ea60cc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0ec4879a7d461fe3a748eaa7db3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997095eea6837956d12654aa8c9bc5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2077365044f47c191b65c42a7e3f9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd689d926b0375064025117f134e89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62923b76fcf68b9c8eb941e976969eba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d3f0e0f896b02370ad3db1cb70ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b94ed8ba94da7ac65c0020f2d471325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7ca4a999047076d269eddc656fba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8cc50e7f43e1ecb63e2209083443327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376c13288dce5ca1d44480075cb4870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e48616fa3a36d3a1497dab55429c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281ed71f422af532f3e909074e83ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2166bfa13002e3094d11988bea3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f90a642e87bc1ac48f15404971f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfcef42c69f9c75999355ec52b41b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4049f619256fd96f7eaa9228ebd2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b11aedc73bd1b883710692cb5582335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a756c8390d2c745e3ad2b4cd493cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f5eeb5b75f43c9706d6866e7931a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682fc713813d527965dcd250d5923b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d83c607d2efc68eb8b28282ed50d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104917d45e936e81ecf747e2f33a012340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba876617d619dfe7bc1954a398d557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78bf3994fc93e5bdb15e924470c9b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca55b32c721ad220e47342b5d0776343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8653f64296f6f08bc66914b28db4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c338c5530ed0b0739c96f6fc71081345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7fee9e4ab47f4b9e4a18b2bc57d76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f5b9341697b3949c887b66095c48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72687618468b3766bf4147d3997576348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d87fadf443d97bdf1d4cae9eb2b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097194d756051ade639690d0a342786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6f923ab6bc73a2657ec87413a686351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faeb3252848a5cbbabe86e35c76646352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce7f901b7e3b6fa4fba425e9ad26e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa67d7e6e73619d5cdd7eab2c4c8dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1056915eb3a4370d6e17512352d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62baa6e2d42b82890cefb6f75d20e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c256b36a33a3ac401313a509cb51eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656bca40cb6eb44f269166524b866e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5e2eb3cc66800f534a5a5fb4eaae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8eb480457b3ad1a2bdaf016f8cd54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae022b7d0e00b4a342796b5ffe0ed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a7dd5aaaca8bd79d9ba0e7ec0729362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781c762270f3b068b16f86dd4e08ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ab5300b02f972471cbec40d9f9bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1cbe418f065ee6e42b51d02b616a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9abefb9290bdb3649cca86a4f20dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164c3c1370099fd2fe41fb19bb151e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865d51d19ad0619a69fcc0435e9093368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb9ac956482d84e1e7c5f9a7828b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee70b87bd3769edebfdd98b8d847d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fa738fd31faad564a7b1627d5365371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92677a3e36fe9c473c09aaebf8875372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623da96ba7129dd084ab8f3174f9bfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0e1b86c4f44bf2e9597e0b1e10b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90cff4add643bdef9a5499b4b68fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e9a8bf3d36a3b4a11cbbb8a006b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde81f1d4566f8b913713ab730fa58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc81c30ae078580af8401ed224aab95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e77f4cbeab27386f2d3e93b41edf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b1e939d7d9aec88755b13c97aa1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e07712ee62fda54c532762c741df5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c713f5c74a93e643e09ffa6496eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834f629e49e60934da78fef8ed9168383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c5e5ca45ad16cd9cafa019866271a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621097cf2ad6bb897aec5227ac56cf42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3748b63eed305aba1c50c9e0393bb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637152ac4eeca05c52e06f55b38789b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d481a9f48b665b812f21f372d3401a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7916e0a97ac91783e7fd3a1c6fd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f98a4d596db8a8cf0ce3cc7d02e8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3530fd66d5dfbbf1a4e9561fc90d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c429b24672693d8b3fab67ec6f28a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a8bb71dccc9dcb3a18703edd2209393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460af68bf59297af0c6e9207a4fb160394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca7d5e40f45e7a4d87845777aac4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7578036f5aced6316de4905936456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce94cac1e8785d8e88c622116d1637397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da72c937963eab62968a9b3b187e96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe5ed4e83d8deee66b75c48f768379399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac394b82c5a4be6b9035fd2d550c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353f0a1385071dcb5527de70109dcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85187e5dbbdad2a5bf64333f712a37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6f8cf7150a399bf7f5720da6c6eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0867e364de64a55b11e7e05a8954f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3bbe7c29edd42c68911dc77d7d281405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc9c032d79be17ada0ecec2d55195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5be91c0a582c3a0322fe1f79de086b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893908065f2948ab0a46dd2eb91360408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ce983f787636fb762ae9a0881285409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51765ebc6798daadb3785691049613d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed2d8075fc398ea24300ec0e94958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3654a83d08fb881d1bda71d45311c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925d2bd556865c925067642079152e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256d27a197b9a60aa816957d24aac9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28edae2e613bd099f7ea2a0be3aa56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5fc53019c0fe19d5676a176fdf3aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73ce6b416e4d3e33f13e4f7a368fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20821e238d31e216ffb34faf45614d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50962dbf62fd9bdc420f1c9ff04432a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b88b7a4de683c45e88b4bedcf92a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fbd5294c490f5f1741f1d03ef6b0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712595a456c6910ee717ab1d39d67a4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031864587824c356a032ee45e51d0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b52973cf3fd32b028eb2ab0090d65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73313d6e8f57006905ef7f041826122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d8dcfcfb2f1c81456b60658759fd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1fe6828b6d51144ba40fc4bf97ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12164be04bcfad4c1dde414908f5ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b16c83ce4a9dec78f97432eb67b97c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a7b2b40df3d4f1addf9d6e424aded430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5716c72ae4a3eb8b30ca9bb635266431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4515cbdf534ab72413e770edd932432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271976cff0324308c99f3872df3f76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b562b23ab10015bb7bc28af17e0e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69d3d12825817df15e25df9b6037d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f517ab0589e6904f0f2c20147a31fd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a140505a2af9bd1e459f2ded67f41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e90265e2c76a76ff2438b4adb270438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111411ae6a8d566bb31c34861e5c4eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f799595a59a878e5569c697dd2e0b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd285dce4499a6403f48fafb033f14a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044f4f774e81d250f54ebd9b940897442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7419edf0e05d3d1b9b6c67bde93dd5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58922a8f09f09526b0259c856141b36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995f118683b7c52f3c17add3cce7e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae1dc9087fd600b82e300f804c0c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ed93b0d97e3212a55a73ad17d29ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b473bf750677789a6f7a5100ec1b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a712476079f99880b4db4b72857166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092193faa4a570bea78384f4a0a0152450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e50509c043f20ec0e87de341bd5ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558f442a5badae99b6f8238c9d6673452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205830dd28b7a094567078822102709453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca88421c4dd3305871bb3a8547cf97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc46a65b68d40ed7298766a4f0be74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa28890a1ce8b3e8b0275691dc98ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3eb0e50b26f10318cae47628ced0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1204d3f85f0fecd56cc43475b347d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b1672ade881eb8026ab45a9b8eed8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768c05194ed95fa5cdd89996cd25f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a22514cfaadf5a00d26584980b8ec3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103c6e75a2c9cd327bfa37d9b04090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2931abb26ea2f03aac72a15469d50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588aca872a02b66b67c2c7a592df06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890cbed041ca926adaed286e263bdea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758408a3ee3be8b69e68d1c2e30e61b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c1674809adfe518ef238f0499c4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097537fa62b8a35c3b2f260c60b59c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768e3948287b9a151ae32402985df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacaa6c8603adba28e2a499c74926c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c904b4f49754849862b03f075fd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727568a9374d5f0234cc6bb260573f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493b2d70d8d45990d5684e4c7b7a56c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d209f5a90e56272a21b12d396392f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d5917358a376815862676d2e1c04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0403b1c98ef88d7c74a33067c64218476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21996e2f9d4d3c48a185e0fcc65f471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ea437c3bf24421b8a44b18c0bb34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f16fdb596cc4166180face05301e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac53967e31309e3bc8568a75490e8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddbf5c23ccdd3f49b434351163e68a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831770b4c493d38be6b1aefa011cb726482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b71ea35dc1a609a4b3ae7147cf3d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec9ee01a0a2a08da45ca49710edcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903aa96a0ecf9c622ba4153e59f5dd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4135aa5a56ba402320ae89ac29f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c71dd7cd1989c02e5823ce82dc6022487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8de91d018701b7007fa0698f2b57c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6febd1c9cc3d82cd32b5360f6c282489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702526e43e243ee4807f43c299ad33a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776eb1052ef85da238658543d91170491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c03a3ef0235d75906e50317010a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e274b218350eb4a054eca27c17c99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2a139d68606e2f7cecc0b2266af6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e3df57e1acceba12f18d82450898495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ade8c38e3b37f96a4eeac6f4a08af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352b84954feaa40791c4a7ebbdeacf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de34d4a8bcfccb885f0734142525f54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c18d9598df8ed1f6fa7616a971018499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d2058e692c6a8b66c86fd2e4b89a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c67afb9252c9455cbefc24432a36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbafce4988a8b4860e5f347612960f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89930b376f743c6864eefd7e3565c435503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef51bbb3224760b3220f1082a54cea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe9bac1b7855942c9bfbbcbf9be1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9e010cb9dc2d27d391f6afeb4b73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d903de14ea8b0c64edf98f2171a90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f66d484cd5f28411f92b1a9580f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4708120ab231423fee5d94a6f83f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a70384922a2a685a582dcc518e5f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9e1cffbc09cd16dde6f0d8f3f9ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b74e326dc2678f386946ef6a3174a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03018b40078e771440160e9f1364332513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4f34ba88a37d8e29c26bfc386519514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5249b654711fe1cb217739891654515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d4ef5db30f212b4e7b4586f9bff4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf845c727cef7abaa8f9f767a8c693517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd70a4380f50d6b24ae969b186cab0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546a036702071b269008f852ed9d3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce90c40409694ed5572f7f4247fed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8657679b90c524df1d3c8404f20b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e26da25bee27a5d2e13aca65162d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aed9fe086b5432ea94962ca4494a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2afe0c32d7875d5e2000c3a624760524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e5518abb8d107a30eabe08f3521df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e655892272927cd18f4e07168972e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc63c40326cb89c64434a5cb0ad39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689220f49824ca76f0428d445bb5355b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c1167885a3bb881424c307ad1e650529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008897ed406faf6e5deddb9fcbfadda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a7f8bf45096bda1973f0a4ca1f2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a9e322077fb7c165941e1a14cbe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac10716094ee2721ba5b3df2b160a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b09759e25a6a79f7d941b676acb4ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39d16cd6b1c3a8199a7a7f67dca6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d199ee1d5ff7eb8cf4c5a582a9d82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cd7e15afd8fe3fbdc8c5bad8d648b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd330e40276c93c750b9d8885fc44c31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338dc46fca92c5f14e5aba1b69327c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79c7ea31bd6360373d1bc4452a853540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403896964772f7d78052f764454715541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b315aab3e83f343da9fc5fa52bd34a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10abdcb2a2958b771b653dd9b4d9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb8d08ed612fa414d302648aae261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ffd67cdb681d806ea01979f3c164545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f22b7e1012b7856192e05b88c1d62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd592b774545c1cd67464ca3bda0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6e2e03bad68e1fd7c857b9e2fa7e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469aa64277b3efb538a7b14b070cd7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293e4ce0fb7dd3182c7bb38791f27fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673c435b96d7c69b940850256a09ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b0756d154872371464ad2e8a175a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887f5a3ec8b477548382d0451b7165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ba6a75f501192597fdbfd9a74ebd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebaf64642ad8c00f75792168366db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa37a756030c8780abf4837de666b67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd884e715edfcf5bb8bd054fc487d8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c31957080afd692c246ee07987cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de9f1aecb0a0e5f75e1b01f51bfd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e29dcbeb7e2d019667addd958d20b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28470e0d147c2d07c4a62055c67ef09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b9dd9d4343beab3747db372cb53f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1578cc673eaa1e16f2d5eeb4ca8817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac61c34b59ab122ef22a44f343c23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32725210fd85368efd22668f6bdcf73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca39afbda017d9689f1cb2e7b982bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3b22503262404fb69d22d1976552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dad14463cf6eff28da538198715b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df267cbefb54e03562198924156ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e76a213abcad4c89e9710e5fb59b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385997326239f667452804d1a0e630b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430903487a2dd589d17469abd88bfd89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058944e8661cf64df356c6bdc3d1c6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9690e89403ddbae6ea723bbf010e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c6a69830de7971876e5ffbc48dbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fe45d700e5410fe8131f2c2c04c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7f1c31ec069597564d9b44829fe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637fdf75ae8582f0bdfcdfb11e12d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073f3cc401793ebd545dbf6d3f4607a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efefae0041d3f711b4a40005c383da9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f67dee1ef70181e83e26d070013b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20c40565b9fb4a5e33f5b198c7c8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dc58201c84cb8dd7eadcca367e85e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147151138e6c0222baf94c5ad51b5eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ff7309ac342f8f9579a9cf06087f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70695878ffde712db580b3466d8b016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ccb1977eb4ee441c17b17df97a1a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700b8bfb2562d029239efcf47a97b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7a01a1fa122b9dba5549f507e88f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc61b2a47dda55a2a168108fb9f626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae33a5f5db0f7c201f284f584db22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589a760af02c9a1a6c82171097b353592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a11caf1cccd9990a95b68d7a0fcd9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055ded3e7a5823d116a117a4357dc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f20170c7398f952506b912ad1efee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c101f7c4d6a7bc278c77fc953cd4bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ba7bf3790c5e3f40e5a3f3270871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f10def34de96dd0940518785d460598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e9b4f172b89e06376d17f39c1793599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57a63ff68b3b4fea526b67957a43b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a67014e3d9ba1b70147d0da9b533a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8073887f476f9c6b3c2194c226fa05e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b968f1af982b3dafa02e86340753d22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe46e900db8e7f6322a10863a0ae87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe2caf153009ca6df34671af8dcef4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6851d3f2a0395bb885f89284dbc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274043ce4b62beff9b580d13e18225f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f79c526d938aa033d9d91d625fe2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831aa33c3841a927f81b26a89e39196609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6947aacef6f825161bb20f7b2b886d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde1315e1710f5c4fe8ece4a9f6588b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f9a51cd3bedea966d55a30d8ffd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2cb4b4b150a4cfdf2ffd4e9701421613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca708e6b31bd458c0d8b79d06228c86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e897f834470a247eba2a4b2a4f44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b95ec047757bcf4580b0b1de5fa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1c5edcda4ffbef4cec9cb2dc69af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a217123f02fcb563bef01471c39af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238cafb5976c4622114ad2a1cd0f2bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3da8adf041a80ed35e5b7744bf74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e79cbcb98d1d87a7e613a1fad2f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873b8ccdc1d154e91ba1822418edb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e762da9485f00e4dcb457fbbea100623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b116988a8e4c45d5f85e923a3edec9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0ffdf0a46717bac0ccc007d619ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d9bdd3802c930544ba2d0a634ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2403a622b6ba6919af75001f2f2b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a44908db92e3eeaa51e47d85e2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235080c2ae5491f48dc550bc7084c50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e4cdb656be3a0ba4200deab76030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ccd2233971a8d227545cdad31a1d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291fe3d34711887776379ebfa4d48e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993e48b8ae56eee1eeb3cf04f8e30f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150397c0c705be422a96c8269a6c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e911853ef46a339ea2e28f59f0e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4d15be06fc3aeb881aee4451db1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b770932c1a25a1c18a93aefaed071b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac13daf25f7a438da80c4d1735fc90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab5de93558c4080fadcfd4094095b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c742f614c036b1e59aa8a94d2be911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9111158fb480ba52b3ca8ebffe0c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75957d6d407e2fdb756a0a9fce5cb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3d5aba41e1753566ad9afe0b3009643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8427bc5ed4dfa662b3f488c9fd698644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac59012db8ed70a10be5e93079f1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82465e62b0515d2df728ed5de2d5adc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426a5f37b553e3ac7bbf35ff7a1f21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c71ec938d5eeb51101bc381bb0843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081db8c9bf92c6b02b22ef2d6037d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910130a67057e1d80da38daa21f117650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e42d24f586001abf95d31d073f759651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d422af45d770aa75a2e74cca955b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf25f063bc80bafc386c13bc88b46d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218610c8b298cb38f03e5b86cb16863654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07da4e5b5aea2d00fd7b05eb8dc6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce9aadb7e2dd6155f67216d16af39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380dcd62ba2d162ebd9a66993e3470f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b17c1f72333534ccf10136781f209e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104c4c07f1614d5ad56aa28c392add659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ef1b40450ec20659881f7db2bb1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821803095e18f70cad81ee3782d07a3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e85336c15250007db19a737966341662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323230ab275edd458de289408d0a140663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72396fe58caf585c608545d6e8f249664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e14f9edf54ae207920c854e030b2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d67257d273213644feb7f7bf95b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7593d467974e2c505df1a0661ea386e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f916bb584b402c48a76cf41762ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6484a71f8c8335721529f83d294c1c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205ebe90a64db96c4fa72b2157e3cdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea2dc6711c02c35d44389c4cbf067671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a15cd3a1f5b2ff4b67dba54c4a4a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c772eb2cabd3c76731694f77236413673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9368418838c2fa0f913d98239436f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22ac23fc42142f4bdad597f6ff06f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739bf5b3b4d0d5cee7f76f6c128204f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4d72463696b28edc46fc577e0f99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea2457422f15256605b367359ecb80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067274cc7053777c2d6f809c55201270679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9aecf61aaaaef8a2fa37e6a337af7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46147c1c1192f4cf83451097f53b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338616cea7f461ee877ffa43c0fa8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3aeb3b9279f97fb7ffa67b626558683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272e3028384679cb4a8c9962189992684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e45f617a221f6388330e7e77ec237685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ff0444c23e99735492cbec203275686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dd1614e6e62d7d98867cbdf5d7a37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dff6ea7da77530fb966e8614e91f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddd4c6bece1b2a85fff62363aaf85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce817b983ce2ef0cb3896a302b3bcea6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f70bde0869dea3574fd2340cb86d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27096b5669f47f7b9b126ae7315bdbbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffed4616df3ad2878a479b2eef7c6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c777513e6cf2aa4ac847c5d43b8160694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88e5083a4694bf653c0f55343770e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153964299497b7fa041a2c8227a8546696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726686eb8df6ecf57ab8474d19e6bb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17151a4a39b1971681f3d8613913b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8803ca83e5895b6ad96c77408719699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df17a3ffb9f4831af90dedcb957b42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae6dc702e4e162fbd002d32922c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ddf771800bd144962100d3c578848702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83d76d8156a9e2ed41497318f3b5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32995f2c40a35180f055e4d0ff03d029704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bcb5e9e85fa00eb2243b9f91e69c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32405d93b3e86f98c7121812d57701706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7c6503bacd13e4ce51fa6acc4cb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca766098585b7f5020c7c16080cf619708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a223df4eee84bcd1417aca66fbcb63e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023568539759dcdadf7b0f0cdbde39c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3357d739c49fcc96cd04f341d51793711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7919138b6a95a3337e96f6b51c32ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505caee2d47cf1f7d82723d09c60708d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b13b125758adbd157fde3a8ed6e25b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd865cb08001740d957d4348e7979715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0940204ef8cc8643bd5b1e279e51b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197192e0cd3cd69c3c9e5d985853d263717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39657c15942e92e1b42c80628222ee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86e2be8247716a3651b96e0e41fab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a08dad4a3141bedcc280d4d860349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6cf343cafeb73644833a815d203c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41500d8d8ac63cabc4732702a1086d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a28d50a05568ffe061f27c7c249a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f4292a74cf75a9b801e9029d5934724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363f5414ef8ca386adcc2daeff55b05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476921d3487f09c7ecc6b373a5f44f3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b100866bdf7a7d60ea11ff2ea1f5a51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4331d3c362bda4ca59361c67ebe05ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e210e5285e64520d3ec2cdfd7621165729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b105012780a2029d96529871f63214730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba20ffad98a28e89bbfe1f2992e798731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d8c2796bbe2cbb100c658bc56875732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd052cdb43a26282cb4f7fa15f80fe32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c50eb1762a416ecbb3ff697bcdaef7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257f0e2faa0331b8aa0f157503c28c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca010d058188758fed50f5d0f6a3e6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5316a6eecf73b14563b5c54f2752f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47323a7ec29a8315b6e92d49ad04d80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146f5c63630e904be2b37b88824682739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2dcba04523e86b94ecfb42b19116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d5fff70eabb59a200421e2001046741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7eb5a6963968b8afe5cf0215caf26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07ba58c8d5c3f00f5908e5476755a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44231a153ff71228a95defc5473c3f6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2afe1598e301586e32bd93276b592745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b95d78db78a52caf963f85c0c5a932746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538c8c789c5cfc503723b5c4ac2d0a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1176a48286804c4855080213b521f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41def1f713ac54ccf72a46f292c440749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3636ad40bd5961e9077b6b4f69cd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803c34ffb62549a1c10adf29d8a236751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7676fa3845165b8c5b3d621c8af1c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be1185e853afcbc0f4c4f7cbebabb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c550b4dd1053a13c8e232c72cc57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2ee92e42145bebc383c8745502bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdcaac1599139b31c334f6b88a1c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba69c89127440e0d39ae1866f1f5d65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc624b827cd4b1656bfecfd9426fabc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76706ffab5f738ac2cecfbb9b0043759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb88d21f84281db73644cfa852a3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6e52c22d84e56414e32e1b491e40c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975858f99022c0ed2713e2a652107a99762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2149d0fc5833a59d42a2949f2e6c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b8580e0a30b25c11169ab3ac2ae8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a63521393d910f159d4f32e39207765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd88164107c33cd13e7d93f70e95dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c364daf3c2e92858ceb061585d059767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56686bdeed85ca3d8bcf8c368799f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a76618f25773aaf7f5f5ef94f7826b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5506f2692e59dec85ad9bc6b1785770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767569355adfdfa990a690fc8c72191771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b3110df89ddeed6a4f9c6598d344772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019310cfae79ab1d1026872a4046476773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23477ffe0c584714c1c50f8e958f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5ae2e7c06d9316d79949ade569c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f6d63ec0fcb7b86b67794a7201c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c45d56a8b59e9e400565809c65177777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a969839ac346375b6547c7323d3fab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d215c126bd1ad9252de44c2428e718779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb33f3f12a1b5c54129ce9d80b605d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556bf190dc7c63e4ac34128ee3c6b9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7818e99934f496fa6b1caaaffb7ba6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cbc1420ddde5f4856c511b70e301783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6bad9caf43e892fce344db5ed8b6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61756975b661003fbf59fcfdf29b86785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ff2e95adf27c42876283fb25b7b6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a1536136fc09acd9d17a94bb8e26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4467e786e453882891fa7fac0212a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276465fc3807ac1aa70ed5fa19732e64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a1bbd3470db7830c802270ff8a40790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3aa918bbb04c332ea654b4c6a95a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aee272e89d42c47b4968d714e538c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe52d925de404a4665f96b1536cbc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede086873047b266d71454c92b871497794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed296064b68e6402ed0d20f4d126d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e90c1caaf91d212e77ee59b324ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45124240e4c429c1765d67b961045f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e5b21087b440f6c25549913f1c6fd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca991261e0cf0a25079f6e5be6c25799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2648c254711fb5b7770a711ff6f4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f2199c5baa44bc8375dc953f7097801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9cadb4f656a03efddf51487d5a3f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e97815b4eb6840f1e05f5d0d485229803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a194a7145b52ca704a21115a8dcf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af7e52380d5558b96627097786b868805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94e88c5a4e915d2d481168b172968806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176872e0bd2a44699af997d7e7f4d4ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a564f5c4a4739d4d838e2ab4ecd6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b6742d7d1af657e38dbf79a3dfa5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda1d20adea837ae876d1faac40bc6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91d1ff4bc2b744d272322764ab09d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3d91a14fb57d0d5815c57b2dc70c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f994898929fae6029311cab25f236ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8a1f2b8479ce41088890133d7331814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a278172dfaaf5afa6e4759b64126815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d3a79b397ff19cfd27f7f006417c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665304c512d4bdc03c1283d5f2e49bbb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48e31167e8dfe9399ac38538d9d339818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc151cfbe010373bf97af71796657c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde3810e23207df035ebae377b3a85820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039bd5adc1a232d01b979116a8871c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0d3a2eb109b2835530719efee4ce822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698ac54732f3732b17d609bfa3856c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f7614b4076a2a9db23730f59788ca824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d8ecf4485d336f6fa92ec3825275825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb17cf6ea4fed2190f2860b70a506826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5bb4520cf6998e3d6cbff198bd166827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c3c08554a6365b48068c41d5a5062828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407da836ff99d5f1f33413725e7a474829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438728f267578b03139bed917770b9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb0b0093ebfe625081dfa9c971d43831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6d4934859cf7bceed588cc7d0d47832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364460f04cfdce7c7c3b905c52a18ee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4d766f59d782c7e1078a644beab4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee64b006cd77dce33b2b9f35a04830835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b157601426c2dc1adb3a1446be7fc2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089a9cbb24425bf3e3c79c98417a4a1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd967becf54efdcc9b6ec5fc2e2eb7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be31fecc82b26ae2a573eb18eb822d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1bcecda720b8080495f2fcf252230840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326b8c039e9a2174721a68e89f834c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ba40941c677401f80841289260f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce42640498f59b7297d74f48cf7b9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccab3e01e5a737cac1dbac17385e44c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0fa0de1e661c34e5cc3608011be552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3745b1686c2f8def205fc75b411253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788427a634af888d20eb82bb78d46d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98cbe570f6f016141eef0f3ada3cb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc67fd4c83dffa96daf44016f04ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925722430462536cc109b9e2ae7f77917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cf7c924096522c1f0de173d694a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878cfbef9b1999d3dc0df65128378f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51bfc63996bb09e8c692e0b46427410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb17cccb4581160984dc74362aaef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb5334277c1ccaaa48daa1ad373f3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9a76377011607da617965a51aeb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7d00f6688aa22edc380114f2977f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2be745977fdf00201ec4d0fb70cc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343dd63373003acac02df333e746b0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96330996f9e51c9dfa426179e991888017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf85a7df5bf22f5a1d7ae0c753e7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e33614da6b473517838b0dbca89afd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3feb77a63c5e725df819db0c5aec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0ff3d51ff7e80c2a80cde3cd9fa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6045e1752fd3af24b483d21e48f5ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9c8d2d5f15af6e2ecc3a139ddbea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456c30664af49e2ca63a25374621e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3665519ad6383d0a9d5784df43e09425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62a745dd788760b225674e90b129526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae06a3cdd504d18ac81a04f7afce527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc060bd614c3a982ac9cc9dfe2c28628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c3cd76a7ca4f52f7a6e1421a423d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a5933dbdfd2c2a49d7b2641c83dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafc58f52e9eac3be01cefea73e4e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4996cd04015f51cd2af7f4ef1e51a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b0d3736bdc0a2ba70bc4fb04d9ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a36fdea87b9db5361b7d7aa3b790234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d301b38c587b2871e067e723ce8e8ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767dfe2f89f336afff0126721ecfa7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a3a9c87d1f45ea7276fa1358f44c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ea7e99922ef04b417202cb3ecf6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ee67dc563ebdb4618b8bdf18875df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c907ba91f79389b9977d2ba21846b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478cabda9d9880093aa0dbf3e94f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8cb6323103a8ca51be4d9a68ba93a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0167f46ceb9da9fac610665641c35143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b853ba7689a91db8daaaab9e8cfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae29d7af5dd389b3b6a81f684f11e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc7995f3a368db0693afabe9e72e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa48b6241bb165aa7ddcc97b849834f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd83cdfd21beb0da9c26bcf872fe4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b5021e6db96e2c0ad39351a5e718f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57339525b72d3d4fa7cd28061f48d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574bc260c215c0c94581b30122ce8fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876848a9f4f549440beade3af2f26852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa0c210287a07eafcaf7c1c259a8cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967202f6693fe6787c73f35871300ba254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae05ae91bb0db05156fe2f7a00942b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d46817e8b1f05ca5c6745d39530156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3191e988972c5cdd711963805ff24257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37cdc5d90f2bbc4767e490225ec05458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f047753209200ca749d944b8b0ed0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e245993aa3390f6a57d62a409c4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc4ceb1942e4286484aa245fb6c31f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd4da37c37e1667104922c052fc3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085a0691133e00ca5a0b472a3095c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875f56e5a841411076ded36d10213c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedcc295b7f20403e59a90f9c39ba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489173737b320a8239975fd62e7cec3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0c86703599fc00d367743c49676b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a2076ea6c2b433e5d02a2849868768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062c64516ba6e8cd3dbb66ed9b1a26b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66540b5455c9e06ce824aa7db2a3bc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284e1254ae78479b86b7234c4f252c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf346b25143f45e4f37c4a7c3889b5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5108128de1b51811749494c41965573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ea97e845c36187fe5d788f47566074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ebd25999cfb60a823411cb7bb035b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116bc511bfb738dc518fa7f2dcc516576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20533672170234bcdc4d0307444ea2dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198c836a389376928a27a746a2d65d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc5699d42538d1b3bfb9c59e8d134779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb6ff7b673df1bbde36ac5dcdd59b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fdef9acba66f3970ade3f82d151e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e87a194661701c012ed4a0e583d0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5021103edd0af8b70d5ab9821abfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747bbffd1c0e219ad83301063676cbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983330bfede7c3845ca4efbe7583492985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013f09c083e5ad7947dbef3b887754086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f416f11ae832fc9527f9f63357a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df7501ca9f1160dd5bc4da78a2b1e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951afbf847bcf50e5a662cdf6ddd12689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb552324ce4f9725cc7fff7b654c6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed920476dfb2ae18aa69ab562b6dec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e367db91a7031d00e457ccebaae97492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24f9e98bc0c168b1bc580bdb61cb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d20e3e53217a2e8f60e9182936c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eaeba45937523967ccffb73c9f96395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16633060cededa3ad404e609004956fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d639d70dd8e1f113efad84d7a11b02e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d76fd1a5c9f1966ea2d9a5f0f027e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838fcdadfc537a1dd40ce4545f314999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b4eced70ecc87a01a59f4a4de38b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2e85244f11a9152961f923cc9355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78077ee27d4dcb9b8d5b3a5ab49c23e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d22b062cb4ca3a40e3cc12d78eb4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206da2939d11a05e1dcd4565e5e7605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1eb53e946b99e4125731d49124e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53220161cf4936326e4e045c5a0cd826106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a5f2762f41b22c6b74f6f5fa1dcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6792e2f437f4f28cde33f8e90f3a50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f94db978cbb70791b8a95801a035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98faab2c3209595463a9abe6b31a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6c65d97b75b55e2152f2c85fff48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a544254dca2dd6dc193672892376f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd1f993135abce6a39019b69a327c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96deab44e3a17819aa318efb613b4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2f13a8596dc8dccc4eee90c1715d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584135500a8da4bc9aa35ada1b2c8a20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f428e1056eea274adfb8aea4bbf32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe4f9dad5d505e07e7dfcfd887d3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232417b78eb4ec7747cdc12f82f4e112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58dd4e7ee1bdc1430557da42aaa1e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aca2f24e681c1afdc759f670453da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a03ba5df61e37d773a8e5b33486f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a36825d1723d268312f2b11180d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a248a6935393e34fd7b7ecf1d5d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0239e65ca5789d459218e28535bc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ff20eafabd20c95851c7addba939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4b9c70b01d2e4667631a8fa1d194127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3025212959c997f32c2b392cd0e25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3d5044e86d31e2ffdeb7fcac75c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884156976abcbe68683d37fd3004c92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6daf1c15d01a47642d2508f00a9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b36f5056a108f9e3f775405376a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc22225fbd8dbf22f9591b2af78c09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4301ee7e0a9add6ca1ef8fb6492365e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029e9706558d5fb7378c14eeae58d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb77837674e39fa133ca4504ec6aa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be5acab7a06e95faa05446a42f64c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a826f5134cc9c573ed86c2917bc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c3c758057bf7065c451cf66b0c12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db20a199cd945c912ea6dc29f714f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad083b20d347065d7ef8fb76d56b7195141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c54e8f1426c78aa125c79cd1d5e12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b17fe066feb5318ba23ba6a7ef5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564bf9fbd4fc158bbb9c298a58f451b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daca6e8a4b00fdb32068d84622e63b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa8e74a37d8d45b313cf4fd56ff39c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0807740721e9ece1ee9222062c83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42386ac5d9638f38f821c173055a278148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643458e7b8e35a27561c082c515279f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc85978c81fd2e26fa9a18545b0521150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc8c4d05cfc751f0cc71d85fdfeb79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193728832d4c9298b7e7f42e8d138ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b19ba254b862f1f3df7c6a3091864153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ffcfdad76447a21309ebd2ce9b5c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71ae57b7d74042454d96e7031287a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865895f4883de56fc9725d13b92d3621156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d610927c72d1302a436748f2a1035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939b940b5cebc1d7348456b4d38158158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4823e7e63a19133ea0d745ff27ac2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2594be95207073d58b4dad3ceab62e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e8b1b83808880aaf544bc57e00bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8fc488219e69b559776d36bdca70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f83d9d378def309b622685be4cf3c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31c92fa9f72733d676381d18e4380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52049a84c8767464a97f586892e29666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c464a3cd4c11773b9c66e003059c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533928a83153000def538ac6862524c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c789ec535e9291e216dd6a6d490fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4015b65d1acce7fe4ad5aa96c851169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5cf536c39745fa1e632ebc83d328170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750d4841d21e7e28bc1b0d9aaff365171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da7a5a72906c63eb5ebcceb315b0d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4c114c28a1f85e3a62f2052a61f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0987e56d1cecf000739afd9357983174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca096aadc06388d16509e5d9dcf1b68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc059047fd1b49cf2ebc6e9738ce2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb61e0f0dfabaf19f0374d8a32526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8a1c45d47df79df79c122dd0eb5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe3284bb8e97a459bffc6b9992d7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9001b6c06e6908fa342b21851fd60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6011b68e305c7c5955785ee78d19f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657414ba3b8d41c3edb588ce04f1d13f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde2a5bc8501dc14ba07306e765818183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e3af44169964a26dd6bdea80f1b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd74f57856fd776554a532f65d31664185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06d978cf071c94b8eded24414a07f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b5bc2441f44b7bf5e19be5d7a26c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdcd130d1ee4cca0a65a6bff0d023a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a0fb530529fbc9c8ed6dcc62f10e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecda2ff3b8679bebb435ae239fa07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1482d2873dd8a61ae6545341009cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2a0059eefba13526548911d19e40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584171ce3d839f0b3c425f927050c07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca50344ea22be649ab76296eb5a297194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c897b1186c953c043435a46717ab61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89cb22bc101f41c44a86690a21bb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294d485a61f53975388475fd623f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4f004235c94894b2f1c0e61bbc13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ede73501a204d48c35178e72af6b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000fea95a9b89d6a8eff5f24b0e3062200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85babd2145999ea59f15d8c701745c1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7552bf9866ea06328b99456c10a342202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac1d3b23f6e85e5bdd2135d1bd741203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29539f18d7f78bff1a687eb9ff881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b01eee3e157fa18fb63aaafa0adb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba99a025ff758633f92e1185bbd77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0deb4f602d02dacac4f518040e716207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306a99919e0cd3d5ebe7f1b2bf12dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00043f02feaed222287e911e645f4f37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13b06fc9928fd9634ef1e2e67bd05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f97fdd6599f3fbb2131b3548c506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e2b7c263c5268c63fac513d79d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d05c0c0d7720261de28c8cb5c6d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807d42d85472745fddd347fcca3a28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c5850b1bfd7fa2779e985e9b63db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e081a2cba85043b93a41a7892103fd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2771b03ea76a037eee8d3d9e0cdb97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eef80bf2134cfb79373a917ef33da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6ba572ba05440a5b891bc918e93c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4550bfa33fb5a21546ef2f32f055220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcdf94d83fd61959d46081eb90e50a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6463690f9e1734023faf10f2a9ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b1c431bb8c7f4c6de6355fd66410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cca4dfb58129563e4f5263b65d244224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e3e1e4c5a9b65937858bc4fefb3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b4df37ae619f788aa059f4ac495d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f7c99bca25d9f87ded8f8ae0be2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36da1c15e71149d2cdd7e6bfd1e46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03930ae304c28ae919d540a170e679229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711455194f586b868a0c9de87a662a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152919c231239c76f0b522c487b8f016231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d9705782343aae7564515ccca33a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d890d507ea1307fe7c21c44ccdcae5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2914cf0c9e12c8160cc0034ed3cf58e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31bac30926c1747d3a612f08abdc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877e86968a40e41a6b0fdd77da1f331236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565dba4edf6d83470f0cd19f3a853d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e0d5f4c94140a4348094cd20eeed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89fdb13006692f56f238d92df1fce9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d63a7f3cf416b731170d874f6849f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a8dcd3993040c232d6bc6829e167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb16a4c86c6241a13efca98c0b0cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232d3447524236ec1e00c00104eade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c4162c991e226fda492e2f2139a5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9fc4e65f91775eca8211e698614f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55dad1ba6508c6cc36cb9ee00357c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be070915df405174f9797162064f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637fa4e51d891a9b7f6104c1e572708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615833bde0d314e68997d4b4fedc35f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c158137c1d33148121165fdb47f11c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbdaa5832f17a9a5c7bf9e6a688a47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eb6ded09c330455373792aeb02869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9e8a1ae180225034a5f89773d11e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f11db4ffdec23e792ff9e3065f497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a73cd903db53160bb7b6cf9b0253255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db8e5f81ed025276779862094e519256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3317abeb30ffea0175b6d40dc9ede257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc7553851e3678c3566b8dcfbb426b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a30f3c96661f0d22c79a2ba6e66aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d7c82e47c64ef4de7f4d6ac9732f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b3823dbd63353f066f695b6a975e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f6bd266e6f299cd2d315aab787a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6a629f9ec341b74f2f6fd72b0746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16abb82dde04e30c5e5bc01012b728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb148861de43e7f1f15540baee3d08c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab1a78756afaf819c17bb3c5b4781266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97678dcad65dd12fefed4ad877d0fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392807299e7ba0cb59cf81b57719442a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66c34ecc1262a4f58b1efd65fe7a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32948186d904317404e1a9d01edf48e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d95373a3a5c4c167908ce423616f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6816a4051a4f47ab63bd8b7d61f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decdedbf4b2f1cf09397f9f9106ce4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e66b35f6bc606a6176dbd4938639274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885dd88f1eb54ca6c59f3992826d11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5ce59851a919050e3bb7815d6b7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616024e30aa36bce96089776a3cd5308277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f88c3a90ee178b76c05086c73522278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02adeafe977478c05365fddbd7ba9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4df5317c7164df9c38f00ee43f690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23e6370e6fc9cc4a4f90c52aacbe78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16bae391b9710ebe761a5433c8188282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f24984f9bc90c40cb00dbc7caacf89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7ba92bbc7edac8475b94c8b43825284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44108e950238bcb5cd02b5ba18518285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053fb4a27abe6ff211033824c224e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308d4503ea187690b2222fb8dcbaca2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3221ec4ae0386d19fe842296f3706b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9963a7e92843c143e4efae5e2dd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407887e2931052cf5ea03995dfb3349290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e2b1bb692e8bc02d3e4111835f40c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1f55dc77f008407b4d7db76dc82a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7ab7522b98fd7b014ade8677e1f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69430386d08f3949e836a26a082bdba3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b052c3fb33a6de37b7f8d81debcc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4984b427ecb0dc411402c2f2f7b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8a34f08c17c3130e580c1126a530297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e46034ffbb372f37f642f78d4802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922653d304ffc5d6fa16717ba546c5be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb445d7a0377719a6b43a107074da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d2558168d8fd80ee1d26fdf7e905301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc4622b079ea9dd85a6f25424f8a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da688839108b0c38ac174c06afa0c3e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863c24819d13608b002f5915eb71d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a16a0313edf77433247e175c791416305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bfdcf45429bca5c411eba7414ff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4584083db574313e7384a9c489532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51c6a8842604b7135576dc37df918308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25b4109e32efc8fb22c1043cfe6cfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda3199c17bfd04c8c64b1bc4873853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4cce4670934db26f70c375fa5d9c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711ae86ba540c39d9c543b577f99e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0693eb72580d9859b47e30885ce5a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801076b608bb5bdea4f14ff0ae81e77c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae267cc76d1bafa76e5b92c391254315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6631dea40b3de7fb1bda0a295369bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b525a663213564ec0e94961256712e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8607d9ebc833d86ce2cba73407428c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacf8ffc7d560bc8e6a1caa0ef30c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec901b47f3fbdb209096f98f8fa6efd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb40c1715db4f1c5c9a41ad7905e0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07fab4c7713adca7d110b5a84288b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e49a6b0c7f481c8c3847cc658d95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34ae60c259c154468d316715f9b54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be19860281b9670a8d3cf4366bb697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f531e62f41664b4710d8d35bc985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0f9a9b48a7936408aec6cb4dff93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca928bcf523a896f276ad7eac8dc61b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aaef866bf3ba3ed7446fa8b8d5584329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d130def7fceaffa67d8a2a14e08f06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae7c8d450fd53b6685ce61d67fc18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77928220638aa9f0b3fdb08cf1891fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f636fa5ecfa0cedefd38c5b9952e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed97c0f451245f0ae544aeb2a28da2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0dc27ca95f467c94ab38f4ba37f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c77af9fa11e61473d8474c4108a30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317afa8d769091b46bf0b0ccb6cb7013337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89ce5c0038133ca8aeb8db192044b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b3f545500f32171a38629dc470a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47730cdd0b3f73d74089d45ff5271d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4387e9ae64e2c8b8e85a152748425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814bd33eb0d362a53d1c1e08ee8208a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b88f84b3a0628baae63cd5c924ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523eb4707dd976dec4cffd6aa0d2d5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42db62cb30f1965c9ada29d56be89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002b8db81ea62f4b403f867c794bb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1fbb56ba9d9db2eea1901f0b1272347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad63eb62964f2e6f404ec0ce46f6bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c232679ed7e3e58fe56e0c2219456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6dca9b9b9256a5d435c5ff201df3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2cd16fb5c03750eddb3f5e4dc0a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740bea871311b566f58dc2d9decadec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae86a0364b7225ab2a0e86f8f8aa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da7c736fc2f8bb59a635addde81ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3e99a170349d46acccbc381e3e8fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11b4e46e2caf963a9b26c82869190356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c961ba2a6b42ed60f476a5e9fa00997357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693552b5fe14017ec4ec4b27c00412a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a4d7327f0f456c040e0c2efd5373b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088b785e559775505aedc94d8609165360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0156c7dc3cea5384db6e099376735b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46758dcf971ba835c54b23ae307dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59975edffdcaf5f441ce5602bab3ceb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302a3b12054f0f3d4c211829ba16b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5de036ffa688aca388cb0cb48500365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97405ad3aea380896a3051b089af7f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da968c1f1d35bb1dc00bf47d47c81a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfde0ec94ab4706d332231025e722c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33f51822deed8dce4b74590e769ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9e7743a21e9649891d3f85fd2c16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ce5a7e158abaf3c04f0e7456476a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad9154354bbdee4801cc545b30385372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221a5b36fac2ffe5732af9785bd814373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe8883d11b95e1e054a9672ad3f52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e91773969a1c02b8c1cce8379bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82109f9aea810f4a163b01fa67024a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79a1407613a2e8ed71b109306b3ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d26407e366784ef6a096814ea569e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb7c2ca98b2d25332bb72a0c8aac6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f899da0ac2b46896ae1c257755157e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6ac22647b667ca140c7fea46221c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996fc099ed51488c433b19874972d7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d21e17a88a2682d933424b7e7a8af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1cbe854bbd7f2b799f8804984749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5b0042f8821097d4a30fafd61ef4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621481fe10b959fabbf9d9975e57be99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17753e52e2a12da7ccadfe8a4ba38e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b81eac81bd0b149a14c3879c23d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0427205778731398fdd4fe44d2ab56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ec7293aa1f7d1bc558431c99c209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29b61a427aad54a49a712c40f0c4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad2d130639a1ad374e8c3be0e15637392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcefddca72a81e6fce96a978bf1cbd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b1eed5a32b631d8438a0e40f52c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cdea58429a29e541aad3c06eb6073395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cfdbcede8d712ca48c39762754cb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc55a14979d280ef057be27dcf466d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8773a2bec1de385bbaf21e6f6609d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a836e1c0cea4c5a33408ab9d4d3bd7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09926a7065200ee5e20599323d335731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcea59d19d7c88922a4a25e6e890bbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b35b82db68e9d18109f583b7093d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4daf36394dee1779fcd47de4308f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b721b82e6dc8fec7d851e1e4173632404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab5bcca2c1a528561a64306038af3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d1f8a1646384bf55a1534bc38d2d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddaab84e0fa3e41294187002d14d77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593013e01b93643d8ae5479a66bf8d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267dd2073a05ed4a97604599af115d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dce55968fa33979ddce4205d9a319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ef1f26a266dc08f4be1ab07b811d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b9fcc15c05f6f287febbf1e1efe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696bdd8bfa884a4e4c8bcc1a8131e5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e5b66b7923204a3c03e663ac58d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e383bbfc20c63822984da5d5d267415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848043d49bf97fe988d95053695048416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d23a7e96660c487568b19f96dcc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba1076eca191ad110f3d1207abe838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5093f1409d98eed232550866128048419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa2bd218ac9951195f406093c921e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487bd754e80ab200ca826eabfaedc19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8be9f879c16cbadfbbf2fa522217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41ef07b3a4ae04cdffec5a4b7e0bf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db6dc0dd3b60699bb04a6e827d999424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88901d1c1652e593c5cf1aa5c55a8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48131dfb54cbc81537c5ec9997016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f073e95276bca33dc0e2b5a4d9fcdeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203847d3a6d104e9e0683e20f818f11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219a828945ef47b10fd09bb8e6ad333429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05cd8ff85fc841acc18123dda8ebd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e98ecac92deff4734e74348882361431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d75e3f5bd7c78aeeb787d9ac2fe0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137a1e0c00ae40cba4b5e76cc420853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47a38efddaf63784791bfc7fc26db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b87ff1185482cadc1e010d90e0350435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6dcbdb6fd0d8b6432d33ec56446f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762a8d48f60624e03a6bbf8c57c82f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4617fdf8898bad8b6c32c7d4fb3ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1e645053f9b18c352af19fc35253439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a347864c1f1b2adc8540b36c91da9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf0e2d1b7589818d12a2cd909768db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1ed20488e7efe5b6b3a768b58fd03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fff7106d05930a3e5f5c904c6de4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb492f57a9768a9c1b83879a4fe91e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397813b4b86a849ea0faacfe6d6758445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c92632cd24a071c9fab2cc0c49c48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d801d4149dcffa8040bacec52302447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367f659da202cffaf7eed611434084b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6dc6cc079563398b976d74f56805e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dda07b5b18f97c0da5daab84d0525450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df40913d4a74063f0ed89cf644ef5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a70c0f00df2637c8cc8f553e8386e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325988c4d7bf9ab618957597de6695453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a8d06d7116182f2e83ac8617c6c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cffd38a9dc20ffbc8cf2da2731b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892dd33603ba1aaada0f12faf5c7539456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec402ad417bbae08ac04ef440b0fd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728e3a82a832086e937d0c82ba95af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc22b26299263e91786e2a212c57cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ade2eb9990dfbdc6c3df2133de08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f2579d2e7ba9ebcec2fe554ce3bab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6274b427685ebfff1d126f899d46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832ff76ff59acb2fab1a6881481e88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69502c87bfca4cfeb2394ab36d5693ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187bc87f49826131b73bda70959b10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47419a95fbcecd3477e4dd52d4609e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61d5d196b67295e10f5c17c03e5a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137462de9afcaf361165e4e5e5d0aa0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0512e10e7557f41044dc4515165ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d955c5be197bdcba56cfc972a8de0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9165216df9d6b1eb4e9606f61e98c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854df4717621ff6431f84425f007ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08315422bff224aa43692fd2509fe06f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ec3c3d383bbc68f7a25f9bb00827474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4bb513a051ee45f052c00bd7e209475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1659e55d1f82c1d94d17919df3d46a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834953c492d4433f7a4520e5e5858225477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d4583b3e8bd329f198187bdea3af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc9d221ae8246973c72b7a974a4c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2636d3e05fe2d9868bd1bf9fe04b0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29198e732fa1c689e11c8e2af9b9ac61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a90fbf7a566816a1e3dff07fb0c218482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cdd7eb12e2a00b113b55bd8d437d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d166aa7c59780592a45393d1a1bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614bbf622ef9ba7b07ab4bad10b790485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca2835dd89cbcccafa1e8faff53f43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae60adda8bcf41c6dfe2a3ba4f6a12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523ac9402720a83d234a0db4e84fe5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5d4f1b93ffd14182587d65c90ea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c47ce76c6311420c58ea1e7ec3ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782916620660b990bafddc21ddd276d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c14fb35efad42de63bffae712d3285492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ddb4e52dfc04753e5b0d8e9f73fff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf197550fe6edac27f23764cd0be6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8404ccc16b9942aaf9a4bc798771d35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e6049233896a695d014332db1b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae917307d0ca0407b3ec41049e5a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec840bd0dede5fa200296ec920420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19340bf87dccfcfbffa46d7826ad9f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99d0774aa7a1bd51983ceab8bf5b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bffb7c6ef8b6793967fe2939af9eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf725e1ec47ca5ed47ef384ee7b5c47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101899d20eb1b6dd74b8e2aeb4e6b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f77b7586694b878e73356bfa897b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a42e6ade2cf8962ffcbcb47981de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84acc538fda0c0bbda9f52f715174506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95808f6eea5e24dde74886efd9837f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5c94cea7d1968924a335354c3184508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be674b43c06da744e0cd8cb2e2210a99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443170ac70a05060b5cec3553278a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb561533e044a312349ad7c40d145b5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a87ba1d4626282d3e0a398ddfb48f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79068fe1fca14b1d5ab913aa3d3571513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129e8c512d1d7b0b523af2d60deb4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6030b72540d8b476cd4e956f50d2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae539596f46e08945b5fd464353138516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25fa465aeb0fc4e7368ec85a95014517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f079c61c8397ba2859749a0b4ead6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a82196378a7a9618b75918c02d81c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a4130b0e437a58c5f59b83fd9a18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7c587c20d21fe9c492fa6727b92a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374914724c6b853caeeea3f866a6f9c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19043540c9f36fc2e16b74cdfae6d214523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2617338767358db9341044894f40c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb139f455341cfa2c5992f92eca5ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa9f1c8014b357424f04dd1851e6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d137cda905536a1ebfdd728aea4422527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34085b4f69c119a7f11f04fcb0c70f8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598c669a1c5583f7366dc0bbcc87a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd658092d6a88be1c32cc3edad454948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052390c39e895ccff5b459f7b3a9b4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5451558fe20ee753034c77070134cad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876979d7cfa9bf03bc4e7aa0c035b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6799bc23017e6928df2bbf6d6db50dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10ff9fd748ed8e3d06eee747035e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647988e96fe9c5fbd2f90cc74d5272f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d8fc806c77ca6a592d06c31f41a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609afc218650b731255327ce3574aef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38321ba7a63f852ac1a1e0df4c53fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9a2fe9f6d0cfba4926a2977f5efe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1c6f6fa1841f6a98f68544adfe7d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45046e8cb5c003f82ebf303349dc5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde289f0057365708602da3fe6ecd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba553db678749c522fb8fd83d79167544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96662f4aac0e20a056b7714771a0c0aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e61400dad0f11fe9417009f42af73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24c846cb3af76f8f971f016c314ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a4d4e6b7cda5e32b64b4fd9561f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459ac3db6656f5b56523b080b05184549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec02c5f78b8c1446df01963944bad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b359220d05b8a4f1403027bf15530e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d616547cc6b5f484b37e5ecdb3cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3aa592e55ba44d6533572d770f70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b9e7cc5fe49f90bbb8873879b961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329a9583df2b5c3ed0beb0fc7bee3a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370747847e1332f99d1e237bb60fc28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35293b11cf410e1e4f9672b7070ea67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130dcbc5f1bf8393d6976bb1caa7af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542315494943e2107807027b5c359438559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d290863e59918f9a46120743f961fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba8569828d27a1d7bb869994e092d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d59c0dc7b5afe483d1603a439f909562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7c3e96001159eaa88ad7fed7b25b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432d95fb796c56b841e92fdf1a7b67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7a73d9d3bbd5688be6d77bca875c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58bb41e7634ee82b61c47831ea9391566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5aec7a5280dff0e528fc654e13fe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc4ddcd351ebe84b6086e631bde5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a6dc191b9b16bc17dc02ca234d135569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc824cf3a996437b3f02e13283a9b07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b929ced1ba62a7f926b7baba913c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0828a3e1a9992b6989a57356b6d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b929734d7c3f112708acffc03490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c02357c3f4a70872695cc7afed31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babf34440658bde2faf91bdcb855f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6b4338a67780d1b7eef7e3648474576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56c99e42bf6518fcc4d14d883d9d74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f515cf6653e2c90db7ad3344d0c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3814a9222c1799d5906b1f25749700579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aee0b28b150d51d81eeedb54871f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77853bdc4e16cc62f2bd3a5c0e875f2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83080b6ba855c19689c47d817ca89ec0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687cbf77d99cc7b2be123445f2a954583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20155f912739e3775fe321c6c76471c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff44ee61efd8a7a70bb86e34644c50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4b07f3e8f243d64e8d25975303bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b569d4ea3fbc63745fa4afe7865bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1965e8b259913bf6202ff6b3a0c3cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1800ba8ae8c15ab0075525e39b93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd8172adbb6687704c257e50539a40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ed61feba72593b08e6a89160f03d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebfad63134509662811c2bef14cba3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad0490a74671a2bb02524cb0970647593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd5a1d85b057f8a01416fdc3fb8f85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94588bfa8a0a2900acbe50d1114ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1e86298456722d7b0b82afb7f0eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f5e745bab2fbedfa618419e0bef4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed676c06ac18108c267ec53abc37ffa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceaab5d0493dd4ee9357fcec91c881599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424a59d34ab849beb927562538a366b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4514c59cfca5e28077cf95ce929e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30687783813381e9a533450ebc448602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0070604297397659212245961f490603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6838318b7e7e8fa4cd413a0b95051604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470a7364578a6ed48231a5ce7d557b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e28c1e2e0f7618ae04cbbb9af1e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207daa07deabc89013f3f6d2e69b8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d231e0c4b1e6d38f539e4d2b323d59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e11a3f7f8fd1ca71a2bfa8e085ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796fadb38b315c342c02c46e8fa15da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7def069249dae2fb447e1d2af891a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e598e0e8c731c2823a554930e8fe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb785310c99028dad1f5d61596edfb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3062a9fdd00174a0d6e6ff0d29c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437750c80faba52a26839696a1d960d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6ea0fbf6c8004fe1e88266e0a4d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a9bc694b296d6b73f97028745d22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c868b957a968cd1d586fb1ee4685618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df80b6bc8497fea2bd4f036c8f630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bfbd129bdce94ce3d76748932b321620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462265283af0a8d9cd5cacb7b9188f8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee194a92689564808d26c1985092fa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304a703a9f70de5f103f7b47790932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af7db8c4c94de8038a7aba1d551300624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606025913edd30d338f1ff326de6e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a5e42a438949aa4633b2b22279897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc251f84f13ce32e8aa30db513f490627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb75618c26c7e8b2606250160e727628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ba78c00596e70aaa858d8f97940a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af9f94ce1f41e4b860e6a32072816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac39d4b4e3954f2787159a72624e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7f23eb37e16a6f44230a22fd07afe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16f9303d1d440c7d8e57eddad42ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0896a804b7c2cbc060f38b359f9c88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e963edd9384f0c064456f38bde8e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc29beaca60b754d260b701a583198636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288b5d79eaae4f21696ad77e0ef615637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a52259581e0e24f807e6a3e2dfcc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a4edd3d1f2d11e7d0e478a987cdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a1a8a7030dbbcbfbb0b5cdbe03043640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44bc688c872f8fc58a8872e155a34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a4f73c7d3d981961774217262ea3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414271dd4d4d633e97ee7135439c3d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6b89e0ad881d137d23cc766b080c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a74eb07809aa2fc605c1c7024f44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf929399925904cb3b20deaf174c2c53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f21f9a0b3e8b211b3a0ca1a6fe73e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87fe88c98baf4753093ff17cf543a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761d04da00f57fd5dda4ed71584d17b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0e40d3eb272f6262250461adc590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d76560f2b90c333c6fd5841cd0440651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eadda3e8f630264eed8948a6c36db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b302ab811032bf775952418ab7793c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1bf36d681292ebd905859fb0f5b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292fcb1117d289ad8bb7b99782a1edd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762c54ae673435ca38e914e0796292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad54d5d2bd3b96e501739df041008d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ec83592a2c00325c1b590e86b416658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf982691b812c376af1dbd38cb3f90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458480923da4b35cbd14b6146df873c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf9b9d77ba92c41a9057980fcc744d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e7a57d4eff5f4cf71499c3dd5b6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d8365ae5d4a1bddd646d279f2175663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52f36a40b31267a92a848027d75a5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7282f7423c2d0ebdc07f8830eaa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d58159c00c13bde5226a7ae899c04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8c9ea9703f12967ef5936c8c3747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688839a003a94b52370c072208bb24d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9188956527960851645ac3cc3122ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1ba67b607b778de72e7157676b3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79ee6446924c9403a281e7bef1f67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7ea60343f917d616b41968e05d92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce147cf3ca945b35550d9afde746f45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7b2cfc1c3dd470537925770e1eed0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c74103600d96d0f2a0a1646c775e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbdbfa6bcf99f08094b9b0bb3a8f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dff5d177a3b2ec5d81fdfd7e209ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530d1d309f015aa950d2234b6a854b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd13c3b24890e07559ce4b9f3bb4fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7ac34487f75b6041e948518d17e76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c8d2627b1383582e0304e7aa8f75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abea993566c2bf77490436c399a50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd0b7cfbfefaaae0547849d979954683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae59ec50de7df8a31877a12c13af0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f92a1fcb2401a39b21bc43b4253a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b203a5c20c38eafefcbd1a6bcfdf80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f884c501f9ae5701a1c726ba9695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b02d2ca25170f8824f304d13e7e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc2651d4525dd9e049f32f462bb28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b5ebab6724ba34553248ce131c3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a532fd23320de1d2d39247d0b8580691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909ab82d2cdac71a75979d7d9bf9cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6574102e66c662f57dd3d1230337ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd0f4fd1baa21a1eef59dbb83450a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771688e2ebc11da840df8a6f3acaa6a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf352fe21e87a69c559bcf96b1f2bea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf89f14788f4ccd202fe195a4b8ceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db4d589734a1b07726a022e146f098698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3650a0eb68ce2b8ae89fce5da9210699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3744c74a8fac45fc769ed531036ed4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf444a5a0abfa6c4ff32502f30c60412701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a00a59f6e9d1a74fee59e4785034d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee4c313413747a622161b24b33f5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515b68ee87c3236937b4f2db33ee11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8fff9223d0fd81b4028ea11299ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c48c140d800c0e39c7c0fda6c6f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc384537dc4d3bda201051c75a7ecf3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d81778d0a0e6dd2a3a743c3af5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345110a1ab42323d88284c38f727375f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354cf285acfc7fe6ad81eb67982b3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac2a1c804b2141e28e7f777ae1a987711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dcb690061654579133c0b82f168c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d832de450faee58d12b1cb41b9847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce913d0420d82e083ee2e3868392c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3e83eb4e78f81ba704a0f50f9959715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce930cdaa4655c60455714c5f7080716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd1190b855f8032319f56fb6ff040717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4eb1dd21eb051e50ec7d48ec3c24c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6895c15b4d651c8b4ff004656c2ab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce445fc5de3779ed72f6d1fc98ddc393720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9d77164a27998fe5321db4c01a36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c039e8e953acf607cdbd9ef140b32d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4226e73ae52f9f16f9e43a40c459ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ec058e1e4acdfdc336ef72540feb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40946b3d9068241e836e2435877268b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef909f127c0ec0da7bf941c5e427877726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69671f2c6ba8429b458d2f833518a016727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abc0eeb7f8aba0762328fe5a00be6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331787fb96bb43288a5ece840f607a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff60d0933486e906ad7ab5d4ff50e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8a9a958ca015a6e537d8f04b1539731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a162f92a430c52cb80171af6f180732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff4884e3a9605c7ec9fe9bd8dda97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655cb4373daaea014c787c0f116564f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876dc5e810f6b09c1f6000e14a2ba7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448146a76d5728ccb96f302e4e9d4521736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c65ec23b507c471c26d2042f20237737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a6634fdf563bd32f0c9b856540b59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e82b100133ae623b853a70174e92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcadbd9046cef1f4e5e821f39fdb576740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5895b3bac5e7a4e58ca4807bdff170741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88090b76c3e12c009ca89890ba0a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b637b3750edc88b689594247ce018743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d0a88eb63c1e556672533b3877b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91973028bdc3b9a623a80212bd319745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade69727372b1162928c519d8ad91c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b6b17a68f3496875d11b3bc26f43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ba1166471104bd6a63a35c66f2c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb68d68159807ffbea99613b0b2384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15575c1bd0ae6bedb01b3408734cbea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca488a8701de81ba8c38daf12c455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce6d6c983938e3129428727a3e41e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eee0147b9681d93afe5b08cff945b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73935448b26b55d970edd2932131171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c4a1a0b93c2f93ae0e8110a8943ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133198e511b63d56c9399ba6ad367012756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc73350db37761368065c22229aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdeef0f576476cfe319faa9b41c45f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7a5815940d12c84903f30bc05ccd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be43e9f73e2fe29901c03e5166c36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b69b8996a226c49a20cd6dccce4de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57fcba475adcec897e706862b3db8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254df0aac799f6dc2825a61e101b26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b5194900fea86411bada4038b0e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b71ca62132b0fc6643e59c92287e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6132f366d86609273511d6c27f8f9a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b8cc4e80ed2607805a05db3ffe86767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>