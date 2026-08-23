--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -817,50 +817,59 @@
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
@@ -925,50 +934,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -1366,50 +1384,59 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
@@ -1798,50 +1825,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -2020,50 +2056,59 @@
   <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
     <t>000010175</t>
   </si>
   <si>
     <t>Тримач HOCO Climber smart wireless charging car holder HW9 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
   </si>
   <si>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
+  </si>
+  <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
     <t>000010332</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
@@ -2578,50 +2623,59 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
+  </si>
+  <si>
     <t>000011891</t>
   </si>
   <si>
     <t>Тримач HOCO Knight motorcycle bicycle universal holder H85 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
     <t>000011974</t>
   </si>
   <si>
     <t>Тримач HOCO Power electric magnetic wireless fast charging car holder (air outlet) HW35 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-power-electric-magnetic-wireless-fast-charging-car-holder-air-outlet-hw35-15w-/</t>
@@ -2812,50 +2866,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2896,50 +2959,59 @@
   <si>
     <t>black-orange</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-journey-magnetic-car-holder-with-suction-cup-h105-multi-scene-4-5-7-/</t>
   </si>
   <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
     <t>000007358</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля Promise metal hidden stop sign PH41</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-promise-metal-hidden-stop-sign-ph41/</t>
@@ -3112,68 +3184,86 @@
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
+  </si>
+  <si>
     <t>000007328</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Dual Cameras Driving Recorder Di07 |HD, 2 Camera|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
     <t>000011343</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Screenless hidden driving recorder DV13 |25fps/720p, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-screenless-hidden-driving-recorder-dv13-25fps-720p-wifi-/</t>
@@ -3532,50 +3622,68 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
     <t>000010336</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Maddy portable smart air pump ZP7 (5000mAh) |10.3 bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-maddy-portable-smart-air-pump-zp7-5000mah-10-3-bar-/</t>
   </si>
   <si>
     <t>000012681</t>
   </si>
   <si>
     <t>Портативний компресор BASEUS GoTrip VA1 Super Mini Wired Inflator 22-Cylinder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-baseus-gotrip-va1-super-mini-wired-inflator-22-cylinder/</t>
@@ -3650,50 +3758,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb8e07315c31ee94222ad6614488281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf106e75c0f6fe0e871108a66d29d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a06273809429adadac13e430477113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157246764412ad30e28b39715128b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5b41eb3366ca1dcbf3c2079f8ff25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6c8b8baea5bf83c2ba7bbed1e9d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96b194325b8145b5af8329730d4c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be45a8a761431a56fd0c4b1431215e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aece374c5f0196ce003596ca6da3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431917b3dae5dce593f138ff4eade610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28e459a4e26ea555c52e016bf920a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbcbc96002780b81790ba006bfb1d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726733e7a3e3eee9e0e1d26cbe0c4db613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96022b2246f647e86b4d9918b509d1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604a76a7644d37dfbf3d2d8e8feba815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660315a9627d391ff950b479bbc5f82316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e5e1a7c1cce95831e47d4c65394a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c56711edaafdcefdd11b8926055518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3798901ed19b41cd7c48bf6881c8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03321df2d4f7c2618a624164a389317520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f31ae2c15537d1326218cb8fc95bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5746762b059191e85d5f6476dd7151f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393eecc805237f418722f2fcbe332bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce8ba35c07a926d57270d8bb57cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca3b7583b3580644cf28f016c2623c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d0dbbf1985d44d41e00d97012a55e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98d3f1b8529054b07fc3786c02f8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232bf13ccc69146df4f8485adb1e2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac6b6a9d1ffbca3195da278ca888d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32d4fb6793185fd7e29368705d78830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c1550503a58cb4008483e422d69731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710cda06bbd347366fc40b96bb2df2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e043f8cfc7f739547ed94559f57b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293ccb897e7bd4a6689ed7eee5614334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43590177bed24fb4625a254571f9446935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed48d98e77cff0db6a6a4f0d6f90136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611a2b8611ba0a220d159faa714b38137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd39512706234b5cdd8fdf61d86f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956070827df655251239089e12e6b2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd08c002969f1c8ffbe0a71a831ddb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fddce1fd6e3b94da949c94f437be141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921ede26123c9178363937e574e84e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ad968628a50cc0d890af8a09b52843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2fc5d7ee762e477924fef58368b5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bae5f85872bb2e5f873b9e1dc92ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a1d051aa53c949dc853ed00ec183446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a412f5b2899c29868c7bb6d30a5fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eec71e10a74d88c70c3d16644760c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d788e41513a627a967428bd7530149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113078c4a2b28932fa6095149690114050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1527d274a0aa923012f437d20099b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2068608ae1f95170214c8180859f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc309ae80f119a08ff738630df1cd3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38157b7dfd9183ec28af8983acac954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47bae49989959c94588922208d81955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d641d7688691e0dea3c167211ee61f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad39ccb0d86c2383eb302156ecc5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e62097a265dd1123994c2a6eae2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151cd3563ae5288a6505eab9102e26259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0188fea477a8c5016e953d6fe80fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b90b4c6691471575489a8d749795661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525befafee86553f8d78d5eeac10ea0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae34b3a39c2c06b8a32b907b44d4f4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414c91c47bd4e2f355038831de493764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1609cd3d2902d1d6861ab169d71f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172d3780bd56f4a92d55bedab717c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8127c5503288307e215805509946767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacdb7c5fc19f28e398ffff58750e6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022103abefbd776f8f504d9b6d27f8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bbdeb29f3e9189bf38d47a0a4747f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd597748cc6f3e42ff10a7fa88fa17071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f41c2ddad9eedea0c74afbd3878d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bee80d9f9cc1b98977906fb868a4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252bed0bc771de668fa8295a8f8833e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070ee1edf90a73ebaf741a545fa2ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43cb1462e228f5140be78f8dc0433576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d2932eca203ffbc2790e0dddfd7ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc68dfecb96bbe145d54de0a12d148c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566a96bfcf68e8a3216c7e50e078bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405b32f44331406a5ab111760cbf1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3182376cb86be74f25caa0ed366a7fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cace44af20102aa7b2f81d9e53df182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02ec9e9607efdd0ca9aa4e341261483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adcfea429b22c557d0c4451931d64184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a58334fcc84c94dd23cfccb3602385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b12d9ee45f1c24288939b2eef960ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611522a546329fe1e9da801f9922adc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12fab61bb6ebb91e454cbaafc532688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4d202b56649df36ab3641404d630889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887478010a114c31082724b3d046bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc678dcfd047fc10a0a909989f60bd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f38ebfa65566b390bcb0582423a6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795c92c37198a0f6fce2c4dc1d993a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ce0b396e7103142af67a5194661e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0dd12ae88e4660237a9713cabf3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8c451ee997acdb30de9f094dde7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee7941526a5ac684bd0e635d35f11c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3623f2e07bb017fb2178fb09d69c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6fea2a9b900aae7af391a66fc16e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee075f551c07f36d0321cc3c75244fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a8f824e833c5432b9475bcaca1934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa092df68372180fd0103f33e5e900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0872dc01a6c4e6954a0c973037d42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbfe298396c1bd92547852b5566cfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677635628981c058fc4e3962e57aedea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323125a42df784ad9b965856cc933181106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39957bd764fa5cefad34a5f31efe93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769694d8c4dabd209ab5b210f6c288f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0758a03b5fc714ea0feb9eee465c5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473440dd8209c7d9d56d8c3eddf56713110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b4b156a4943baab07deaa48fb563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54518dae5569f4e3b822be6e5bf7ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037849a8ec57ba158e7bee169d05abe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0daea5bf7e2337fd9337ba1e88bb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f28ba42a6fb4aebfff3ea1b4e95ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e37d5e4d8532cddbdbf6dcff1bcae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b23e69d138fef15280b42913a4e7f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a6085009a6c7f556f970dbf67bfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23119804c23939b4e4abc9dffcf779bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078611be19cc0a691bac444a963df7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efea8f43ff04a8517cfaa386b65f0e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de24609a0f5b7ff588d862cf6ce0de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3f6c0538dcf1978af8da19979697123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49573064989eda1d634574b287ed6bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b73f288f0b70e6f331036cc62b6d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9f4ac3422018e57db0415039c551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1b62b2a0df9b1056de8def1b888c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be937bafd53379ba5fc6f8e61be182128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59202c697d0dcc732b2ee74e8c7c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005421a7f24c89589bb967b67e7efac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2546b8944d518dbbb1dbaf687215dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08accfe45844c8f74af557fbb8dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac607bfd300b1e48c48c5127288b46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd986a3391e3dcc4ce30cde396ca2e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33b8cf32d9bcadf275734aabf7697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0936cb283d5424de5f38b2b54c150a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f576f3f7cda4c11548d0a1edfb2573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4399cb08259fbc9a5250fb2663464138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be25d53bd3ecd13033a79e24674b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb551932c2266028cb29073049b52c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f6522e1078fa8f7bf04f89f12e9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ab1ad20cf9561ee99fb1472aad6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b709c2d93a598fb49173318454f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e211b1b0db164c11a97f6c69e47a3e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c78e1f15fb4dfa973afd0a08cad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c9e1e6187dc18312256c3e28fcba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562397ae83ae4324065f109852860091147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80bb042f06c18e12553c25714004e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102b58eff0cdfa8d0ba48712196c1ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbfa2faa9ea6157210b85a8f9cdb3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa570f265b7838001b7c90ed1bafab4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d49227c918c6dedeaf922fc0b1ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0ea905ad676a36177e7d1c3188f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134069b911bed52b0c300a260218c27b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52891e55f5dfb018dc2d1b185ea3d601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed83c8674044a6d71d93ef24c6f112156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f4049cfa76c6f1c4fafc080ffaca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3943ce87896e2c132546e1a4a92a97d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e65539f15be5b8f17675bc6cbc252159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea52f0e0e3bd5827f8bdccd5ce3f43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776253a7f89a212af88552fc0b1b20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56101a879407b0b0170430c771743f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e35247ae4ce2e60e14c2dd6f21a71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31388489032e03aaf183a5d320814164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb370bc499cb8b91217da72b05a6e99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd54af1dbc8776c3da649d82e5b04e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45e046f4948e5e266de161565972f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac8e6827c4f339e90c49bee75a61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2eb7047ed9ffa6cef16bbf81a4e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e705a50429d5bb6b0189270c6896f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186c00c1e14a2ac1ca0a28893db4112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09640c5661b1c709c3dabb9f5bf324172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d925f4aba70c231407f21f1d964e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bac78d9276fefcd07fb816ef92807174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fccca957241d2fcc1ec2c32abb7db6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003aa3644b02473d345a42b08c39fe5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ee86a9a6b19d20a9d02648001464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25a368e4ca80e93d18f371530bd55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619122d7c0e2e2b13a351b2a7cef4848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece8884ea8d598af2794f75745557d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e719ad90575b8d6b4ba60fd54deb6a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b14bbe48c50f1528aabcd95316c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e98d41e5fe051342ec83642a51e18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b928225759a45f0e3244fdf92306c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37b4a1c5e374aaa8a8749fd1fbf3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3036a8242196c8286e91dfd9da6dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbb5d2d61e4c7074062c686ec4eb83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf75fc4e1c97b18290add3d2d6f919188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355453a6a5b354cbb48b3506dda415a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffee63e885fddae599b3fa12707553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a86bd816977f297e748aa47c1a2f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ba06ddf17238edd1dde17e938fd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2fd74b8dfe3adfbedd953d6f1d99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572cc5f546256eb9c8fcd47ce090e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d60a69216ec0f07e49619dfd9bf11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6a0e0fae3040cfae6d058db4d285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e567d620a42f65305328bebc584761b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60397e1f336b071c5e8e40d76cb502198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd357a585e99037b5a85dca7a78a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a6ddeae24efed3b418eb86e817921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491fdb6db2578e47166df98f12b458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f391d949c7b607964b44ac1f737c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990936c0f970a10bdd3d006b3df9478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5c7b01ed4010239148e202d936cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c2e2efdf831b453e6577c90c4257d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45ac1e85eb98feebce8a6da6e04c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01cbccd0209c3a66600a33fdb61684207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c5e828f54251b82357a56a8c13257208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb4dace4c52c3a60ec96b9a906048209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ea2f8da82a918c78985b428d268f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a0933950cb0b93f2a5ebdb6b4e6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9500795baa22bfecb296ab32744608212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43dff37ed3db8bec8195d8596dfa0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a418e4350822b052684c7d1967a37c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940078afc1aef8449c402b87dc437fa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb7cb9380edffbe86ecb6b34f1706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ced30a0f244f3298726a48a0de08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a8fbc5835cba4f815d1d90ce1a7ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5aafb7305ee1430cd9c6556ecd10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf2cebaccf5ae2b05dd674cb36f36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e8bca7a1d2b166c1d083b6234cdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630198ddc80a7a956cffe90a5bea28d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72304b73478f235b76409ea49bbb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7a46c4153e0311f1117e76b95842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd7c1ca597e178784146cfbf3042ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69102f1e511b0ef61c07c2cd32619e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412383bf5e45d0e390654fb160f0e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fc333a98e036d6da449098ae8cbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5917fa8561ef85d3835c01bbbc75f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272ac176e70e9b06331759f2dd14e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395b7304b48b67105099968eb61bdf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d615774b8f25f7aa3753a85e2364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902115676067401c694603375c545c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bff82bb4d26a9669267cffb54eaa3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b27777de8929af8e8a252957a21aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2b6e8923d1c0193499f29c7f0af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ded074935c77bdd78ace2622128f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e8ed04734e56583cdbe59b00721e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e6b121831579e53edac0d7a6c402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c239a10dda5854920e41caad38294a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292832ea09c11a67334bb0284f697f6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827f6ae90b897260aca0301aab73cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d43d9b9c4d41b87675509fec8350c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb640530ca956d6aad79d87138cea81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29962f0b1582269f94195187edc5d8ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9357bb75009d30e74d8c27b9b98a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec7b688d2d3a0a73489b9250f01b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9ffeb5834e143212d2d3cff0b59c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c1810a055846d70798e330f429c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470ea15598955969225e232bd74ced2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923886e7b22ff0784e97da20935337d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ddad564d2db60f12df5d6d3e0be9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb411b192f199a5fbbbca94b7f24b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8f6be2ae07063d9c01d9965df6fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1719dc18e8f16e228fe629f13f7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30cb441bfa54c4f9a56a4d6ff3b3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724760b2943d302a29bcb891b0d1212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773199250c83d9277c82f8d79d7454d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfec131c2706d1714cf3e0e9ed2a69f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1e27310152a5d9692d0fe2643c89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d87020c71ccdf927c9e3731a0430261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20da1218617116da0ebed1aabd1126262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cf1916243eda19f2a0f7fc91c66b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733cc99fe22bca6e981c54a72da0c64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baabfd2cddb3609070c712e617514a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edfc3811553256d825309b04472fd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2778b5ddfefd1a2c88917ff087556b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0306e1b22f38a3a9f68b9b138e133d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c23dba93767dd62ab463e92f9a89f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5adcb09a00b4c0403393056a84fcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12902c794f7ce38535013af48105c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe8db9b94f5dac883a541c9c2ead0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4d0a9d3dc8b06ec0f5df50fccba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a59b6a07fac2054430375fb4073c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a5e573cdec236966e7db79d3ec0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b175eb23870e78df5015aec73fb2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d873e3ada0f32e4047a24d8139f5cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4082c666f89178d9be830b1f9d1ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1dae34c2a282c22c5ab3e489c0a92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dbd4b45390a6120bac34371a47fe7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa14b00a9db6442e8ccaa1ca6bc46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72bf2d11a24461ad0434e148bfc89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff5c9b9bef4bb4105fe944285cd1e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ea7d3522023fe27621fd73e75828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69a01144338ad13a62328281ef12b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c742e8c6149f4963866dc631b8714286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daa171abbbe1aeb60970bd69417176287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6621c88b8a01f545c675ce8d257d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97324f2beceafe9e80b523a44569ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeccdf917d3e658773e00b64a42e07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98078edb73690e4d93add31f1b2544de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308405dafca8b903f3bd9923cb7328292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70efaf6d7df292cfcf8f73902b8ac2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a1fcca646e1b5662e5f1d5e4a50d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c8f6aa8c9a7dbd5bd5f01523510c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e22eca4d2f7470d0ce0e280e859c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2cb7f0a64bfa319f32830bedea87f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc711c5130eafb9b533b6c4d958512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d7ec1d4133072c4cdb4bdc79855c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad6baaa2cc7b18e7bd4a6e7c6c693d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f75a8f06aab6041494f9a874a3238301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19dd6eba23d3271645025fd08bbe9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a336814815ddf7a02418080d19fc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9062c5ca8a11e3b482ee839ca55f6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2c7153070efe65b8495e1ad8011ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda4f8fdd07fe66fd453791aab6c38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250497fec2a849f86bcfd1e61154a7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f66547d4d30caf6952b84a3d76619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004baef7b1132c48fdcf96fe31e7ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84acbcaa17a6488088cf4c40daba11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed6593fec619e55f487b942a4bb37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf3e684b8c8ae67a77bbdb6de75d05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e16fea2ba81ddb7ee0467d1ec0af6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1621ce33f5386abbf70f3e239f5eba1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cc05187c931ab02fbbcb4fbb62b9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f76c75ed6f1fa6d4b827e3a79b73c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc510c7945e98ca113fd1d39bfb75f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3161956178d7dd5b9ceb88f2d984318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77666a52f2bff6a36809656721a1743319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d3bf4e4df9f4a233d33d7b6034a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f687f9b20b9f35590163b41f5a50d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d63a3d45999b7650329ccc86b87711322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe61a3e7dc2c0f115e1563d7e2052323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0ae1c200e6b688441977e6d161ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1360ff99f00d1bbffb8c04571c652ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745073a053d00cbd8faa92a94bb6e996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626c6f2c76a378558cfbf4afcffd586327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb8ea37aafef44b5a5b6c42e47552328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4507fde9683db2501186cdb6fb7a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c576e8e10c5d7c3338d3cc5150d849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ff19d5626c1c766e8a1f5c93baba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7b794208479866f1a67aef4e38b4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020d406720c5223ad7b50016c4e2a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ee350a5de0e2e6d8fce85359ba73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fccf407c8ecede60e82a11166b4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3fa7612e38416e82db730a188deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcd3e33d6af1eb9306c86d70657ee8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb434420a47e8bc74556c447f304f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65645609352f421251244efe2c1aad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a58fd796bb93ebe02e618eb27a5d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb805cd5b9c1ed79a147c89e8291b04c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedd8173cc791623423726a0b50b62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801f7c4481aefdf957cec37cf701f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f9bc48cbc0df0054742e10b9d913344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b815cd5b943da18e0c331f73aa1bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996701c3db8591388aff7cce151efc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4fe973cede7635258d6051390c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175acdd80d243d0db16129a6fceda8e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737cc2004c0f7d074224db1f42ec70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baecdde88b569f16773cd39c116f4b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca5ed02fd50b1452d19e76245f81f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9562feda4e9759ccf6743d061ec653352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38653abe8347e755d868cb08361855353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85323d8a8aae66209575ba2ac8dc328f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e6813d9ff0cbc76a2f3a7d0325db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6f36712670740ab4de3437ff9044356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c730c3331715963e3a1929a266cf8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138815fe26641e1bf8b933d55576b53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ad3396f1fc0b20100cc442e049d18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b63af91df9b71635787581a89c75c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e7a22f635bd837d386db148d4f1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf912d1081a3e0ba58bc7bb7dc89dce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b6303a7c2c0f797f9cc1c5c5bcef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a58661679cabdbde04b233f86b33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8813ab980007c8b33dd290685ad7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a927a48f698139b619b1332b05f133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f11a713d7005b1d67b509f3634259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6748cf7b564263ec2cf6b72c3c6bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58defaaa085bd5fbb5f2a59d2daabfc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ae2f886f2bc5b97ec40c68dc81a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313878feb20c3f617cdb3e74767edd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de29983c12ef61530c2fa37fc62a3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3ac6833698972c96a475a4bbb239373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e42ceb56ac0b1e8fc0772f8e11c848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000eea975aff93af036ddc0142a33ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd8311fcf70c5d40d132c17e1ce6d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8612c55cfbba74a23799c9357abc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d86d99c5543d50ae7aa0a91e5f8c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282470d8a5e1f3407579da2aa64b7c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cdbfb4b8450a8cf5a44f2c3364d23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee0a096048736507e5ea77cdb8ef63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa95ef291424e9470becdfe16bf88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658441cdc6a42db7ede965ed98a3318383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef01e60e32d223f666674999d7666384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efad060d06a98f4b1a7e449f32715385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5c351a2c65f292769eacabc0ec187386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b34fb356cb53e39e421610747495b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935419538a61e516f245178f3f1784388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d501a0d6290ff78c90530fbb5bb95c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d779c8a03c64f4c929ab67f6b3805e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01918abeb10f6ae24c9d6454f2513b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d608dda914eb859e21b0db9a7e33b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee00776563379da1704d2ca44a6ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9a9ac226f642a2de41d3f9a37e69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0912b2b9c01bf747a72632cde473fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adfb51910f1ec5ac011c2337f67e01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b54caebc9cc1f48c60ebc124d98f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d0d8dfb7112cbf9eb1284e19483d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a3f6c37b62bc43e0620dea0038ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f76b38cb16dcb2b20325f0d40ed24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40bb1cf5135f8c49a8ed95713cae1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604783be8bd816da2e1275e7a5a2ccf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a2c4b026c536d3835ca34a4b1a4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cea9093894f007c704ddb1b43767da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ef2a239d47a5d6fa7278d8a69e54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d544532c844a15e139989738c8c127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e231991b345cdc72e20839c10712407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97029d2f1ff763590aa500c215a01e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01615b3bcefa80025327d0bf6a4cce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493220c859ac1d2bff7278aefeabf30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb0bafeb8737dd50bd0ab6d2dc7c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8f7bf7347cdf938de701117aa45ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b2e75ccd13aca19ecdab277bbdbda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee40b5c860a5ab6b6849c951c31dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e77292cab8cb62272f8beb43a7458b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882eb604ca2ad6e8c5fc501510eff92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a711aec46e54715b888e6b0a922ae11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108004c893d8ddfcb66518c05afe641418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ad7f8522b852909b945cdd257c03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e7acdde6e93bcdae7f48a71093e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696ca53dd13c5926d5ae49a7720924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d349712b75c50e563ea4f18f13fcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7367f75fbc6c49cb42848c5843f50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cf2e8ca3a87f878b167ee540e15ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c782815950b25799139764972b35b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be391d197c755007c6cc89f386dc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346f303dc73786414c09a326d85968427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201dc45eecf12bfbb8658a18eea1123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295c97c422fae252c7720bfcec9981429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969697aa849eb1d4f178671c16f3d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db5b3c22708fe5af02765705490c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c98335350b73289c9c63bc81019e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5c62c3ebcfd8659f10e9234b348d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c465f11a2e4573556682311112583434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d39f6f331a25b144591f0202fb9bb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c33fd34585842e7fe4c71d9a47710436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e73249e7008a0a046d70bb9d7b8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5db980be7d8c851478435a2addbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e085a325beb772d92c58bd4f54247a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9bac23a6a5a65b75d493a4916f625440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267017f076f295770d41759f3e2b955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba67a7891ad7b45c1a7853329c72e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0941e509cf88a7d99dbd7fdd6f30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b1293b587fe26eb5a739508e05f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d3645beb36b7fa2da1bd1fb2776b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcccc29c00c49ac99c6921817784aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e761496361aa29f4e1479e9a3023a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc380abf2452b5ba125e26bddc7f04b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b37f82684a1a54da98cbdbcdb370449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31531f5fd319057f7dfd255dfc8e4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e91e9409ec534a0c5f988999a389451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b685d789fd60a71fcd14eecbc4242e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb11b7aca53bf6ca554fff9deea4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9b5fa9b21b002330db3f61c750fd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265e3af2c5d5734143660108475ed6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6cec196ee748a55630d0657bebe08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4a9788f42d2023eb536b58d8d939457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa0552f2bb13c8fce579e17e3bb87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac39d3bfd42c18dc8328173528bb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2eca4113f920ba714f03aedfff7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e823c5621921a5e11c2cfa52ad43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69ce02847a1a2cdc2ee89c2798d35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d2db2a8ebc8fc559514d6c1b33d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4fe6d65806049b7ddd23990a852a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1961bc14993a919edd51ad914944465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f736e84a10263a7b310af27094460466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee353b81e93738325cf7d3f0d88fd1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868561192825a55478efdc0954602c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a079c82b4f3d050a89ef2451e4b80e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec255e80c4aacb81ec177ac2a68ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393877b44a66fdebceb80f65adc473e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ce121a03db27d7fd9ebfac560d01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7ca3e3156d74f9d754a8c1e25b40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f740e918cd7ba46965cd3a0f5413474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04ef275d57f6dcfed61dcac00f4f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d001c1a260cb82f6deca33d9f6a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f56d4ae9a828f7213125a09ffc1df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019a81955e863db8b75aab2c501371478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108643d0206898300df1fd7fbb0f57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b9adaa95626da6a8f9d20527cbea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f6270b96b4dcc37639a2b518bdb0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f682bddc1a620c7bc1c7b8c389e477d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730563279deab8766e30616454afcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0079aa975e9af49d78aa7e837787484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5179c63cc5bb12d9c00cf3e3f0a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282714eeac3a40d679a8c324f162ec3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cfb025a22215ee92161d278ace767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17945b3c2f5dd25323e20f10709b6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1561914cb16fba6dc34885d4794e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97905f5dc7ac03f8e8f56df2b2bbeb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d33d155205f60dfc751ad338aa622491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ba0215a3775bfe6b5f5e476115f41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00efcf6f371a040e90c054818cc671e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd919349d61f577aa3d839e57165f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89091892e99099494dba66ded78b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3af92e56955ecf7408821f5f2e71e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bbd32bf4e8e9830d3bfc6395c42ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36cd56796d9d78a06903386cd019c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec3314e7a0c72e6ae09d1ce866fb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629052835e3db3470f11efdfb819888500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df68db62c441b4de69840dbf601bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870eac866e417aa8825738dc26f99a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356eb3f01ec8ed438422df2bac7e1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f576eb6d47613d2805262a5001c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58147cda517d9dffc2ec6ee2982254505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591839443d2a23070857aac9eaab7fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb98acec0522b18bf013c2640c6592507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba826f2486cb303bf7daea0a06c2a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc849cc0876518189df3f936f12c80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f76e26523a0e226a246c5955b80042510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693c55db7bdbb79e1268698ee0c540511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48983c1de6e6d1ef6e8162766e46d8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e2cb305562874ef5e0dd18a372c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613c8ce2baabcf61b821df2ef2f812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27539445c1214c30a346b03bdd3d23f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5f98193863a8cbdcc505c131a2f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdf363f2580a105bac4c4d52e007b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495f82d241d26941ac9ed604e7f460f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd407d5474ed2f1205f1d63c27d5d71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9080fbcd897a2af1b555f8732df0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b12d8d2027c3cd64331f88d6c71a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807f659132354ec6cae46842e0c259522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39448c9bd166a2a5bba8519f61ce26fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df3c061915761b3b27decd3fd58de7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8db1c001d64282b6f20e5f69c8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ccf1665ffff0dc58e0066a3a5acfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e065b86a2da3d960667d76aab34d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147254d0e59ef96160852d30d969443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ba1a1aa4674350f8df8ccbd9b60d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160684f4da16df5c632beefba55110ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391e09ed49244eb92775a56860fb34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32fdd6f7da7eb3daf2382f2597ad5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f1c1b9407a3f54fea2cd36abf8ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352014bb07bb2627e91a78c4c03359534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb990102c9d9b7be38d036e88d650e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378e4ef3f4dff366f7ed9c32fd3300536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde218df8c3f55ce18f3deb1a7a359ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691106df14e32ff46093220a0595bdf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6adec75241b32e4a202b824698db4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c01f4ba2a9741fe8854bf0690cc5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15a497f85176d93c61e4948b4d96e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09992c8f805a0d6fb746e58c2d343916542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f7b1dbed58f2ebdcb998523771f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9026e2335af33f03d5d77e0fe07a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b064e0954a826080eeb024b30a014545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc23c9da96da6cc914a9c386703d428546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da868b32994faa95ad957eaabc5670547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229395b7ed296830e42d0738235d933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe239468c64358e503c7221cfc896549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794cb851b85b43f026beaae2530da2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c516b23b2f06e7b3b91440584e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc710daff460fc33be15863408f1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf724250fafb7a3a159215ffa688b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af68ea69e39fab1e0dbfd0905158f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3177037c10de807752ad76c330fa9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc87981fe9f0115f3d963d398b696556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcf17558a8c20e18cd769a18dc773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194caa1d6b752953f851246c550368f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715ecf1a7f2e6ddaa4a5289e3bdbec9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2caa6ca1ea368f785fc21651442629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627421d57eb2ec049bf9d71325fa2355561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ebe90f38b923966f4c16a7e1cba65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a4b1f7ec173a5b53cc683a3133ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47337f35b3b4b455f54930a014663a84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0786da8338974b82671dccbc2135cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82880681b3ee5a35f054ad13308be0a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cdddb2066456cb68772a056876d0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67f71206e5c4e891735df94d05a57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7a2301e7f8a1eb1ec08ae99ce74c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebe90cbb3bbb59e7ad27885fb00b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890ff47b9c3cde65cf3b97ae7595d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f76635ff942c87e85f3a33915068e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865bdde5617972d46651c8a599ebee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad6ac0c88d4bc3975fd4076f9e191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5081e7f1cc460459bc683f4c134d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ebf73133e0ffc86524321f1dfdfe6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba5072af5fbe67c250c4bbdfd0c963577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806fc01e0a550acac72a23c6a7a37de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada54e6748370a8d0376f2948bc2bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8351fac94193121e59e0ce66cc79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe07c06ea62af07ab5e4d7220355a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7748471e575cca08f4f2716a170d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657f658d4858e3038e4dd68868aba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec240ed7f7cdcd9d47c454269b457b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e3e78db90a629fb5d9e07c375902585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3f905b5ab152014bfed54f9450a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd89d727018ee45961ca376afe75325587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195a4158a85bb0d975744412bcec0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb2848002b2098cadbd65cd32a633589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182639c8769fb5a3e200a1e87b1fbfce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f73f16be524f820777bd9f6bd9ae2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca3eb31676092cb143f4b964c3ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b531825404aba6ac326899d102e47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170b271fa602c45b33b1334b44e55e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6ff10607cad553e7f5f2d3e0c77b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186426b37112dcb020c6d229acf833596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0fc5b9831f7b1771f1cc1f05790b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c452c7fe558312ab028886a95b8d5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba694d73a7da0851648abacb831dd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280767e6e0668bc81d3404e837f2e23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01a854bf64123a610ba1fbe98d765601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b798811d472b5e01d90f2c193dd7a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832e68f3b7997b0f9fad03f683a10f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2ca0d99913730fee4a2a3b44f813604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dfd64783fd3e1a423b61db1040281605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d80175d291a22cf9b3bcc73788409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791b3813ca55b5d170af7b0fd4587b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f48a04ca9f2e9aa374f16eb7656a39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb121ebb33e5d5635061d5174e3332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77db060d970be98429bf275fe58d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1fcdb3d42dec992e12172540a14c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8373ebfda13df2f17fa524338271e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10c4ebddc60d16e7d6b610f966f17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dab52b81620414eb1185dea26db81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b617251a61e8a617b24cdfdf7bc18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da072d0db9cddc77bfdeef5a5be4a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b038fd17031a6067a915e1081083617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5854b3f4b0bff209e7412ffb50a6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45d9bb7a1fcb9a5d6fa6abace033e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc8bf30088bbe76abc8c7d7d5c382620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44a3c906b67bc1e0b5455cdc1a0026621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f79054f57d7f0da0e5ee0295813c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae504e3576f21c9fa158bb1fffaa9cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754036a5c991a1bcf53c0936a998fa6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1c10feade18823f3fd47c51346f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc37ef544159548e2a2c442b5ecdb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d7b58a3ee0a6f8dce09b6321aa749627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691545a168447dfc95952315c62686c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e76c149b75bcedba7be3b55fccae8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba854dcf8fccf0b16f4e23ed519725630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a3e49999f1fa3bcaa71c0489899b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4151bfbe55dad05f24a0a9ae34b13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3502db5fed00d0d51335ef1c4542aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e310817f33ab180f072e15b888221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad353ca7f2336c765d5406e298377fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ebd54c149ad91058fc34f3644d3fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf3c4559048b8283a55022460f178637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b91fed9f1d140e1b561d35790b713638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf752969c9d5728a6dda086ebf028b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46232eec0dca959bd201221e2415b0cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ef7de0431623725f3b19a7faa04e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a700f53bfe72f7fc46fc13931799642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cdade3d9058196e0f0c776625e4a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5f3e3de1b2ac7ec683c246009f88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232313d1e5bc61ffcc7dd9d78aa2d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7363f155820f433eda049a4888cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847322f6b4e3a3eb074d3bd77900e2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ad5af1a12d537596fc07470dd457648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922965fec4a68bcddcce99121c42dbad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf907ab231c9a38623bd731488d8282650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d062be721e75fc4c99541603cc092a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82c56e74aedc957c7295fca4704b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500b85e6e434801877c76a0e3b2b9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094e501a52d668c7046bf5811c2e06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d12b980a1c4da01df3ce5ece43897b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86ee0b71ade166d04dc6a62e322b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac62d4526ee0905e9e65c65273f699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2dbe8d4033fbd70368704ff63c435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e380d4d8e6175107528b0555e23d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5d2b3d9282a15c16d74d246cf444660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e6671f3289ae983cc143a61cec10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba95b6a2700251233adf53e6528b3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96549fd17f61eff78e67ad50222ee26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd63d39b87b4c06794636050d29076664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244057595c131ec829cdf46b442979f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75745f800db1f29f11c40602a15205666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8d78d0345f907240ac3059e9cfb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb7b4402aa44455cb4e591ec21150668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78049ecbd29d6ab2d1f91e052fea7b8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38f79ed4c311d37c7fb74fbf02d9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d69a7022e91bb92638387e30db6cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88e266e6d6e7ba5f8aab9c02f28d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3e6859fa01c75762cacb81c4360c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94aa6420ee84be80818b07ef671d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4519271caa1381523ffed6f4980c65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e369971e410451b2114f1113fa36d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bda11c2609c2dc5497acebf573cdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe44e7ea237f7e46b8943c7213bd2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871581a26195229da485f8c4695d771679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e6595a15da35b00b7e32b8cff1af6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed87321390019987f314014f0aedfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349149c57513ad605c91371ca58a6a0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1a7c77ca59c5b6796a8abf07a94c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebab20b55626fdb0d9126fb77e5ab7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef70db11121308c11b5b051ab7766e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c93ba418d4807afa53bc0007ccd85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a6275fd94135b91b001f6c5dac83b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee9207d859d6faac9119982104b39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0dc60f601d6a67ce3b999c31f1204689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015488bf6b60a7e1368a5d6ca8cd2f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ca498f0eda9d6be3715a0f375b0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd31e104640f8c02d6b9d9db8604fa2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda644faea64be6b9e7bb96a5f17a88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f2c04be7f15147b2ee12cba3a26f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e8b23f06676a8dee2b0f0faf45331695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3215804023aca757106b7d89f909e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f252f8c2876625083d76eb0a6b94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9914917adb975725427d0ba5a4d21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf335e7aa465b61fa735de808c3ec2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a7c98df8832f71696e8869ed45386700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae0dda808d8ae04bd3154b2d5f357701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332267810bd8e03a1bd1b426fbf14c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a2e3f584d3664db4ca32006da768703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310f4621e95356ca050a9c4093f37e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a368d9bae7b6ba5f513574fc4f45e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c45aac25c23e885f51ae775b4b70e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12af8cce9df3c0334c8a19717e8ba7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787b4bc0f032889c6034c2707ea2554708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb15a2d203f55b9db4325d1709550709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c806025c7039d26cdfb41c0c448ac9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3493cccac74cd2984b22691cfdb5bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2056ecdd449f980e221bab0b72599712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e37c6228ad99c72d430c4a69d22b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c340440a5735f8ff5175078e5808d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7bcc68c4cbbe86293dce8c2db506715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a6f236a62cba44fb17c57c4ea4e17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b1e2d691a4b48d6753b886511097717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0730e3b0563c115ee30933925e9a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65bf3219c87115b8243d13bc20409719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd42cd682173aed68ee7ee1468b4a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633c8ea59b4c2731b7213b26911c53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a7eb20f550014670e017a3fa2031722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3747c4a3098f2d7d7a4dbf1052d6710723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f690c0e8feee9c38afa8e4c4184bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be83ecfc8e987d2b752bfe9c1b932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ac2db8392c7e101742f2a6bc3783726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b848793faca958302a62bbd20f8944727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1d1eb9bd4670b08b09267207c480b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a72f46fcc0395a458d3205ab067a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776b317c630bb218d8a3ddc2d7f16b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523832ce2837cf367942bee7763e3f02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da2794b33a38d29b1930667951d13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c792c544561c3aa89f03466e146475733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390df72fa2d999cb62bbc54f7493e15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a2d957f3cdb650b7259ed285e6230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d5c2ec845ac35ab343806ce0d09c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949378bdd74780920aa974b79a53cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e46cb8ca822db595e89a7f8ef3b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50075849bb9c0b1dfc433ac2940f2b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058142c887966d2f622384b69d4ac88f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80938257eeff3b0d7e5b394092c27f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7acc4f2c6d9f5e0b1d426afc3732742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58840ab79a9affd08e10b82ff804f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c968ea9f09b320fbdfad4a326f1362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48282c70eef974dd63b83c255a4f4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fa19db9739b7bd79af0e6ec0d92f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb890032fc2c0c7d66215b209fa78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ced5aff9be54853c03383c3d59a64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93c7f86d2bb915ecd1e88761d476c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2fbc83d1abc9576dee1703e40272750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e00230858d2dad5fc52c5c9fa9b2b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816f4a1fc5ac155d620365f55f2cb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a24a3f464b59486707c047798dc7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b94a919d7fefbc1b8dbb04068c92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f8d0d24a81671e7d37fdfd5d0b62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1c517babbdaf206aa9684108ce02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb269586d40a760777b324b0ceae47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb28ae459ec586ff5582c034261a5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaba90c2119d489c1abbd1d5e714e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d9305d650927b9f497d9ce252372760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86aeee3f93e473e84c41588f0558e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b8c548975b1913c9dac6edc7f3b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf26c2b9fab706dd30dac2adffc1e96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b4a4fbd6427bd1d1d5226acbbc02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052485f0cc523a3d7495a7680c2493765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d90007e4ea4d58097e6f1b684a29766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839067ede0b95362ec9183c07199ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c4ad3b28d396d85aa56f339d53fa8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0dd442aa93f281cee6fe08a0d0f95769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a96391c1459058969ba7350e7a796770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b009df55e5f79271b0efc09dadc506e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871d621ae2788849579b93bfa75687772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295f5985114b63ade5281de393aec3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9bc107b2773a9350bf9407293db7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d5c1fe73f6104f4ebb3b9986f45c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f56908d2d4eccbd810c2ebedb3b3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb9f08a5834f12656fdae4640e18f4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b06137d54b48e4d929297ef973d8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63657da1e11941113ef1e4bc4788c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e50d282be0e780026ad75d6d7ccda780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a5c69c4342093117f37ee7b7ac33781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03789a147e075c8b6e3427ffa8c79129782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764e71e0daa0481c3478756379b74c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f5e5a4f6f383f4d6f4f14f459ba3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10599b3ad2ff2a89e1c5b5559ca608785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433375c6331d4ba2afa89e930bda7658786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66ad6f14f6c90e0b1cb0b52bf2f84787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa36aacd43be3d397ccdd5f4c4c6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950dcd3fd0ea33f1b23b12450984e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817473d98a4f2e70ca096bf86d3fb3ab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e80bb1c48b8a132551881a2b66700791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b78fca84abff67a799c5d3d71679a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c80970c4e083c7e35e6d6b890fa3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c1e69143564cd8e99b0bce91ef41794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534248a2e1c6cea4cec4b25d008e30795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba718c9aade163db5f6da509df9cd49796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8b7aa9715845e0299372c35b41fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3f1706d42d155376357ed1e2dd46c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add10e02c7119152c272c5dffd7f2935799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137973f2bd11ca2ee79a3ba7b71edc29800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831931e22ef987f4e0d6cc23ed7525801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbdf0845d23abfa1ab675d9bc4d349802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db3e593d3338230da4036eeb743215803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bc24c10dfdd6883e993ba3a65425804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1388c2db48b337390d75b61b55daa8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96239ebd7bd1822d0a946081710a62806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa66d960e5a25c6b23720f4f62ffe7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51edf5081f7ae33064c08721b1c19808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31719687fc42004ef7caadcbc0caf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae3f01f801a659b02136a318461f45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1c9b7dd7650bb4c3519a42d6a563811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc93bc1cf8c6d168df6c6f053dafae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70bb43c0b93fdbfca5b94b60ec44f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc424f2fbbbbbae683a8cf2564e00e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f688c997562b47d7d15f62d96beee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7433dd8e991a6de1f4c55e7606e5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e38e9b655b3491481f68f1f4b6d1817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0159e2eba81876a6e0769f5f9b54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbef9d6a2b548eec4ce1c8c4afa712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121240a4aea768c623f0d617637fc9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d9e0877676847e0dac6bc6086e5f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304e57462ab0df5bcfaf1658ccdceb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633709c24d5b730e8a5657b2453d9f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580ccca5ad27b434a12bebba64c5c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583f00d1ecb19c58f58beaed840394e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee42856c237db81140f99be53761429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c8a476b32154f90d1a46f50de93c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6483bb07f10d21f9472def04e932bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936893f4c95d18021018f8d18014f3c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672807cca8ac6370ff62e9ce8e680f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6370783a92935c0ec5abfb2e185014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91543bb760e0751e4460cb882300b2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b108c45855be37bb6ab5c22459b5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a189e4ea01b1bf9563389e0f2df60517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04b1c81ff62c2a12bc37f6b255b1f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f7f205cb74df0869521fd0aa543f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af005de37d8122b4387ce8fa7ae1a8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0bfdaee8cf4121501666af035a39221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739290679cb114c21411c00c18911af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f72ccbca90af2cbfc5b4422b5f7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da6ae2729b0f0c5b51e6fcc39facda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1848cef49d469173879f089d74b7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12755a03eb87106b4b39d6c1efaba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675d9c6388014107a29ab84256fa0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719039dfe7adedcd107ba052cc7af6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f4fe9d279c5140140c419b7beeb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec7b9ff275e5655da212c747a429730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc685402861c3b465d895327112d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b97023c7087a3a09022dc02562d7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e08fee803b1fc6ae12bd07cec0ead33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175804dc7ff964404adf69fb819d813d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477661dfc205c04d24f5b71ad62978635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d65fa9fa6778b74052ddf120684c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4798dbb15efc3b4d7ddece27d13b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820133c18c893542634fb53b4a43bfe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596493a9b6630cfeb011b3793bd693d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1f767c3627993a0adc2fa00310fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fbcb80d2ae9a8930715c1ee6a702541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ebfc73cc994d4befea109c244979c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757af3eb4a67d578695cf141268358d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7508b3d945fd5dc2b23a8ef73d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dddaaa817083eade85ac8b4c03cc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fadc62964a535711fad4fb45b2a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ddf90244c74b9c5fe2d13ec763ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff55f16aa24f48d581fc1ac3a9fed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9263470e55fdc60db3dd29291fccf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902d7f267967f9d8551e27b073c99750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fcbedb5b0a22d8b02124fad91fa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad48f50da44010863f2e271c284ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510863bbd35ed47da441ce428f5063853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e157d6a0bff3821e348c71a1952654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00f853f6ca470c359a3e86f42019655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e11eb59c4519bac1b0ecc5e667c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a2c7e3c3463a1001088d23def9a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec17b48c1d99be589ecde3b8731a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb59fc6c3ca1f0b2bdbaabe853ffd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f44abe57763c7c97c60ba274690cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b10aefbd0a668dd8ae603b5a5dab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47e39d5609f69c7875b27830909c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61def12798e77cfec3ff92c1c251463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f55f6036acb9a4b6386432073619f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f55a865121fb554a86948f9b558e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56d471ba63fe1e1945c8f105948e7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746492de78ef1107a84b16fdbc30ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a2075d060dbecc41f09b6d6b4d7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ef7889672ffdd30e995d712344bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c8f48f5ed2df9faf104d11d2972970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109daac87de69e601f66e7410bc7dbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe960a78794f8ccdaaa1ad1a84f3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d511dce8d5596f8101773f9c7b1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348e0ac633610ed09203997b48840874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8ff050c09b54f17eb8d541b3a17975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c8629f31416fc084bb1b8ae55c7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a62bd7e339c16949f260dfe2254fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce50e95d8ba3a1a02969f24a41a2e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbe3043943826b035a7e6fbe7c9bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1bcfd760621e6c3e85c884dcd1d8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981664015b31442abd3b11256984a4e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910529dd3c1e83fc9e77ac7361f726d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a0f0b5dbe7da396c76d52cc3ef18183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c8166ef84755e42dd8356ac1aeca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0d0f1e59f86f2d40aea12cef006e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d03b5df4c31e26b5c6a6dc96afe3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9541be9eff0cd7c2359da731cf6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde1083202c939420a69f47ff30a3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd906ba3563641848cdf23331817b4dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196b4e7b4982a3a66e43ccc9ade95990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e62e31465a2e459522576c40e686591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424617dc2644c7af8c08ec8fc093ce5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581db1fa0895d15cf9a4a4b3e4d1e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2764692d05166f31305d1e1aa0d18a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbcb6c9fbd3f3afc538795992ca00f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f381427f9fa584731046e2cd751ccc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022effc1c93dd8345ff59868e03397a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed312f9b7e8bb7a619fe5cb3d62794798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739839292d349844b2518488e33d21d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6685c1594e23e145bec9f1a69422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2373563a067724ef05e9df17d6f1dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20856b4deed67846a73329a5de1cc93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e501ab7a147e9d14344c30214650103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c04b07e5ea61caf4ac93a34f6490d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ae7ff3dd591a32d2c45e2cd72a00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5dd12d3ae08763ce7c2ae0e1e55d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d408c86edf10a54b9409f9151afeb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed6196d444ff1439f080a5d7cc671108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3f8af459507b090cdb3d467f1b4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be829d98ab11984ece14c7a98cea848110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21d4487bd8f9bbed029cc8469735e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c0e3bc47dc8d57db282eea28bbbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf6f2abe8f1d2f3e602e9d36dd445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd008baa0cd89dcbb3539a42f85e386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd7c9ef07822be2b3929e751de76c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e3dfafa1849e5e4c423240119327116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d066acd4730a4bf87a2d5c4c29c36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61c2395f6c7ada2edf86035ccd3f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ed0df0968b470af4c6a525f98d210119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768785e1ab2ab8d85095069ef6d94f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fba93946cde412dae8f22f03e9fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301d32c01b7b50040eb4ef1affac5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48c39cdfddb731a624bb0792490cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc16797b30493659608a1ef580e74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c194a945ef3a9d76872b4cf550c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37544536847ceeea82561a024d2c8d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f8255991157a998b527cc17b965d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a8baebec356ba91888316fa8af5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b319979b93e1e417bb699cf2c9a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5da74d520767681ca3a43a612c39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe39e59497012d44cb14b08867004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba725a22c8f7827e71c3e5da5d6e091132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15b228c54b4150cb440f38dea78b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d40d351c838d917858001c0cc630134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567fd4602cdd2fef41183b6eaca901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a8ade1b6c07f8e269a58ab372447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102294587d16696834e52ee58be4bd82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91b1bc4ba885398526a71d0a8723b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7abdec3ab9112cd2198e46dd1a23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fbdf560aa3e50f6b2e3cd5fda783140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fcfae62bd7d7fe1543f090ce154e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ba7b7653f12c7f2b9783aaa78602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f2785d0286d710c28bb917d030e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b884c3e3b1db6c6c7e80f3ee60bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6590a2f6c8186d38fc8ab1a8ebb74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63731111d681aba0ffc49c51d36cd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c347295355645236eddba33b8b3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583681e8249e8b4fdc88b8111f1fbaa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee790fcd24005c69a3833a5ba41763149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454b1dcf2c06bed552e3d32feaa633150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3e9ed9c0f1c0953d487311701975151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc5e95659a23eb46369aa2e5f28768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a10a19cae684208818a4c4df7ae7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58092a0943f70a17e71ff34dc074e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd6cc9140053206428d65d74bfc65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32da569fae2ec5b071840cebbd321156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f520ec73c12d7174e2c987e57f672157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2924cc553c15b4493690746a10a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296666a1f34934f939a552755e58ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3529503c787ccb14d03daa081cd7b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70166fcd10157b29d4a6387c8492d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110c6b4804b1b7840e89ba064188f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf9890a5f13be6a4f93c0aff9ed14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3bed2298294896c63e117c7bbd24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97417b7e229843c715e5a5896047b62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475413ef0d9077dc944af8fa09696f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee076bd3d5402d10eb1d28e1ad7532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c39f7cc3053d1f9c07f06246c2624d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1629255d553d5d2d36bf8c63ea80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef90c60a2d9df9e9435ea4973127ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5467c57c593740cb2f4ca462c142fce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3e74979d6bceddd91d8f1a5d3f1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7087af2d0123bc546d4ae8a908904f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c3f2cc15c14a093fedd549e03917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0acb491b418296c0cdfbab2ab94ebd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60490c28d98b9aab6e4d07c8b27c798176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f838aabf337caeee6bb0f4a58d0fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fb2ef080991050bfd06c1b511b24d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5691b506eeed028d5aaf38f440dec1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edbdb25a947ca28e9032ea2180a47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ba2c8feb4028b6080de91467a7de3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16d81e9611a338fb0a4b76850f92fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbdec677cdca7b481d1a937c1a284183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d754d31b80736b890f5d61a35cba0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a4ebae8079d8a9dbd3da6f4d8852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a23211eb50b67f593d9b9e4247993e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1052d047dec139fa8b1ebafa923b85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ea6f05db5b20ca226657769dfa8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f5a2df171c992ce9252e193e2fa8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e73daabe965e2cd89c3a334223770190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f1f305b0386e85e71004fad869e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ba052c69835d181b166b253f1c9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9268cea09bae08e4084d6e7ae4bed4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6878d7979fe0c8aac595eed2e3a9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b08413c88296a456b40d6346cf54f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebc5e1396e2702218406db6042bdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f82702d4100ef2cc46a68a68881ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6b8cf29f3aecc9cc6c4c1bec659d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d72356bb60463d27b1825fd6cb0fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0434b286ba2751866d49b28a9e940200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847ffd3e331dd49daadec939bccd69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb24cf9f8729a6032fc5295e3c9a29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64444ebdc49457600cd72755973db06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a7358ccb9369c27b9b1b21ad33505204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda17a7dd50a35f41c614d34e6489af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6dbf404a560e7a0a5607223c6e3b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bcf2c048a8d69dab6c85762fe2897207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bad0c6b85ed8312815ce4fc5f93f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8151e010f13ce6c1b09e26f88961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fb7563303d38f0f72e0d5276ea523210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7277c04ca5c1e36056f1d8458ad745211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3932ec0e5b69ade3b77673be6d95f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0670f4b1ce598f275b966df4bf128213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12048e0699e3edcc30e5a6d35b1a9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14825a6174f053057a708a3117374da0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1dd90e0276d2e631a0353904b018216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca72d1fc2a6b73918f4da8c53064d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee16eda5492bbc6bad5bbafa37706218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0d50d438d3d9d1ad6cfecb38e07f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f80b923de7793c25b3852f06426dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1cea3209bfec3fa6f290da90a622221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa045a0fe4b2587036ee2494424fa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfe66d5a4f38c956f027afed4aec8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039b9e915deadd472312ab4d686c3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce193a531ac54e770cb26c64c895db4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432b08c56b71e2cd6551ce84c2ee5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4487af3651f1634b4f67cf2af4e33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569838112c65014de2d3f69ccce0c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597356b0a6006059ae361f579525ecf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67652edb3eb7f780903f716a6317a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855c1b2b2610d443410b59737f009e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ea38baa83c90a83059f0c6c7cf35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce5084146a13063b8c594b870d2f16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d1a605d75066a3ddc10228183262234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da9eeb1758765e615238526943571235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd309e43d53741ea6ebdc330223e57b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7c8ce299842a21ff499cdf903639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ba59c56faf2de977f98f13826f34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279bbc301af5b93f4cc5b3837b652d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539ea1a7aecd814b8e572644eb5a1e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc477cbba02c2c79261b67c2796e2d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d235eb74ee1e1320334ac61f1771e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004f6da4ca5921bb7bd0a0df35fb234243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce414d1065efe925da89ca2efc0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e2710049e4e4903ecbc7c9a943d94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687731377a1cec42a815d3e72a7529a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344edcda661113f021ba753f4579421247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065326b55b8c2c52115c9c0f6beba5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d6112beeace9eebe0bce072479a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195ada2be17623815c8d04d0884d6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1cdb796dce6246a3432fea84c7ce2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013793f728b1749dbf4b3aebb6726b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d9337920899dbddf084ee2916883253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b57311d0004786751ef60428e6315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03317423db699ed7093c51c9025e978d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ede1c71ae52655896c958b9d18f19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b677b60ae41e14eeaf4d11d2ac7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4dbdcf146f9f65f41e8e2192ec90b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2411bc42f638375afc4c7b86d38934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec343dac6e95b45425c84cbec83cc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba0d4c0e044231eb4373f284dee1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e167b39b18f7e00e289f3ddabf0e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf97e9a22beb9d4c3562d4643aad7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f00ca7d6bbdfbff0793af313185d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8986820930c045c9f6e4648d221729a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04429a208fe22cc5ec70e1e2c4378b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09649c64e384e9392ac4d84216950d13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cb2664dd4d7c32a304b6417b425c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012df3edf13fb817761e540f898a317269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393ae693868b080bb86d3bc9b77c67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4dc92fac65f1f543f3631d334c646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9f9beee48f6daf269f037277a1064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b715d77290f71a8ef26b66ae8405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e881226acf58b2fc009cc6ccbde1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a68bbc90f2a537c397c2a08b580e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44619d56afbe03eae05563543e13b4a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4904fb6f7e47142419b4d0866d5af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04661c89dc1829d82556bac1888894278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187edcee8864ca0cee973c561e1f73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5acc17d2a41a40c39929438d27057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d046e3273dc99c278d2e7dbe608c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0833e5732349b56b16fa17f0918583282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f7bd698e54910cd777061afa751f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf43ce52f8c79cbd5fa707d3339d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7428fc2c9cb4bee78a5d9779aeb866285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8aa85efccf78a1ce14189a46858c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530ed04ee43003f9f0482ce7b2d765287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa9cb5f34d2cd3e2571148e6ee368288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d11f38b1ae831bf504a62821031a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688ce4b193a05e73149de0cd6cdc5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d5cb2d902d5a05f8237034d81d5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90788cf1b48ea1e210eed5b137080a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d47c97bb877f8381c777984d73c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912137a169ce922013529953b03ed33c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c15b6a431338bb3e1e29c2e57966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f631d0a8ce95d53ce8bd8a5720ce2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0fcf6a5ecc90a999a3177cff5ebe7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc0197bdadec5ae4e043858790c23f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc81e60a800a01dd0276a3a70bb03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404705bdfdbb93ef8d01d9c36397c1c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c636a7b732c1ebd4e0962c6bc1c4ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caed2c5288604e830e238900342c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd76f9be6fe3f76c73331a8a6a49ed7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d23e0efef36ee9ea65e237a12cf65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26dcc714755bca5623ae888292acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcd730732deee8fad4e20a96755a73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4dceaa3fadcf40421b48e0ea4d2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8b1dce2cca640b791cba94ee0bac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db31f2fc5603f2f51604bb2a7bcf5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301cd7857b586b78b932536ad843da7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ccd0f45f22ab24aeca6a61ce576f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e0ee508553fac46f8690a3094eac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dcd02f3f886ddc97fd20cf4a323a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc341537348f55e57048d5dd9ad4f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14354aea3bc91068790208bdf9fea377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f391f221a7326ff457461bfd84a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c889b1c04f6c08bda84c4ec91b983317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46d5a2e819496b41f158923e9c0b97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2896cbd6bd08cd717318c5eedec06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7b53cfae16aef4dd4fef4ec8fe4d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cbf47d0e23d4874ac37c87f2797c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d206dc6b19dbab8e6f9694d03b13a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c86b589f9ddd770e41c8d950dd01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795390246e4d43845c7c39dd1ec894d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e718931dc2e939161dfb364bb98c893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e05a847f1d54c853bd67de06e9962326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69290244e67f5a5b07b2d27d3297d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb15fa00c3b46b69318e0aa3b240ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629fac5bfd22fe64ed75a383f01da4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f840def7e7190a8ac6b6bf29f990330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4503012c94504f723baa55a4cc01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee019aae7029f96a3cbcfba364ebb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b310ebb1a9831a11e732dea6ab74b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777affc0151924415fab8646c144208334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dd1069dedded867ed9aa16b149283335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766c647636f213f69fb98970090add5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f80fede3dbd3ea16ebabe3f09f2d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eecd945ad5f26431997c64337cd7d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909bf80f09b57bdbd423ab942bfe08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ec86b59a52fa3fbd11e9c814fe6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8af6983570cc5e191d9e5a735ed33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e205043634ed4b7b5b6113641431342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d12ca1b8ac51d2b89e8c2e1012cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b070f216095a3c9e204cad16bd4b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c653dbe91acb01c3a5c14a6f284ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af7f28ae9cd2614bf1bca205b12b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc33b977cb0686abd52e999f1d3fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699c8abb2a2e89ec58edf9ccfbe697348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592597f7c031e216db6c4f4435dd36c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566104d222c37064a85cede96a3256d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ebc49b1d464df18f3350875343e4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102605357e0fd718a962d8fba70ba5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00e8e0df2b23c07b31a0411095e27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2576ddd228578f4b607dc9bd75d71b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daaa59efc01cc94a0f02af672ffee9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb60ac02928d1f456e5da2e0bdedbbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ae3b30752b776d5afd56b0f25992357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ec0b3505a2e296e1c9c7bf5748ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6cec01105182db1f4437312e3270359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64568d8dba8acef0e1b73a4f001efaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ceb150ba4597637b3e7b1883db01a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2351186840db15e74f201275ef6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc4d5a787c86c85f6f7705057fc28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6abebb72ab48f676ebd6521ea1c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f79fcc34bd3f844506b2f137e757365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484cfa3aeff040a95f6a1aa19c566d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ccead5f86101b969cdc17a5c8094a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985da2f5b6fdd6c398b03cffb2cbdcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0db2bb8cf47947fe992ad2cc5e48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933ecabee9c2a3e428c25f856c6596370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2311cd2db3da41613b3b65850085711371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707a1b8cb799e952d128035a6132bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d53cb786e3d9f6d7355d141bb04b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467debc517d1081598016b04ad6c75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd4a4e73c7a56ea2aa62369f5e3cda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b318893468fb6d19c115254132e95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa91ccbc49e906ecaac861c41aa82a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047617072a71bbeb6dee2b1b6ff758378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b96c9958e7e763276820c93c5879379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951eb6e521f2ec3d699e3c61d24eab8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dbd9d6267001d637058ff60a3f1b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84e2ad72fb7df16a543e081b68578382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488ba7f10b471c29ffa68127114435b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd231a85229fa701edb55caf87295d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d6ab70fd37bc8408810481b1c377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b43ec210ca7553d6877150249c5bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da1e5596676e7541a728677da0167a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07920c41d8c056b53d2d2adfb1abed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfa5fc6faae98c77618135a2942cb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c78c81fe4b380ef87a2f0f5e0359390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b65a92851c4955eff2004ef9fda33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d895b66bf492f7086653c303483ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a91ad5624be07a972cdc753c3f728a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57718f62404834ae574edbb1ef16638d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aba35fd8c211dc77438631ffb058c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6b29a16e29119c1e18b124e29f7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38fdeb78b03d8969e21038932c9971397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674587a43de48b9eca0013fb627ec6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37500acf9cf0d88e04327db73f2d3fa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334ee13fd0e66f6f9207092ef27154400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831075fdfee12df559d9f4fa92f5abe1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60814cfd1712527b87c1b8238a13a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ddf7822f8f39dbb740f30d822c9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4f5f989dffa92ff7064646eb86c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860459dac1efbcc3d00580ec68cbca7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724bf4fb455a7c15ca564e726f3594406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856cfe8ffcbcc6fd4cce2250dcd2842407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26fac9790ec6813a2e708c62f1a33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ee025e753c65ab7d3731ed9cf007409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c10fa42c427f4949ff5b653a62b28b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa5e65397d7dd83ae0b5473a1229c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e90fdcad7963bb56fa5ccba274cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973f4262583f366a38b85a4da9ffec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61e841b4656d7aa6ac2ee8a985c6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2286d950e0743232c2d657acffe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abcb98f1ef1168c82a707b460c2ef1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c522b6f8ab3677d910dff92307571417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a40d2a94b99905dfb9dda2ef08bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1da072eb528eb8eec749b8fd204b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced29dcd02d9190d66f4c3a0fad42247420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee82312116c707287f4db2be098e19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d315ad68db38b581c129f4087cf8497422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c4990e23da0c5d29699c3dfa66a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a37c251e96e00d88b96868d119adc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f52a5f3566b91818a6d8ef3399931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7b36b20d9dd64b0d584c7f8ec0c26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6b34d5552f61902494740f701fa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb4c875de2564f0eee77bf493a4cd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e956c9bd7cd965b1505f251fb56f50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe9f117b4acc95e8f0b6a0ab9dd756430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e138b4e8d889b4dc6d394f8377cbfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7168d47b922e34665a6b47db765e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc1a7f94f34bb377469c5dc5e103d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf710e7df4a683f92d96d1dfcf40a62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca3e8a1d7555b2f5c73c49e6f24bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbad0f67ccac05ba49518469764e19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564d6bfbf5e333718980d177bc2359437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdbd0bcc39ef92a2a250eb1780020438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6efb2bc862d5846cd812b87708a37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705700b143cc9a5ba374faed43ac093b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2fa1d0c094b64c55dfa0535db4c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735942894d9f6e5b2596beff6a6d515a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469ec91b764050dfeda389d0eec4f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e200d04d1b21a7f277f2495d86325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ec7d4b1d3211473afec3feb551ba7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b5b2748d8092f01ff2843d21cee8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445312f48f934ed07a6a1a302c9b775447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f0edee3896d75d2a259602dda5ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d2c0bc2ae6b8a6f43cc2b3e0bfcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907c0d2d96312fbb26a989297f86a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1df5bea78528b34e233239d323502451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591dd713ccb3c57ff1fecda09e650d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94839877e2404e9f385f6d77551934c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49420e8551e2f69a424d2cc2349fd413454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e2a9c1fe29a79b13596e0d5f585f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba279b7404a755bd0b5d14b00fa2cdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2150ab4a451d52f6ed5b52f2c866de3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9491c27b0610b95797d8176ed796a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceacadb8def33d923b79e26d148308459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d03755c7d08e460b14e35085ce8ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e935d155cb16aeda28259840b52b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd85590898b09e6503beee7a078be9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13537179993e2e9d4c609b2de4da17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5927693c237ad68127f77b1089223464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9afb0c5eceefd0aa325b9ba64d6844465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c617fd484671b59a8cb4155bb1eb21e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229469bf9f066cd0666de04211c5ba9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90742413b4f2cf8d615bfef5ad18e03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b740a74dc4e6f3fbfa673276c4d458469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87e2e1b3dfd75dc158a8cfa425e33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b073d6d39274a4e8b209a924431cf38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649c5e1543efb29f1e259fe287877ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7670c2b99cbb02f5e6b1cdcd85a53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0340f656d5cb751580f3ed9c8f43a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954a9e785eb8630044ebed313ba0cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a2e42abe7fba520c42d8190cc362476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0440b47d774119bf3deb92a9e75849a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc27c1d254d1fa111dc07223d7e8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a343f033360a0499551bf930aa22a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25891ebbb297fca6e2e77fc9ad41b97a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c350eb7e8fcc7c44c78bbf66b92c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918887694b3e796461d12d58b673fde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77594d86d0c6ca35d6d0045ad727a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320949adc48f179aaa39c9ca7e1f461484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320af553f41a903c2d516e3b1a618fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ca7e922ee7124a51651b74c8262f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e61974b4262f950ec772f9fd496de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8e40795de9405955efc348d71d9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9eee11165b7a3712eef830490d75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a24d7d0ab915447f3ae33d588766490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a9a9e401ed90bdc7cac8be5fc8947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbecf8a7e3fb0a0b74b33562bb3af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d26ee9b3278e347584ced4dda0d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d51b319daadb5ff9a93a0d4bafa68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132842802e767b3b43a85a90e4ccd2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140580051c921f7134e86f611a02d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43951115cc24b8db3596f50c51d7d85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a60b1def2ad0c340c4db0e98e615498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e3c1b7ddcc039dc7530093dea05f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432379102ceccf5a4a4b4172fa5a2c5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44865901a335aed6c0f89cc48bbe7b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20391f197ce2774ca453650ad03b613502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea57d7017c52977782919fa72e07bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e4c3f529f5719ce69ac976d08519a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5127b3fbccf994dadfeac693f1ef0f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47b6b743ea183ee6f835df5b3b321506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b41054b45f8208304e8d15548db27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039f173c70dde748e1345aaa55605c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cdf479aaf9044bfbfd338c70bee4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97be8c39a9f36f6aa95fc3491be0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625bc23c28120b110f9290aa2b4b507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf914f89439486e091765e2ac303c91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626b4042677b23f118ad5062c1e068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b8919fa65796a066bc2d4fa1f963514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da84ea550beac33e81b01cee3f910515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc8374389f5c0b4d7be291c8924a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052014c626461596d09fe487ab9be7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab36fb1f6bb892c564af5108f83ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c7a086645b6f3af1c0daeda40574519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2044320da4ffc50bcba9e62978da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dedda1cd6456815677a054c9e9068521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced0c492ca6468af4705e0e7bf5a04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12bca00feb91dc4644250e24a6e3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abdc3543037c4088a0c3bfc379365c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fada8b750323cc1e124f9e8ac93d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8967f434593a630c7a3533d971ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2028b6f9792b0ca6416d9268253fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf16d00767eecb9fbc133ae80061b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dbb8f560795410489f463b4dd23af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeaf37d5d70f35c8ab79cca11db2e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd295b3b381f91784a4640f84170131531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5ad5e9d827d1d6e304f62a843c462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279283caff725b7b387833a4faaae718533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef77bd37e2a876211ce50f1be221d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64799eb3dcae8ab2b9a7674e961614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9690768f8bdbfd65c44b20358ee13d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1f0db5a0a9e4c7acd338014320e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9132d331da683e3cfb3d64088c2c57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a41fa1843138f1e6b29f4653ec11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1de12a3681a985d17c62c66416dd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9014855dca8e545e1f53a91545e3ed4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a34edd3a69146922e67a4b02d6ce92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada205818df010091b1457edce4bcec7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7444f0d067643c62bc81f308d30ce7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca717a613f3c7b6f01d5dc919fc1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83810a9d2e305a5f1caf5fc89fe95a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118aa05b86953b4aec3a5423e8d44f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae282efd76cbce731cd6041bd176d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ef3f9a3f2c4f3c5498f8c334c1f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf21610e3c0ecc7656b68b9216472550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f0948b50bb2edb459116edc45e75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc80d65ee144fdac762d09b618088552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b79dd4ddac65db38ec8d0cabab15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccca88ec80f3dcfc768360a5aee0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a627fa690e6ae0f82dc770ebf9ea2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e0ef58bf8e61179f825e39db752f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08bbb685a69dea12ee55eb488c269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325ad6edd84c11567809568b14ea08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0b9f7dd0b7a71ff3ad86e33a4b73a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33732856ffec28fc57e5e4af0567f1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c77170f981b87a17c647f06e9015561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9956869d5db99029e09952cc64d51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358bef7efb3691c270edbfacfa109f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0a82045edd82e33a147ecd892320564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ad102d02fc55bb375f0f7a46ffe0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564dcf83ff306cfbca7f0825759e66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7958fcff6cfe9d6938ef6e00f48b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd2de32c6e248b8f3f124e841b042d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155f88668b4e3baacd1256800fbd05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5dcb66ad5c02144a30bb7e3b68aee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c8a84adeea42ce38dcd7deaf4ba3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef9898997854c084bd413d6f3dc21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8223a4b31c67b92545ef9817683d89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0fab363219c7bfaef759be9e3e711574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb7ff43e195487347fd77aa0947c44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76629d1015a4e6a13e3d0bf7daf49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bce34a5a8af1a03c034b946076536577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f345304d6bd19f36e4787b536af0d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626c0e385da91c7e15fe4215a4f43b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80393d7693552a2a4dcf54a92ca70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a5058f94d04543fe098cc31eee9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f794974527cd00a4019bbd9a2ead9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3332c7009b194a31abc5969c634e41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b4cf195090c627e55bd9bf0ea6f39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc236949da455b3d352f7dba03838060585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbd8a75607c3f829f11d956ea60d23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf173be6b18c11f0d871c6a5d6649587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ffc2a1d6d5fd0890fa100bb300fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843aee219524d7ea4d78da233220685589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97011d0717f75290dc5fd43cabd4cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e60d68e7a4efd89f312bda1e0adf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b689beaf5e4be62762029f3d62508592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c964a40b06688cc88e8b2422b6b86f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17cba3877cb7537ded3903ef41ca0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38a78c2a47a1be26e8f7dc3834793595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c177ec505381be5a78a69d37f531596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0241bbb4eaab22c983284cf149bf6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359474a3c37d98d9f2a98da076f5e03e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04712e2e4deb7a1791a27fef6fcdb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b4d678886dbe8426132f9ea3f37b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ace0d127ae97310488a49fb70bae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60051e81c96bf81457474eb3b8951441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2612ee78e43bcae91fac563341b630d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab262baddd4361002d8d8319fcd6a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9deee7f8775fed3471224056058a6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9014b84eed36bd9625ae32369f41f1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32a8de70cdc76d7b2d12c487884ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3b32d90f6eccefd452690bc8e536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba830651d8f5e27833e23ba24be01fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a226ab08204fb40db7843ff29f54b32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea812dd34a705d8f29703212e5532611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f55edf89859fe523b7dd3451cfd68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df0fccd68fe84abdcb8f24c96a2dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b8b8407b75c98f9da9be5b450a4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d06438cd316c5b2a3c1d2547baf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb50c0e345a7521a688f8f25b09d10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911728cbcd69c951f0681c7c9e4a309617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffc5c0cd25538707deb4d30cee3aa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153562dd506792dd1e3a84b2996423c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb793e3fb0c2e01ee1d8e82aac617396620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041de7d3d2f511c9a47294d07e42a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c916105e4a31d50dba8593a70062f8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc06323eb2c953f76e7b91dc173e47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43460ab63dc983ae75a2c194107a6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914724883cde0e2af2283272e9e31fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318c6f59d823e7e1419bcd3d3bbd37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c86becb4a2cf3a7ba3ce3fe77a4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773658f83ae3a7da5155998695478c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef130b6f66437ef0f06dae83c6bfde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160661f74730a34ab662ee230300d37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665268cc83f71332f1097c931e9167a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541c3f2bea6f93cbcdb1cee97da504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe9871408fb389d43ac5b1743c871633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45436dfee2067594f9a404a785fddc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5d3c1e7129049679938af6172b6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec10428d97ceda2557a57b7ff08817636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b6eaa232be42b7e6e08617ec0fe04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b55d86b9b17c9a327c185447e83b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbda404604c122f98b186b24ddb667639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd30080153127962f7a1328fc50450640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f9396e036b9393272ead721eb2a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492fc46e5f37457bf7b7b6d40dcf86e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410399577fc70392b31ccee34eaf4ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7150dd2f126129adc3eb2c87e8aa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6ffa340247a477129f856ed9a537645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f62dba56081482b215b0249f4b5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8150995453401c2b6e37996b49dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54b4a1b21420c4c47945f7515321e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685161c9112bd1791c4de260daa5d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62b8a2523aa4fbd6c97eb5d2a8d1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075fca07a2fab29b1172e6b29b38705651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4d1cdbe6ecaab55b1673e7269d75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e0c79a9ded61afd4266d8e69dfa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82236378b83c62798db3fc6f33c9983654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b764626ca30b26aa95680b31fb6055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ce19104f8b543df593a6777bae946656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4190f2707496b97372658dd9477e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded1621fa1491257643a17c5d5728c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f502ecc85a70d67c5f3d1ad0be4a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc107a6d756f60f38b54673cacd0606660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb3b065d89d901c3885eb55cd4ff7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83f3c84960ec69b8c2e8f7b41bda8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ff435616a7507e8be475f8a6168f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6baa95675aeb117635b02a227e6d1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a120f69498f889f3cf20dc1f4f31a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014afa80f2ae53732107fb01394e443666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d9f0edbc7409e355cb50efa94c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1b9465bbf67a44b90e6355c954cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe439e0d22f60a5f0f5addf2473178669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451457f6b72b8b8ce7f98694c33e9bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e71039c77c9ccf9be4d50c773ed2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee14b568381350a74c2119894ddfaf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01e7983547f9c7c1827fc4a180382673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6732357893345c0d65cded345de1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834130394a03cf8c0bc122c1301e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d54cc70dad5f9b0546b534215cf8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575190db03fe1116a869ee64988aedf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145a8288aa11a4b817ae97d98762378678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa936cf6e4b800fb54f09dbcde7d19a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fbf5f9fe2094c9ddeb0b5f34f3d4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d436150fe9eb816248ce5318bb32e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf1c63d91819e53285ec82d9bdcc5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e65ac84e1df28a52ad7896e37edd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc577ab6d7a995f2fd91f37f851060684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66261bc81d88c40976e2675ae8f5b93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9063ed72c43eb1cd4642c38706893c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0636de0aa1090b91720fa4d2cac57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb610e6f8a689cf5d814edbd12a6ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417684904433db39d4d8462030df4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15699a75eee0003d85f00ea2bd5fd56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4afe2d505dc48c337112ba6881d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066985d22671d6f157c91db7b1ce0e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95313629c449dfa3aa2e36b1fd272b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d860b72d0ba658f5110c183b85b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f8b6d2f2213fb441c291a3e6111cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca83b47a5b7b19330df72195d6dde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07122af6689426082c5fbdcac61a3b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea20be5e8f2d45286410dce3e9179698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0db949e9f20b0ac45083e6ab379b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b1b1e52b60bcc67fa55ce61382a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c2369bb77d824c1bdf6ace66d5ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f08c148477b5e8499968fd0f5723e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49a3bfdee98b14f8c0b7f5356448b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf996322a72770ab0db45f79fca9c1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d069ebc9cd2142122d06bbcecca73f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a35309922f5f824bce99806cc3c93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20394bf4688d4083545b621d1127d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0060de62a92b817894723dd3047ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b9a054be23fa5103d24e69d1a98a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e2f26b99a8e157a53e2864a766bbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583ae4f5fdd30da4a55cc67147d664711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03599286feee49778fe6bac9957444712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78f143c6c3041df17902400960c493713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5caba83581cf00bb4accc2a2d86f67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f938095022ac2e3d5e48daa979e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968484453c3f0c30cca46eb86dcd1c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8a3d5361a7ddaec639b18dd05948d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115325f782b7c8bac7350159dd08fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d89d2eb6b78e6293f788c9395ce77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a4711d268f23afaed177257480495720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fa99ccd752fdc12149f2b024ff5fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0d297c4896bd1e8ba7002c7bb87e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd7c64020f2d10e57472d09a2f6603723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f111204c91c899b2de46bad88148724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a218589f481bce362e49e27d7bb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c39c11a1e2e35515234bd3996c3a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9146b9fb3aa1613972ef891a1c29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317d893627eb944ab7713682597d47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0548390b449079177a65fa975c68862729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a09906e340d2fec1e9a7fea94d93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f440ed20e0f5e21df6b634ef4797731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84f22b22a85c6ef8fc9fcbf8bfc79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f85ad103b13e26a4f3df4e7c8d39b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e54490f13b7059f82e07ebbd5bc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d540aeb1349ae07b0c9b79c13b795b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bde46bd2f1193a73c64361dd09141736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c08b27ac183291a9b1c3e15c0f953737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f5100e27448861dc6c81deee1990738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e2b0b594a572339359156067da8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd028a972f67f7afd7557f98201e7f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674bdbbd801b0bd4aca9f29742048b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ef27574fcfbe9280ea86a5de48b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656f8eda6be7a794486a0351f7dfc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b086ab30d5ac9bd070901d75007b15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e8cc80d337abb58b361b1dca2dc4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be612eaf162573925c9624e0c97563c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20103a34bd5441b64ee0d63872edaf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e97acd711fcc918f7912c8d8db2508748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0caeea1b0f2537c638425a3e8d576749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909008d4bc35970297b77a658677946750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1782926f82fed788272927af1ee8a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd205402ddd7b617200fb87717d4ab4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f093a62d5901ad3bd21ecfc68fff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f2e26f0df869be47c3d86c83b5aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0763a21b933175c0b2f92246f59152755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f56fecad33fae4b06c80914828f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61817d0d4205484a9bcb348cbbb2f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e0fae2c21fd3ff7d6b6aa1dd5fd60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43f19b62bf9cd3c8c4f93c37a0524759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db708af569bb282206c0f17af7757c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64a46c859f124e5e1742db1672b98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506199af734d5607d34c9206338f65c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875fedda52689b098fc07c60e814199763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a82db89da5c824abbe0e61967d640d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa23b631a2f185f60c94ed20ad334765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e4f3760528921f8d9a36999c8e788766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c056d1e8535cbf14c5151a3bdff2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b9884ca0c806c5b71826ccfd5f2c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe94c3cf50206a638c7f2fe422a68769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0b4c6d2017cd8e276999180488d18770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e25848f740502aac191d2b1fbe9f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151cf829706f5bdae9743342bdaa10772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5e89ea47bb6059eea4eb5a809216773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9fec748013eb1a7fad4e8f017e70774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab7e35783a522545f9ca66c59c0e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59983643e8c299011f9a0bac1289d985776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a71236a13b8a30db46a3f09cd76f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31749c3a8cf922fefef199fab404173778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb173ec51ef47314067db4ccc6bd2914779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba75e3430d9a0823cec1d66e068e34a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94f474f698e684bc41f1465c894dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662c276e28d19e20567297cdf41d78782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234b2f897fe34054a788d8d6836abc3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9da9a38ee85729fbdaf96ece83a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fe3a8719fc8fa8f60b51d37de302785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c78f9a4abf585651725cefd81c72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d14d38d661f22b89823413233a82787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3614052ee6e90fe909845ad64ec3a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b137d67c6f62affe0634e5144e9d2e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ffd3fe74be6051903e62dd224e48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73ef554935d7aaa589173e7b964ae0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af26a01f1f8bd4251694dbd273f707792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2ada4764c0db604369390f200554793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5ccd11d8b90d6fc0f82d64bedb1fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967d0c2fb9c39403e4f3fcf73b2ea8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cced63511d269606f9753b173fdd1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0758199f94e0cb419c88c48c1d6154797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c428e8a9aa6dbf28a288bcd07e6cca0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04c310469461f18ddb375f3082ae6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288b784bd1aee65928fe618c745fb8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e63767454c7d0a46ca2cbe16062b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588efa12d5ef6d2acea0afbf443216c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57487c54873a06931870a6df1c7540803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d69ba2628e197680725a34263a7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24823f54c94879adb2d0717bb95f52e9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d574ed5c88e44ab33a1e43e271aa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2069045851a53d717a172130d321807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b313415b4da9b150cdee31e43c6d74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9fff72a8e18f0353cbb304f0c24df809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeeae635c5032b8f64fa2be62440fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c86115fac5de1805e7d55dffc2db3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b5cf1d2d02823944743c0067297e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247027129fd3aabb11946e07eafb50813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d5983564f045725fc84c9c3cad92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908bba72020daa4f0d095edeb3831b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8516171924ad4ae2a8ff5465c13cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d929470afedfd62e95ba76d117d59817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82dba43fbf374b44c93680f20e6530818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeff2e4b63b2a3b96595f130cdb827819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd1b1b0af6b6db1f510e26654e3e4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5206570d89389cbad6c692137958821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feea2c1185339d6a84c2bf0727e632822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98359169b9f8e0b5f41e17c7eee99823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c75b5cede808792ef6492ed1603c27824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26345364892a1350b2eb2e06ab574faf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7fa5d57a29b38c2cb9a5f76f6a47c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22567adde99b524942debf364c60a0ea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd821462f6a8f31dc3f46ed72ca05b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058e8361fabe9ae1ae10536204bc337829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc259a160e130c1407f61ed784bf0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4286c5093706c36a7fe93d33dd73831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b7c954294c2a32cc451182faabb0d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bb90fc96fba90727976eba9681a9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c47b976519ad7035d8f50ef1e879e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aca456672e28d6882a7ba78e4f597835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798b711f49d70aa6e690d2501aa401836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e5624380298093a414739453e7d0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2f835dcbf8a6b131d8c8e856b79f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24684bbccff171311dcd746fb25afbee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392724bfa2bb318bc29b7f9b5e13d2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f663cff034911bf18ed3d15a2a0944841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a32723403d672c813681f9984d446842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107f96c7be2a438ed65561094e3727843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12734,538 +12851,538 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
-[...171 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
@@ -25814,628 +25931,628 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
@@ -28259,50 +28376,830 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +29466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30745,8156 +31642,8481 @@
         <v>24083</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>5.08</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24127</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>2.81</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24131</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>4.71</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24169</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.83</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24171</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>3.8</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24172</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>4.74</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24173</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>4.1</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24174</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>4.68</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24175</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>2.31</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24176</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24177</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>2.9</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24180</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>6.36</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24181</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>6.77</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24193</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>1.99</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24195</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>3.32</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24196</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>3.7</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24197</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>3.23</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24198</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.66</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24204</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>5.3</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24205</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>10.15</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24206</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>10.65</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24210</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>4.19</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24212</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>7.99</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24213</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>12.43</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24216</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>10.74</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24306</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>3.42</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24308</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.47</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24309</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>8.59</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24310</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.49</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24311</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>3.56</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24328</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24329</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>1.74</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24340</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>1.63</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24341</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>2.12</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24342</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>2.11</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24343</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>1.81</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24348</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.91</v>
+        <v>1.86</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24347</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>5.13</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24353</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>1.91</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24355</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>2.14</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24356</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>2.25</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24357</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>2.73</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24358</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>3.13</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24359</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>3.42</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24352</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>2.35</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24405</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>1.91</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24406</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>2.91</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24407</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.15</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24408</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>6.41</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24451</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>3.94</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24452</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>5.78</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24453</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>6.54</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24454</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>4.88</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24462</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>18.55</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24521</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>20.41</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24532</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>24548</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>5</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>24549</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>3.32</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>24550</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>3.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>24552</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>4.25</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>24553</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>6.13</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>24559</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>447</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>448</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>8.91</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>24562</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>7.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>24563</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>454</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>24570</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>456</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>457</v>
       </c>
       <c r="F150" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>7.57</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13246</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>3.47</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13248</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I152" s="0">
+        <v>9.050000000000001</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13258</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="F153" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="G153" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I153" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
-      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13297</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>19.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13314</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="E155" s="0" t="s">
+      <c r="F155" s="0" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>7.58</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
-      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13325</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>3.66</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13571</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>1.51</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13582</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="E158" s="0" t="s">
+      <c r="F158" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>4.79</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13598</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>2.41</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13602</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>18.77</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13622</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>4.33</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13643</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>2.25</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13644</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>2.25</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13661</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>10</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13670</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>3.32</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13672</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>10.22</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13675</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>6.25</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13682</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.86</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13686</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>10.09</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13689</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>3.61</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13692</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.58</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13708</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.75</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13715</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.43</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13718</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>3.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13721</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>11.42</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13739</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>11.26</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13740</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>17.83</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13755</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>5.6</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13756</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>3.22</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13767</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>3.14</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13768</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>2.94</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13779</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.45</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13786</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>3.17</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13793</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>4.04</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13796</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>10.33</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13810</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.46</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13813</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>2.49</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13816</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>8.34</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13818</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>2.07</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13820</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>4.01</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13825</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>6.33</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13827</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13833</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13838</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>17.24</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13845</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>5.03</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13848</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>597</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13853</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>3.32</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13865</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="E198" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>4.37</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13866</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>4.45</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13878</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="E200" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>4.7</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13877</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="E201" s="0" t="s">
         <v>613</v>
       </c>
-      <c r="E201" s="0" t="s">
+      <c r="F201" s="0" t="s">
         <v>614</v>
       </c>
-      <c r="F201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>3.19</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13885</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>8.18</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13895</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>2.7</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13896</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>3.26</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13902</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13906</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>7.61</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13908</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>13.18</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13909</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I208" s="0">
+        <v>4.02</v>
+      </c>
+      <c r="J208" s="0" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13910</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13903</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>12.61</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13923</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="E211" s="0" t="s">
+      <c r="F211" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I211" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J211" s="0" t="s">
         <v>645</v>
-      </c>
-[...10 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13927</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G212" s="0" t="s">
         <v>648</v>
       </c>
-      <c r="F212" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>11.12</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13930</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13933</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>2.55</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13934</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>648</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13936</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>3.32</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>13937</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>2.16</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>13941</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>12.41</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>13942</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>1.93</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>13950</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>3.84</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>13954</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>10.88</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>13962</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>17.44</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>13963</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>1.49</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>13972</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>8.41</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>13978</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>6.24</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>13980</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>11.76</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>13985</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>2.81</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>13989</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>4.47</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>13990</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>3.44</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>13992</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>7.17</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>13993</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>9.34</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>13996</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>8.09</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>13997</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>13998</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>10.48</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>13999</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>10.59</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22003</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>3.89</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22005</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.65</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22006</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>3.56</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22007</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>3.11</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22012</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>10.4</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22020</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>8.32</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22021</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>29.61</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22031</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>12.82</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22033</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>1.25</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22034</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>2.99</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22035</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>3.22</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22038</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>3.45</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22043</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>4.45</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22044</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>3.64</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22045</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>4.57</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22046</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>4.57</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22048</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>2.12</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22049</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>2.76</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22050</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>2.78</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22051</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>2.9</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22053</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>5.81</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22054</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>3.01</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22055</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>5.6</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22056</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>8.09</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22060</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>1.62</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22061</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.51</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22062</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>2.45</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22063</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>2.9</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22064</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.6</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22065</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>2.9</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22066</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>6.23</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22067</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>7.06</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22068</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>6.03</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22071</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>20.89</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22072</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22073</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F272" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I272" s="0">
+        <v>13.12</v>
+      </c>
+      <c r="J272" s="0" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22070</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>5.56</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22075</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>14.32</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22074</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>15.45</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22079</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>5.69</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22082</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>844</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>6.75</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22082</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>6.75</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22082</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>6.75</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F280" s="0" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>829</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22083</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22084</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>11.86</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22086</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>3.45</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22086</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>54</v>
+        <v>844</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22086</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>3.45</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22087</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>3.45</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22087</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>844</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.45</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22087</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>3.45</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22088</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>2.59</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22089</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>3.45</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22090</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>2</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22091</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>7.28</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22094</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>9.25</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22098</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>3.94</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22099</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22100</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22095</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22097</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.71</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22101</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>4.67</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22110</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>6.7</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>22119</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>4.45</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>22121</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>5.21</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>22124</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>7.22</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>22122</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>3.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>22123</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>4.61</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>22129</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>14.83</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>22130</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>15.08</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>22131</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I309" s="0">
         <v>11.82</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>22132</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>8.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>22133</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>7.3</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>22134</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>22136</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>7.35</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>22137</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>11.36</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>22138</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>11.82</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>22144</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>3.94</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>22145</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>7.06</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>22146</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>952</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.6</v>
+        <v>3.33</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>22152</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
-      <c r="E319" s="0" t="s">
+      <c r="F319" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I319" s="0">
+        <v>25.67</v>
+      </c>
+      <c r="J319" s="0" t="s">
         <v>955</v>
-      </c>
-[...10 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>22153</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>19.98</v>
+        <v>9.51</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>22155</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>9.75</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>22156</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>12.12</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>22158</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>5.81</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>22165</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>5.23</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>22166</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G325" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>6.34</v>
+        <v>5.6</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>22167</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I326" s="0">
-        <v>17.23</v>
+        <v>19.26</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>22168</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>19.98</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>22169</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>7.4</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>12896</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I329" s="0">
-        <v>65.88</v>
+        <v>3.75</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>12906</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I330" s="0">
-        <v>15.2</v>
+        <v>1.75</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>12945</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>2.31</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>12970</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I332" s="0">
-        <v>5.89</v>
+        <v>4.95</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17049</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>6.34</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>18018</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I334" s="0">
-        <v>11.29</v>
+        <v>17.23</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>25713</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>18167</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>7.84</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18161</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>65.88</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>18221</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>15.2</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>18226</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>3.87</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>17100</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>5.89</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>17109</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>6.75</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>17247</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>11.29</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>17533</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>4.05</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>17590</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>17605</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>40.47</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17606</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>40.47</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17629</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>2.96</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>18250</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>19.48</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18251</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>38.72</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18255</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>15.13</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18270</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>45.75</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18305</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>14.02</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18395</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>2.78</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>12930</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>23.92</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18245</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>38.56</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>17136</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>40.29</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17291</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>39.52</v>
+        <v>25.06</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17335</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>56.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17377</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>20.82</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17378</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>29.17</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>17381</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>58.62</v>
+        <v>22.05</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>17382</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>24.64</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17490</v>
       </c>
       <c r="D363" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E363" s="0" t="s">
         <v>1087</v>
       </c>
-      <c r="E363" s="0" t="s">
+      <c r="F363" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I363" s="0">
+        <v>22.56</v>
+      </c>
+      <c r="J363" s="0" t="s">
         <v>1088</v>
-      </c>
-[...10 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17491</v>
       </c>
       <c r="D364" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E364" s="0" t="s">
         <v>1090</v>
       </c>
-      <c r="E364" s="0" t="s">
+      <c r="F364" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G364" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I364" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J364" s="0" t="s">
         <v>1091</v>
-      </c>
-[...8 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>17526</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E365" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>26.6</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17505</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>33.16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17506</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1099</v>
       </c>
-      <c r="E367" s="0" t="s">
+      <c r="F367" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I367" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1100</v>
-      </c>
-[...10 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>17565</v>
       </c>
       <c r="D368" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E368" s="0" t="s">
         <v>1102</v>
       </c>
-      <c r="E368" s="0" t="s">
+      <c r="F368" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I368" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J368" s="0" t="s">
         <v>1103</v>
-      </c>
-[...10 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>17627</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E369" s="0" t="s">
         <v>1105</v>
       </c>
-      <c r="E369" s="0" t="s">
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1106</v>
-      </c>
-[...10 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>17628</v>
       </c>
       <c r="D370" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E370" s="0" t="s">
         <v>1108</v>
       </c>
-      <c r="E370" s="0" t="s">
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I370" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J370" s="0" t="s">
         <v>1109</v>
-      </c>
-[...8 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18326</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>58.62</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12384</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1114</v>
       </c>
-      <c r="E372" s="0" t="s">
+      <c r="F372" s="0" t="s">
         <v>1115</v>
       </c>
-      <c r="F372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>26.28</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12500</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>18.46</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>12553</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>3.73</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>12621</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>23.92</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>12705</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>5.22</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>12826</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>3.66</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>12831</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>4.16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>12832</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>3.92</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
-      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17007</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="F380" s="0"/>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>1.98</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17011</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>4.69</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>17988</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>5.36</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18014</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>19.83</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18017</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      </c>
+        <v>1151</v>
+      </c>
+      <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>4.49</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>18057</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>19.98</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>18061</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>4.77</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>12914</v>
+        <v>18102</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>1158</v>
+        <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>7.28</v>
+        <v>29.59</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17012</v>
+        <v>18102</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I388" s="0">
-        <v>3.66</v>
+        <v>29.59</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17012</v>
+        <v>18164</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>3.66</v>
+        <v>33.8</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18011</v>
+        <v>18194</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="F390" s="0"/>
+        <v>1167</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G390" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>3.39</v>
+        <v>11.26</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17637</v>
+        <v>17250</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I391" s="0">
-        <v>2.37</v>
+        <v>17.65</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>17638</v>
+        <v>17251</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I392" s="0">
-        <v>2.96</v>
+        <v>47.29</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18172</v>
+        <v>17252</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I393" s="0">
-        <v>16.72</v>
+        <v>2.56</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18241</v>
+        <v>17507</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>23.73</v>
+        <v>18.24</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>18271</v>
+        <v>17635</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I395" s="0">
-        <v>30.66</v>
+        <v>17.32</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18289</v>
+        <v>12914</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I396" s="0">
-        <v>21.18</v>
+        <v>7.28</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18359</v>
+        <v>12914</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>22</v>
+        <v>1188</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I397" s="0">
-        <v>41.96</v>
+        <v>7.28</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>12409</v>
+        <v>17012</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>1189</v>
+        <v>22</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I398" s="0">
-        <v>2.9</v>
+        <v>3.66</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>12828</v>
+        <v>17012</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1189</v>
+        <v>44</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I399" s="0">
-        <v>3.61</v>
+        <v>3.66</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17083</v>
+        <v>18011</v>
       </c>
       <c r="D400" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E400" s="0" t="s">
         <v>1194</v>
       </c>
-      <c r="E400" s="0" t="s">
+      <c r="F400" s="0"/>
+      <c r="G400" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I400" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J400" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18012</v>
+        <v>17637</v>
       </c>
       <c r="D401" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E401" s="0" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I401" s="0">
-        <v>46.33</v>
+        <v>2.37</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>17115</v>
+        <v>17638</v>
       </c>
       <c r="D402" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E402" s="0" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G402" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I402" s="0">
-        <v>38.74</v>
+        <v>2.96</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17119</v>
+        <v>18392</v>
       </c>
       <c r="D403" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E403" s="0" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I403" s="0">
-        <v>79.61</v>
+        <v>6.23</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17122</v>
+        <v>18393</v>
       </c>
       <c r="D404" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E404" s="0" t="s">
         <v>1206</v>
       </c>
-      <c r="E404" s="0" t="s">
+      <c r="F404" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I404" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J404" s="0" t="s">
         <v>1207</v>
-      </c>
-[...10 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17245</v>
+        <v>18172</v>
       </c>
       <c r="D405" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E405" s="0" t="s">
         <v>1209</v>
       </c>
-      <c r="E405" s="0" t="s">
+      <c r="F405" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I405" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J405" s="0" t="s">
         <v>1210</v>
-      </c>
-[...10 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17460</v>
+        <v>18241</v>
       </c>
       <c r="D406" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E406" s="0" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I406" s="0">
-        <v>1.54</v>
+        <v>23.73</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>18273</v>
+        <v>18271</v>
       </c>
       <c r="D407" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E407" s="0" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I407" s="0">
-        <v>84.84</v>
+        <v>30.66</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>18039</v>
+        <v>18289</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I408" s="0">
-        <v>82.97</v>
+        <v>21.18</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>18040</v>
+        <v>18359</v>
       </c>
       <c r="D409" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E409" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I409" s="0">
-        <v>89.36</v>
+        <v>41.96</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17393</v>
+        <v>12409</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="E410" s="0" t="s">
+      <c r="F410" s="0" t="s">
         <v>1225</v>
       </c>
-      <c r="F410" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G410" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I410" s="0">
-        <v>24.07</v>
+        <v>2.9</v>
       </c>
       <c r="J410" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>17394</v>
+        <v>12828</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I411" s="0">
-        <v>39.84</v>
+        <v>3.61</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>1229</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" customHeight="1" ht="80">
+      <c r="A412" s="0"/>
+      <c r="B412" s="0"/>
+      <c r="C412" s="0">
+        <v>17083</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I412" s="0">
+        <v>50.69</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" customHeight="1" ht="80">
+      <c r="A413" s="0"/>
+      <c r="B413" s="0"/>
+      <c r="C413" s="0">
+        <v>18012</v>
+      </c>
+      <c r="D413" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I413" s="0">
+        <v>46.33</v>
+      </c>
+      <c r="J413" s="0" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" customHeight="1" ht="80">
+      <c r="A414" s="0"/>
+      <c r="B414" s="0"/>
+      <c r="C414" s="0">
+        <v>17115</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I414" s="0">
+        <v>38.74</v>
+      </c>
+      <c r="J414" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" customHeight="1" ht="80">
+      <c r="A415" s="0"/>
+      <c r="B415" s="0"/>
+      <c r="C415" s="0">
+        <v>17119</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I415" s="0">
+        <v>79.61</v>
+      </c>
+      <c r="J415" s="0" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" customHeight="1" ht="80">
+      <c r="A416" s="0"/>
+      <c r="B416" s="0"/>
+      <c r="C416" s="0">
+        <v>17122</v>
+      </c>
+      <c r="D416" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I416" s="0">
+        <v>64.62</v>
+      </c>
+      <c r="J416" s="0" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" customHeight="1" ht="80">
+      <c r="A417" s="0"/>
+      <c r="B417" s="0"/>
+      <c r="C417" s="0">
+        <v>17245</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I417" s="0">
+        <v>116</v>
+      </c>
+      <c r="J417" s="0" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" customHeight="1" ht="80">
+      <c r="A418" s="0"/>
+      <c r="B418" s="0"/>
+      <c r="C418" s="0">
+        <v>17632</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I418" s="0">
+        <v>57.39</v>
+      </c>
+      <c r="J418" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" customHeight="1" ht="80">
+      <c r="A419" s="0"/>
+      <c r="B419" s="0"/>
+      <c r="C419" s="0">
+        <v>17460</v>
+      </c>
+      <c r="D419" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I419" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J419" s="0" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" customHeight="1" ht="80">
+      <c r="A420" s="0"/>
+      <c r="B420" s="0"/>
+      <c r="C420" s="0">
+        <v>18273</v>
+      </c>
+      <c r="D420" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I420" s="0">
+        <v>84.84</v>
+      </c>
+      <c r="J420" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" customHeight="1" ht="80">
+      <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
+      <c r="C421" s="0">
+        <v>18039</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I421" s="0">
+        <v>82.97</v>
+      </c>
+      <c r="J421" s="0" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" customHeight="1" ht="80">
+      <c r="A422" s="0"/>
+      <c r="B422" s="0"/>
+      <c r="C422" s="0">
+        <v>18040</v>
+      </c>
+      <c r="D422" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I422" s="0">
+        <v>89.36</v>
+      </c>
+      <c r="J422" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" customHeight="1" ht="80">
+      <c r="A423" s="0"/>
+      <c r="B423" s="0"/>
+      <c r="C423" s="0">
+        <v>17393</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I423" s="0">
+        <v>24.07</v>
+      </c>
+      <c r="J423" s="0" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" customHeight="1" ht="80">
+      <c r="A424" s="0"/>
+      <c r="B424" s="0"/>
+      <c r="C424" s="0">
+        <v>17394</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I424" s="0">
+        <v>39.84</v>
+      </c>
+      <c r="J424" s="0" t="s">
+        <v>1268</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>