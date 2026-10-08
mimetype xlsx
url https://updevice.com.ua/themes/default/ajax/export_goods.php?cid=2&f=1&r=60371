--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886b0a6f7314c77febf09cee5b5c6311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a30c18d7de295e85aca16981e5d182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb916cc96c2d9c4d931fef42126e323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb43dda54338370c41842d232b1224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bef497b1f3ad10e934ddd8ff3a0055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ecb995a9903ee079472a28f8c2196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0638455f4c7cc4a97b5454586bcebf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d62b01e6b2cd946f6dcbb65d4d538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37da7b363749c8dbff68854838a539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf638f93e4110b87280910dd8b2ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eef99fc26001bb15645882e66d58511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd23eacd47aafddd0058fd2fb196512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766b591449bde31b7d9295b5251e9ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bac35943a7071c6876060f6e3b00d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe82152310bba72a68f91729335ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc8c0480066327cad07c18e257c2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305948dc3bf2341e4d1e50cb25b83d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656d1a507d4a5d719f6e6539bd8e1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5f5b829faa5179f84b06d1eab282919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21303b49c63add730f0a209bef5f38e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15636f42cc2d72e49ed5cb11435e9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d26538b6669ce9ee48bde074422622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2ad472597082e7ee4962c3b601d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2029daa8567a86587c32bcdaee9830324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7129efac0cf12119a90787f99b8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451258b93966c17eeced1bbf26f73826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441691e7c5427eadaa66b32e78343127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b553eb94824e53d50b79ab47752a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238a9c1c8dfb0014b9acff0943e2ec629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5cc72e4568608e33f9c66bf2c99830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ec6c3e8656acf90e068775f16db631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb40f2568ac2d3b4db3887988a81f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34606a07d39e71ca218b56a8c4c45b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413671c1d21136c0226e1f2b084f3cae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518177698e1eca94bc701a72cd5cca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed48b8e74cf0ac21aae7d02f0d249936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e7cb6368d4add25822acb148802b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b7d86680bfba31afa11e192c4979b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff4c33cc1af0d6b0ddc3edd7647d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591f4c131f57925fe3c9369e1df650540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03f38b676b586dac9e84a64ad6ed841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e2d428548596f29b6d752b970a2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc7632e9f66fb4b53f9445bb615c2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400bf01adaff8278b434193547008f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e032cb8ad9f6c59527362c0f1ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23dec797e1aa4a7b9bbabc0838291c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379f5980047c1255f6a3937f96398b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b74107007cf59e5303fa9a917066bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386b702957eebbc1673c6ab950d7ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c81aec5d68ea1df39658445fef6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efde4aa08e07d14d76e3d512905cc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c358043d086cbefd50ce5e95192952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee7ab3b2227ab80c729cccfbae8ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eaf9bb06df78e1d31aa78c3b606fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f611f44339f06f2f5fa7f7abedf2c8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22bf349ffa604cf5b5d97dcf5afbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91a6dfd81442f07f321793b32193d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103b1b2efc406774140c3fc449d62a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b2b352250df20b2bd8ac16d1b4ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f8cee390ccef0f65b4de5b59447f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce5da3c8a5262ae999f8108f9798161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83e29799339bb0520a0f8b0e7ba5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9802268f93d8ef588d0560d71dd3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a871d08cbffbf616e313b1944adb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2e4d3f1e3a205d77efcf27b7bce1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b8a0f83125786591418ef607668066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c04c05a2e3f523f8eae6da7b044f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239dd84ffdc07a77735386ca1a886fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161284386bef12506b10542bc10a507169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf4f817b28c518ae143bc6072606e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972faaffb9d20b89d498901de3144e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e1687a7c6d2fdd9b682b471a95c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3dddd27724ab126e24ddd96e5614873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501269c7e80cb48dcbca35803b4b44e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8bb204ca0273c8e497078e1615d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b4a6dfc4ef184fc5d2a4c104d7b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33a984ea0cccd1100f0d0ec2b74dcf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825b13f9e57503abeb3a460c8c75ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7bf1253354b5e2986a15e56709a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5bfd34491a08537edebd017f09dab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f82921e32c834ed57c11f3450ebc8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7166679a36a8452adc9771d82acc0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541aab8d7d43ac282f4b04e091809f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968484cf64008ab9c26dbb685e75805184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1590581efa1dd1732d3369c650e387585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9db416ab3aeef3b36023491bb083086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6b61fdd2cfae561232b965033ddd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f79e56e9ad5ef1f99f8702aab7c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307aa6b2b8d929e74f770d6b91ae8f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce458026a110b8de710d64654a2f2de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae8d95b392dd41d2a2443236a5a6dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c36178fa78edcee0e890eeb5dd5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754e53c103bc4cb5d8633665bc526e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e100deb905e722f79e80b8bfc5f1fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe47787bf7af8c916594b0a5e8a6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fbe71257b2fc7726128f85b52a91996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80ab41370fa747126cb49e05c0e3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e2f48e82b784b810ff902e84e8b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095e33c72e0286ecf55149b3ff670e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287e48e84dd0a74693ddd336740202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f1e89d32532ca9090efb60f90683101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20faef39926753414af212669b51fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c7f54927524d45288732cc2644c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807518e6d9823feb8eb3c55b793db7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a794004135b0d58d73be1bef55d644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d330b40f989e26bfbcd41e9b4342106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b58e719101d0dde578e748c8ed391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ff539e3d41ff51436013839538506108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867977843cfe90f4da09ea080444ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8ace2979097113406d7c22378b6d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8d2a57a83384926f071cee2febb65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149262e91c0faacb38eab36478fd01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4589e5fd67ce823eeead5ae7847dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfcc5b9dacb418968e73bedf175a86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358271ffdf9b8a98fa1804ae5b127aef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e47f4e419fc6d74c3e9c06205a11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30719b254840e0092360c0da7bd061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607ab9bcd92ae2abd3fdc9f0be934a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc185d4063dd9c8a48ab39ffdc887b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d676ac4cb2b82528c3bab6ca04c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326d08ad253acb744e41686c7dbb8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca0cab1f997717e1a7965dc358e05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085d6aaec2e91034778231d5153005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1627400821de66122a9f390cc9cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d718124b684ac5d15c07f9a05f75f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0a73aac73727dcc017930677d265126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502e20e6a26399eea5704b4aa29a3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88809c2412722f40767ca79995f1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35d5097a2868af9b6834d3320704e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10133d46c006bada2d74457c87516e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a7ffc2f255d2883332560e4519b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edea844c00138a241ce8d120464344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca58f8539a3e8e227cca629f79dd51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7decc7d0710ee3458b01a21de94f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dcdbb211c9ed044a275ae92568983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf7379363faafd373aaafb4eadf62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29497effb4e34c4a5259f4ba603783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bd089ac8dd70ee1ed4eb09800f5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139efa83c86b6121b0f0724469a2bf8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c547f40f266fe5348cf7dc03d50344140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625772d4bbf6f162cedd276c67b2cee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7369ea65210b3aeb501dfb3f75ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04d2b4a4812c624f70730e5859f6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae33346913684eee74d1ca6a084368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5d7c89cccb9e47760e7f50169954145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3682831e5476d4f17489a32cf85e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5d0cc5e0dd3da1b021cc6bad6210147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78136b61e39c44a258ba81cb9d5cb33a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2bfeb9530d9c2f394271e7edda25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79242a24f6aa19c890014c487f98a90c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4564f28ecddcaef67c630b1eaefbdde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1409fbeba3b5fe3b3d3f4fbf2ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7522bdcdc7d15d925a9c8c834b2225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5fb8b77ebfbb372315840d24ad09e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d6bf9db3bb06eab1269a87176d312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a1967bae2429610d21895df615e95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c82d828b8c745b5e58f776080702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb42db42a2190f067a480d94af336a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f19af595ef7211b322ca2cd230a05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d3f7a9c8b90bd821321ca913d31b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e39987933ac81cc50f5fc23a05f34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc1557e2716854a532c593ea7ff4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5009acef078c71d59391db312e64c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a400887babeb73396679a2cf47aac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4e84895c974d961879e0bad00489165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1acdedda53ef6ac781658838c4cab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c85a40c322a907a7ef74da1ca2716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d34c7345c41df0c7da08f60f9c7ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657dad8f9e283cd4545fbf9ef29fa95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b3d44a528e2c7648646edb16775d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81331865a428d06652b8856f2beb46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cd01774cdadf110a31984a4144247172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38649be47016a232f2f2c935746549173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6932f6291034c9bc7e420cb68e64fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336198dee1b01c9aaad69a3c2a9d2e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c71451d476234eff619d0b1fbde5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cefcb597c9e79894aa309aa82ed33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6d7d22626314cefe4bd0eee10927178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9cca085e2b62c77b3146800389f90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1eb9d0adf9ddf08181ae0cddec17e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c96d14cd988175c21302b52c6bbbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2981d7a232def679c49cf9db2ca95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f16dff196df2221fc29c98d896ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1e4e40cdbd34f7af18c5c6bc2261184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fdd716ef282fd1ac5bc7369954218185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876988fa678351c89a6934edbdf958e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23108334f5618891eff2c1a86063f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23aa2f99d689f01d5d72e8ed7b4d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53244dbc8e66b1d011e23af7a738c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4333872d5c1b57f69b5c863939488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b818a5c842b2d02b4144872a8da9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ad63436baef913de8f5af3708521192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e8bf3c4da2a508fa2247288259bb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf45b43b721f32a3855159f1dbf6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b7e32e9764610b06bbb5e0e4d623195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b722fd3ee0018b07bc15c74bf154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa262194921b147ac329e213eed42e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83c7e2fb0799f30d3559a1c32d73e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c587f9b415b29b4a44d2324eace3ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74aa6fdf22b32082b450d44a821693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696941574e128a2a2881710ea4d937c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a5ec5af9f7d9c59bfb8113a9a00d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed5691e3cfa3b4bd4d5768f7d3523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b40ce0cb081b64e5d361688531889d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8707997435ec746c35b0f09c80016f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba603b62c26353b1999fd5fb9dfcb05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2f0b09be412467cfe61698868400207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890a15f4cfe2724be7fdbfca14c9b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3287aebc0126d9383779807a42aa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f30cefa242f57a02fd2d021398e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96319363658407f519aec92a7d80432e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb743fb1e9749a898f33e9cb4b03e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310e42f067ea0a0a018ab5d27291e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92462f4c4d5ca849c3fc75003cb4b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66adb7b83f9d04ecaf2f410e12425f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97138f355f9b8a4e901294a59c401d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce0e93cc50d7176c1a26fedcc6d3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2c1835b811d7f7405853d2e48016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9efb4f30b9042634a13da43c9ca2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde17f64c0c1ad13ce8cf9f0424e3ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3b4f85d13e956e1e1694190753360221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228ffe011b7cc16d8cab34d5a0e889222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288330624f8feb853de36acfe1f28a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cddcc010d5588281e3fba74880f57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843199a05cdaacb415b0e3344be56c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33857630ec7f5926d54d9617ced9b89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef0c623bddf734447c6280437a435227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b0d4d342a98bb146bdc5d924c39a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678215b6e7f22d8e92491188b6f70ba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a6729deab948679a84a22f525767f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0008770e192d9fd123464d10e12e26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa042d48c6f316e28f419f7baef802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003b101777f4d9e2f8726618af3a76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf547bf472b2c20d5cd5ca8fdc46246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782203c42a0a2f638d8d832674f8990235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c342871cd740dd1c44aa1f064eee89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c76609219a76385f132eeb8e1b335237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e6eec34d5a10482263d5e6361019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1922ff420b91924a12084deba7d87f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a674c3da14e4228b8ef81b0cc0abf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba42f77bac13b2672e88baa4eb349f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f6c87ebb7277bc8f33a2fbfe7324242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7833e22232902766fd319ad979568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3e84cc59b8c1bf60ff01b909cce8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051602f6f6e3d2d72491515cdba56ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a2a1a552f2e215c7c51e678fab935246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef3bb36f0cd3f43a8050cde01598f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ceded29a70547102fbcbad655f16c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae8acef3247b01417da0db0f1a6249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9569b109aac715bcc148c40681539f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e00a938053a6d1e99409ad17aa1484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7abd521371f57bfb56048e456fd72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a11812cda6a7c81625ad4dd3c18b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc177c071df1f239720f027a8fe5a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500dd351ae31238b7c5bbe753fb234255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b350b8a8ac94d194e07459c644fe5a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a6215ccb1b4525f87adf3d40e8ae1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ad00ebbecd74e271743d01d51a810258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e97ca41f8662751c213c31abcb1ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c43db5367ba8c0c7ae5da56a1266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a6094e4ee3602650e6186d960314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94a6e5e9b71b74d05bb6ea2446ab4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3353cea46f4e114c1207a36b5a637263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2bce7bb7ab213e2514625cedb7254264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c5163f302db423652832e06a650c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312303b7167d93428d072b1dfcad7047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd46bfe233fb338a96593b6de018a12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd64eb32544361f74542d6776cab7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca54bc0ccf90cda585bc82e6c042f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb26f8c29ea0639fb36c8d3d065a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa4925fe8a80364dfecba16f48e33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139684efd808aaaef09c13efd8249e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec536da6bc2c7b74ca479f082991b38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0dbe5b9cfb0638d16eadbafafe7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665587888ebf623116db558b038087c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27eeb99876b7e4b30773d5aeffe47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bea3e90d35934e3f43ca1bbd5fd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271c1e211e4eccb9d40db03d679b4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285bee2c84a331c887e8c92de93d777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f54224c51642f906d9a6ee803166e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6b3221b01032a88d653a53bb40c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d85565fd3a284cdaf281e423420a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22bf009f783ed3a1da588d4aef25f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ae260c833abb5412a3e104992783284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13151e48a185aa8a47aebfd09fd954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d900e81a2b066256090a5ee2901fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba53bee12d8bf9ebbcd49068637d7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3971bf97c07c2856781cac3d7b015288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea189ece4276733b358331fd9a1a0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c660f45f4b3b26b7a95aecf13f316290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da0f20a978abc3904fec3529c289a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1321d637f7fc4c71c93be4987d4c0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171d87a2f5c33fdee0b3c30a3e3e18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f720eb7dbd673d36e4fbd0160d25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70e32caedf7d6c79bb2394d30e070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4476ddaa890ca6a8baf0ccae280282296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50437370b9aa17cfa104b2a9efbd7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55e77b9e3034958581163c42268aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32bdd9b7226c64d8bd80785a3af4b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7d9e83667b3918b6dfec7a2dc3dbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692b4eb955f63d1a2f418013989adb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644f82f425d42651fb6d6065493fea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c9050d2a5fe37a66f4eac6ffee01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ae826201771dd0b45d2b8bc152b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ec862bbdc9a5db5b8ab63a3f51fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ffefd793131c823cfcca27592b21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca9cce9b13409fe94d6e106034e0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f01f64f737b087a6020e6aa41ba2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2133524637db9872f03e8eb5866dfc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ffab1c94ebcbada246b5830ec8d4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e75e65a061e2bbf0a3144b54ce502311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd4b201a2a851949465f5d3ddac6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d388e9f67e1a6c037d09954d5849d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046175ee021a0441638c0a6fdcafb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b3e465ec5144662340d4d1786e80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858567706100c62640f97998c176dcb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141a1f8c4184ab71c02f230a6a7429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766deae9774bf0c834bab28f089de32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3337bf42a36755c97b2c6411c308e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798080536ad90b50a0130e54dede0b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09430171fbab458de52755d36676b6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1d7d3bc16e8d56333630c35bc1a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5abf89a9997527c3fe83ed85e0f7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2152e7c0410d0f918071420ebd66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db71a774ab46ce5c73db9826ee0446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20acc8d13f3a56a04c7b0ad59a7f1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a545cfe16a78bb1d53eb9a4f1c4357f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058fc60f1be20b5d12d07f64568f409328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adabb5e07ae18ed0bf71aa8bcd34527329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c7ab01d69506850a0bcfe02427fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d7a628b1ca846ca4af734704c9ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cd0e8136461e27005f271ecba6655332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62c1f9fde7907578ff055593280af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c7b45fce27b2f948b122eb954c092334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6dd996f5accce8e519430657ed865335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c60895a0fbc2e6d50edfd619e91c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb2c8ba557404fd70f3c05d4a0007c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95793d377b1d69ab35a6015ae8481338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c169e5e427d3f5bb6a05816535030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef1745ffdc5a3917e06e54642e8ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58081a0ebd4aef488950f41bfa5d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123e351c5df4142f74f2fa869b79ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df301c236490bef1475a71822507c7a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e8e6abf0192472d22e9c39223fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce27ac3b3dcb5e17131580d239c019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c265d4b1c5efc8600a01579bf5617c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fe7c852a85859a723409f20de536347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a1503c1a01ce2ed3abddf396f907348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34736aec4fda58ba4bbf7fdb984614c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da53f8f88a43ddaf021bbf56853d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd3aedb43dfea41d543b62aa8fa2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338758e94b50322d4aeeba4ea3b15885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d59915b7ed5150796a482aafa16b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5dd1e826e486c9aaa24ae331040ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7432bcd7535925859ce3cf222a25d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f980fdcc41404f8d755c8885fc1278356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e1625f031e1cc083ebe9e14e1287e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc275191c3892763b8cec5f5cbab5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106fb386b476adf113a7af979121c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba10c246fce66e839d0cc6d6ad6f387360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25502938612585caaef3bff6e47af7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc79f191b294d5d265ef6a0183e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12982fb164a48a45685b0bd9c38f13d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6216dc6cf6152f482aeff3eeba99d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0881240daf2a17be7b4b9db442efe22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8917d96726ceea51d62907d2c26c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec918003c9eb2efdc1f6a7edbaeb0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4745c8649a8d8eddcc72fac84fff916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99111d1a5a281f0d61aeb9ed0b753a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac9eb287396d04cf08b9cef04eda0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08c2f319596da68f00ed26d786227371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d083c300d6daa9eb275688e3400a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59061f68f9e3d60e00fe04f56524fa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d857626cf8d151819766479f82dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c801bd3635fb23d4119490ce269c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c86f62469a180b278c645b73102d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97ef2d412bd020095ab223af8c681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e949b245c4890df235466ce327a745378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2d9c158323dc26195a1e1fe35aa1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9969d5adcb6d03058195ba83f521cf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cec9f80962698d3c29948bccffb25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452553e9ad7ba706f5d7e90889a4bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb06c7f6165d8987497ee39843583383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d09bf998e256e54349281ebc2ba6be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8c6357ee56e287667534a712bdee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da006a20f77d6d63391a3a57e16f711386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e7a5a18af8581e9bbaf7ca087cd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd937e807ea977fce465e7dd73ff4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3b5c94a1a969a615d8066c6cbf50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e722a88630c9c65320f4ee8f5313390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b1b5b13e757ae44acfa0989295ddc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4666a18d5e37adea881b34d97fd410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4541750f4ee9c011d88ba683bfd870393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd0a948f635f1f1757b158f0da87d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa84f07d44a9d625e934fd70520c348395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01131b22a65a2956ab359d1896dfb65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05954ec9d9e5283cf78f954896f5d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7fd0585dc4a75c0084914cd0d05cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660bbf85dfed52aa7380dea0fe79f69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59a556d937634aca34b2377e88c31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de98e00d32c5185b2bd619bae3bf34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b44f3860754927b7894fef7ec1a68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c049634da22d5316c8419ae669311403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f9fd4363184df4ec50fdeb654b54a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f41b8ba50d5925fdfdef9f0c66f24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84021f48424935a791445005777881406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2d90dba5f79f0ce610ef0bde9d95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c770a0e90b1294fe5a35c82946552408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23976ca8719333e80d6d290fe58198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894115aece4c60b63143bb7ce76ed3aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc0be4e5916c8a475df96a2466ce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f1c0249a049c061440e9b13d22513412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d379ea13dd364d84481eaa98386f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f1413d2f7348c4ab53cf869999162414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc5c6618d8ed3c7c894cd8f0559c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bbf38572b306f1dd05fab524ec6ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507792528d81b5d9b1fa16487c98a47f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91fa11524b06cdcd1d8232f4c2968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377db14bc72edbab532294b0c361de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640f9cece16245ecc16cf26682d8e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9180cef5b1a2e6fa9b09a02902a87e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964748af80d5705f5b59d3fd347fe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966462b21875c63d62bdca57dcc427bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314772d88ec9e9365eb5341814d60d2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af8f2e405129d183589d81baad9d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17ab7d220fa873c27a0b349ba1fb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fcd45fccc3a50ecaeb549c104fbf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3a95e10ed04de395acc61a4b1de87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ade2f02a962451f4e1bffd5df820eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c0247421c32491827038e893f16ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74cd11cc577794e837aef333d1518431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2efb7a03412e38a08cc0efc052d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2ca9a7b45e7685ab09735d82d1f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a20cbea60ad864f8e485047d67f41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297664895b13eeab0353e3f9cf56c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d470f00034e59b114ccfdd3271aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d7c4a1c87aaa5573876b1d6542d03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a5ec7b17d278fe668b02f967f85f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927ef0fc59dc836aa60812caa6a00e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11eb0faf0ab3799bd11914e4f278f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeead37e0d42fe9dec993c92d81e0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873adf065f90915c3dd22291da5b21a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41edd3e9b27c3cfedd759860652cb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9bcb140d1816e57839d0edb467409444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad9bf5764ff8527a7829de4022c0ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced927e2bc8993947e9ed1f139f7207446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d8df9b115275b9bae37ef19097e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed6001c1f17e99f412de6ce410dc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249947be08190ca4e316dc3228818c1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53cb3c0533c3c191c78329feb6a01a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aadd076e801b02330430e9aa071044451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37da6c9ea9a04eae6d6e7a406d251b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e639dbdd547e5f08051605c4d3cac6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536e5dda516db6524dac8bf55eddba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45509c560e7f42064c9fd2fb25d4cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2257a9e353af16db66fc5b722933f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6122265d475e14316c81f467067f9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298997cea69e9b607b06cbe7fa54a951458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f161227795ca80a25f95e40d15ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619ce6a897b83b42bea2e5b0475e3d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c1efd616f37e9e49338bdc9eadda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee785daa415d2dd10a23b515fb0e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a19a4d0b3dd580ae0ba387d5a85f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2228914ed5dd9580093c8144d7cdbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da29453363fe47afe4dae2df4a432f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb158d4c60ae38823ba49784713fcce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ed46e7aba1686011b9053f3866de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e636ff66a03aabc9eed9aea9964598468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df02748e8134a47c66940cf427298469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a47f641640695eb8df80cf3ca9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac4e3e9814afb49d7fac848f5891b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f53400f6fbac815aae33adb0d6a37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da1d8913b3f3900029feccc029607473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45245bf92801d3cbe668c306a56a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae01bf980d6b31b8b5a9d6dae5803b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d729c88936a6e2477cb943eeafe687476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ac562759e2e5fe11361ebd2bb6e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987488cf52cd900f9e8923d01f343fb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c181edcd5a4eb932ddbfc57f757193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802a0e60c809bc42ddade61a9d3001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da8c0806ecc8100eb8c4548cd2bc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e91cbf9d18c5ed9cba1c8d6c0d51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3484c2a750f4ec827d52fa264ff8d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb669ee3315848c1fd9e2638f1fed8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585dd28d34ed5c8584836402319d9ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3824361c1872e3d0c418635d69a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a10547537f8be8d143f067e305b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1ddbda43634afeb0cdab5c3472d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30fb0acc79cbb783b55eda3d4a1368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57f9c057c7954ba35d7b143f62735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e3cc8d96b1b50805fa95d1dd21a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941efce243aa80e42c85cda508cb47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de442c68c27f50fb997834d5d5066493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba1242626d636e947c899c27cf6d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1491833ad775f557789d0c94bae55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb09a46e8a5992cd2e1e45705b022c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3264c73ce3413e03da74a8210e50cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a6db115ce1257c665574067661a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927b1a0a270ee686b352212e5b09fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267cea65c946d6accfa12e8357f534d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72600bb7961f85bd584fd4d08f746501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ece5dc1abfa5b3b25e1b7fa37560c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382000baac29f26a47e56233acf217503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d73bbceaab5d03f6559f2e5be46e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dda9ab722ba35c80cdce1be85f3b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf6c9573e0436689623894595784d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3efcac78c01bd9b5e2a68b019ba838507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d99eed663bd18a975b3375810feab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd155d9b4066885de03d0a7c6a84bb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f7266cb5d47b8464ac2c49784e2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd619d720c6e86d7c6572a340d5571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2873547019d949b2f5e50c0191a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5e29588527e413090bc7974a8337513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea47b104dd0b70f67e7725d3900aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432120b030c810113e8b821ff7e06294515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72628acba2e5cf3437f69a0386dcc25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168da7b99452a2ea4561db317ea859517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c7eda59a22eceb06ee7d5af0ab069518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a4458d4ca59dc875ff3860206f92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ba62b596eed7bd60d7868868f28b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d1e9b97f4480525f8d0bbe6c5067521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84381fdf9883073f5109777fc6d21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0eba1f31bdc265b50f42ea4ac1225523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eaff35e5b691a79caf7c2061a206d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80f85b129fc6eaac15a4ec0fa801d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863854d5fd7a0ce06013f02752c65d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e147c3b3c3b9b02f13cff167aac1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2cd8d9d06e2cb94092eefaa2d0b7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6172abd621ced44a916593bfd8f5c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace51e15729d6cac1db620efb355af8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9f6b4ab829cd7cdcc7feeb52d1cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6483a3be1fdfa1be258bd74a7a573532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f079222f4bc0ea4e7d61375cc7b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93693c643240145319949cc8907da9cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6baecda7b2f281dba8136fbdd2b712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523a86913c7efe2e014bfd3c19f756536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c53c8f2aced2f68bc494b5093d1ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7083ac215367b3f14ca1d702551fef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8409db4e6c2f5aef03a395daa4c05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03273dd46806811f1d810a9ae2003969540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0b276dda08573edcf886cae582c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7e0c33a7353909d70554774a05ae2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafb43bad379977dc5f11f71f5d9a0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ce02cc086ffe6135b794f001ac95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710be5011202e869de5254f84be872b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707632471be2ec6ffdfa319c4d06e80e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7f1d5afdc264883fb71733af7d6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596454a3cfad800fd48b291d36ef47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87dbccd87438e90792b6f7eb1d9484549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7dab0262224edd47fba6ed131e644550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8c739b5d787c0e10567247078297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de7d93e34168cde52f72656443268552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9738d29078e5401d09cfe8d9d4991f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79def54556fb596a6363ce1448090f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b9608928776df08c882c74a8a4f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d9500b32b45fa149ba0d8bf81c93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9366a9d978745ffdc65ed7e9ef8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c2bdb687208dfbb97208639dfd13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c6cefba43724b7a099d1124295dd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e552505046ad683ae2e77de9ecea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e866399e794347502f39ba46ba2bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688322091edc984ffefcd0171106ec9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad4d2a0b0c0a27f1de524404acdec8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384ea7601bdc51a21a482f5866957c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a42a8a07f0662d65ed20c1422c2cc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b90d1d98aedef19151f404cbdff0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf283d7a9b927d7b0734c87bfc7e7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b1ddfd71230ae654ecdf92e3a4abf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663503cec75a05aed2a37d7f06a67b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60236ecbc4dde46ed02a49be48d4393570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9074f0eb4fcd6adb64016f164cec2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005dc1dcb80dbc277fc9e09c729ac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b231e566df1656138a60e8400dce0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e49320edc885e1991c78e4afc8ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541d446b4e8fb59b086574510677e9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db855cc8c2948269a1f1f8430d083a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7337ef7af47e631181bb10b0367bd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09ae2f7c640d147783008718373bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c25077b06c4cffa135eebb8258d3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af8f3e81b539024ceb82956ca0f79b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0316e8db2740440595ab0455c326b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbe5e2d6a6d3b7408cb8ac9ebd3f43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971e3580291bad7a3322361c1e4a30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d7c41fffd19d03467d5233df51ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac0cf0d7ba1215955b47b42278124585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478018aef996f4d8433383474f4a92ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b245d16c9017cc05f9dec30a720635587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9790d4d216b735ca2da07d898b592588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55ee14258a875c4948f74ed5bc59b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b78f34740a834cfffdb31dd14e0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a943e9d7ecf7e19e7419daf181acbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e34945a391498a458d85e3fca06e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e5df0b0831dd94e7b4995c71e8b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a421d591f1c49e88a121e8ccbe303d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301508ef5e63077cf8cba3cef2b50c93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc90fc6366cb8ebb6cbec49282c677596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ef17d5b50ba8e3ec1f2be1f24c69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31f7dfcb6168b166f51b63ff905db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376abb5ab6ea14ef072883cc9ad3c4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e5edda2f2321b6338ec532e63ea2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84a2d75ca1f236304528af1e6fca7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be56d2cab41e5617815fc7f0979fe4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b728184e4e186ee28270d20a6bc939603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42504dda377bdcb799ee030d7cb4cf6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f3704c94fceb684ac40713fda8a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c442cc73fd829da454aa3550526ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb40c858512c31e36717d2f5900e48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d640b23bea6f44c986f83cd9b359e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9723cd19eb337347ecd32542f7a14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1f9b7ad53809c38faa3ed254d4c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb21c4dd02b4657659314501e07c45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a15a5b84bd11beaacfbc907078b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cd59820e040969c01264135c8a3b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014ffd82a94b65368bf557e270cfe0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585130cea8cad2958da597c1db19932615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8ef25bde8e59396a319068e07036d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2722ce60a7f7de9254f884288598617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4fddb249788f1d646661cc658e411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26796a350a3c5e18c5805108ef061619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0ddfcdf5209e2fd375ff2577bce2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf174b220d6ca06d601f1afbc6562621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a2d7d4b6c6497d8b22dea3dc2824622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af6379881bf3537dd478355a73d2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662dbede28bf8d3b1b7bb61bd57501624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13083b6c66fdcaae6524fbf03e674595625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cdb3c1c91d9e487bca8d926775b12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f8ea8ae4a354289f3a2ef41a3546627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a64483edb8758e654871f76777599628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b82c9b70ff4d8c6900dc22c442b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a95519bfe42892686c8f48ba0e98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14486e6af2520e6b71d9d0bdfc065481631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8bcd06a60bbf4e3dccf0ae490e4aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d3015a7d96eba7c74313567a2fcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8147c67f7ef13f2abff13271cf9f1df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da01fe43492d12ed8d75d6938cc7d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda0f2d3d785ed3e0886937ede514d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5871db0e633c3f76c9daad69caf333637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785f34056cc9c4697c40a06cd2cddb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1994065ee4df68e34589cded2c460a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa450f2c3b1e96c36a09b6fd91b5880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d496ca8e2b537da8ba3ba609e2ab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720df0469b51c267d04c1b05be4f61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671477426f42a1245ff01cf0c4eb18b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5796d7fe4480497c97626abc6a1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99917a131ddaa9b3a795ed4629b8143645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93276a582402a8d67d1170d3269de90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a492baa7a7674ec805c4b368136b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be6d6dbe0c6be98c99db3ca8d6e5a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9df75da51bbecded984d66043121e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a274faa4277c36014a1ac516b83b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5ba084be4eb2a8539ae2517e841db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f0486517b51076fba5d6cca82d4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f55d4fc66f838a8fea1a75f4729a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b1ffd8d7d267e84b40f842f08b04e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336380042a06b3529aca85e4943cef68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021eb9d94111370ea9375212c0bd84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87ea81b445d042bcff56769a84629657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4f9b05317129b7d11bf88d01d43d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6ca45cfeb7ab2c25f4cb109955f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9fb880e8e5038568773aa3963cb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238de21c284c5b7a979c4a861a172bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2127ba8c83a5f8470f01ac37f5c1cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505045b85adb7f61ec700a14f3b80e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0bfac937ed3d17040444afb064ff1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb73c2978801843b57573241b898cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7149509c4613de63b754036b501d7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1462071f2aca3f688db32f16438fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2695348630674ed982776455032a42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670f37c3b734458a6c1cc2be81a291669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f2b483d806b4664082f0c3a8e6fac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04717be0d6eb6ee21885e896310d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7ac26235e94fb157378927f525868672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d6861b10ebc2498ba771e0af5b77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e9b00e87605a83b137a57a173329674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bff9921ffe245d60d55e897f5a2bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20ec073cc8f64f991a040f616370a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4cd119f1f1adda66bff3ebff5c511677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77c90a85b36179197df2e25649301678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c583e73c7977f4d41c2a73d1e06bde2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74fde4e8441ebb4fbc1f2d8bd5ee5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d584a75af3d196d4c8bcf3902c573681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53328101c6ffcf56c2134fe62ebe4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f378a38dca65de2930e9d4e493d6fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa3ac36abb49d074c972ae3377bbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e266032aceb6b848a937070cdc93ba7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edd88eff46dc7b1979dccb481e043686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068760952c10a5532615301db670f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a8a937d4ab378eb4cfd180e7c3375688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a3ba583dbbc78125fe03631070311689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b090e8263bc75b1442cd0c0a65e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d752c8d0d07d276fe8a87db42a0732691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b272e32a23bfd623cf4bc134c81035d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48f1a610a25d74a21523707f27211693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19552ee7e1af3c61730e803f29ac2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfb07292bd90da022ffa7a8e7fef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9739e710eaf39cdd4ff867a10c9c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a37d7c8768ed537c0bf18ff533f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46452586a16dc96794838f5f0944fe7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f69db72fb8be0c5817f216b12e35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fd9ffcf18bfc97c00707f7d64be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56bab56826f9b1951477476bfc4be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad091290767b90d97597817987f9d1f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf497dc5c3b8e49ab99b5b96e7751e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d138ad493225c89d0bddb82b2f963704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1b56f5901e406b8d1cdcf3d95468b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5498c50883ec4412377b52a488c42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa51453a585e3a866322e8e5fbb69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9a79e1ad53ca9dcfca78115aaed5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07b9f7786c89b88552b36e98cba54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e17649455ca14ef9f1ce024dec951710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a0686a2afd28999f056133dead57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa58eec9f99d48c86ea00ca9cf5b43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47caf1f735788c455f513d78e415867713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e8f4128087046fcbd5f759cd48632714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f22e6871a1008388de3622a5256a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bd45f271ba3091289dad2a1c040a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227630b31860768612396c5dd50057b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d103a08f534fa760434894a6519fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472e52460244a8ffd900e60d5e1590719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1cdc89c3ee8a4f3a0a041d675a49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7bd0f162c6075989009311d2f3444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bdb4c028647553eff754fc8864de8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182503d16209105bf4a8c7041010bc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922e8ea4e9d43d270e192ea78c3717724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191db06daac64fde035c4eb3932cea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab2d92296227be4d5fa6b096f82b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f9f5590083559b122f148babf2dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8990a162644a6774f130250cd69ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408a264af6c8a9f67c0c480ddb5164729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266f89a1c0b8c781949f51514dbafb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd363bff82cde8116939783780b24de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f092ecf880cfdc0bc50389134ca19cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ff812a5034244beb0c273e746a11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee8ebf7a04c261b3ac4680635c676734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd75a875994b3b38a2b547365dd989735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e5843b8961cae4b4d60dab8db3b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9c856e42647957d613af548b21cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9988f7b01396072bf7da06f209032e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b42eb588a25609fb04deb499c828c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529456b899a6e8a2c3ee12ea7d50bfe2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69718073f2f33ae24525441a577e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c195824fea13c78da07d799be95c5c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ede8c30cbdece22f222dbfb3103c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d209332972b2f3e9ebb05dbc9b844744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ff6bcc819d7d3c392908f08eae8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b7a266a44e01354a86e3714cbb82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22fefc202f31c0ce0de95e1eb16a1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37b2e0f537c48a152089b72fdd150748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b165e43a163df3b230f50e3b1b0c02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20cff2afa5069a6b0381b63de3a26a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff04c22de09f3f09a426e714f679be7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844299cb309d91f132cad698928b9c95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441685580f607d106419056bc24029f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a4568bd6bf0ea9aa86693aed427a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118d7fc1869d440fbced4cedded01f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a92d9b92eca4d647856965ae924b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b5137729efa5eb02fa510ebb889c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cab7431006312fe189f3a3d3c91d3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e08c27a941463cdfdfb42467d1eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dcef3dcb2b25a50c27f0a3c1b01f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956846481bddd0ef846e2e655690d6f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f28628bd9891869e94e974b7e75f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37680eb894c41bb76825edce394d43a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11bf11826c1f42745b4d014eb27cce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed757a249ca2b9f36d472f592449192765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45497b4fb5c22939ea45f977b11ed3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e39ee82e5d4910ee910a5510ded8fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4452b8630d996fa4d7d1d78e9e146768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e83c144297a0f9c29654b2ec5481769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecef3abcc0982b23954859ad140192770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fbab6a45993c1daf89d3caf11a544771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9967ce93311cc7a926bc961d62b31b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db366e6cb779007efb875efcf5cf171773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee00894d40bd1c302ae2d9c6027ff6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37813c2987e1b29cdb628f0257103775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15d2ca6466f20d9b078fdf8bc6acf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18404e4deb97541f35c21528ccecaed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4def00db950937690b9655333544778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5ea95088c1d35e23a4aacd8a92fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405f31a2181ce2f04829b7b4c3bdd55780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd6dac943a9c05f4063964377f971781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac6ee1f3f2cabc613c4242c904570782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d878ec4d38b7395037c2fd0d6ed5a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64027890f46c30f3cda35d720a0dc4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578dc56cc4901adabb3ab19ebe5328785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff7c1490e1234baadb2820f3fb2bef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb2c10e0b6c9b1d7ba2fc15227667787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73f0f0e908e801eb89b5c45b7875e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f246cfb53e154787bcb5c18c5bf3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263290e43304aedb7b70def6855d0d41790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f987f298fccb48a48974998730b4d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e701ac35ce9aef491c4bb1a1f9fc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4223789337e6523d6d8b3b438da4ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074c822b1e5f071774dd43beca81f28794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db6eaa0c82b6e86e14de39ace2f60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89ff5dadd3a94756357b4d331824e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3056796db877a7abdf138beb53dbb7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d618c14a62d8be7096e0c052c0919798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b96278cc718e6f610a0e8cf6d0daa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ec81da992934e63baa3e194edeb0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e292cb153bf7798d6e3cefed9f68d77801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702c02ef00661a9021e46706c6f352b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb1736b546325de57236caebea7e8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d0c72fe577778b0d708cc4110dc4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a137fa65ba42195891306c03f992d63805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847215febeb6fa299eb7bb5b7bf2386806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eda804db3c081665c95a697c1425fe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e8f9fa9863028defaeed8d118ee73808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7245f607ebd65f73e5a9b18d8022b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd568762f121745ca592d69259f0202810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c969d032920ca02fb10523d781276811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eca66d5f84fd049d0224704504958812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0ce06c1ccfd23abf2ab13ab2ebf1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c7715802006663454908294ee5aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972254b5b7c5fc8fbed9b6ad5b1e13a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c8bb87b595ec4009d0704530c4229816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045c8ff19e01fcc670ac9bd16cc60c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e568d68e38b01b38b7d338f423d7fe9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfcf07a348d91b3bd5f629b425a6a6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf169db0215ce3f2c07635a5d74bb09820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5085aad5da807f7dcb9ae360fc942821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043ce7d80c4fa9f8080b5d2525ee601822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31be42df0c96d8849fe3bba3b6dd6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96787e193f75a7d2d9920fd30fa7e073824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d9d70dd622295a7b86f76dff4d32825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095f7d6328dad654468c1cde239418826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b26a1b7d76a32e9aa82b993197832827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2084e9b9f40c683c6d84ab3f4502c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43503f84f72053082f7bff64d658e7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d76047d16f4526bd682eeed6b43b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72361b7fd416d294ec79570113bbc8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec72d74b9214825cd6d7eeeb496986832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287915f3988dfbc9228eb07fa43fb04833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd1595493f3fc185fce09e54d23d8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f96bc24fcb50c6bab22b59d5dd5b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ab32a38e5be1c18a3eb9a26a289e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820de21027aa5d956ca694004918bb4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcbbc9cb129be71732a385d8949b31838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c4fa183f23bca86f8c796cc7e997839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc1f4af1e160dcb14d9f595416029840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81b5a8264ecd9778c524a474cf053841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f2ac20d0af96bd627d00b62dc2d4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6305296a8ad4d95c2ec6da5f795e38843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6909881902bf581e20eb1031d44301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a4f05d3eedb326694a58d19e4cea42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75e4fbfd251020ac43111bfe8508f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25214946569ae92ee95bef9c629fb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6392d191548e560805dac3f83389125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ec2332183ff802e86ca7b8d06d1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8e80190c7065651df42de702d8ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb34cc39adaf5eb8588c0af35a1e8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad71fecfdb8581f593cd9feace3edd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a720ad046d87d732ec3a8a122779a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc1df65580edf750641cbb067fe3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed910f5650bdc9e949be71ffd17efe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b400fbe198003f135519f6fb72d655713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1cad206fa3ca10f2b47e6cb4b8ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5bcbe7fbae81d50096eeb68c7fc7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6b1d151d95ed94c6c5da9f08d39c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff01c5e3b079e3e28e1069f8b32c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e93d8a0dbb130fdb61bd45ba16bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31e24ccb023b0c91e2536943abf3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a13c72413b416a126ac3417b9e82120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aa773d17b749c1970a90db04e374a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c12d72e9b2b202e362527fe63a22322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327406d80fddea75718ae91c8155c49723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac4605e44a6d4ac86db29d883ad9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff8af5a0231b2da851fde75a31b3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018b1afeec4b08a342e71deaafc8e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2381082ae897875aebe115e23d8a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de787672983e3eff4e856b8f07e7f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e327c2d2c6bb6f5a2304cc73039144429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c7b5d41f8e47e894ac43bf7e113030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29ec49769df4bbad59ec81224a1e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc9bb694d9d6c512c2ff7ce94e44532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dbefd74409ce1aefeafee667e9c2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36531c063b07f2a92a90a2518bb904934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae96d5e88fe2de8b63c535c118e1dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad73b56280f6ea87ed154a8d08ca1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5dd2493caf1c156b67a1346cd73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af0747b4b2fec61a086e82b7e469c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd53f9e97568bd703eaca81f3461539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b16f38a214ef0b8eb6af2161f11040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd9a779212555970cfcd23c0f786941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7786e3f09d571ecdfb84d4d669ac74742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8411604a6e0b4db6df52e93a318349043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce4eda3e53885c52b1881b95677e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8056930d6876551c18ed5a637d3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ec2ce8397447791d3cab3a041a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25107b58880e9cdfa02f5ca51f2b1b9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c180f9074f3e7a16bc5954a1d16b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84430c90556af3f0dd4b01a7e81150049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c2973b847e7e54d80414048cc61c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45003fece3fa7ba4353e54129f089a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4719e0f3493433016b16188911e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f56219723d6cd11af1d2da587fd06d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bd28df57c304059f66e47a8a586554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164983cbb5c372f69d421c60fd4628b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ca33393b9743a1270fb801b82c5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62e06faf04a32bcc3903f20e31cee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210d54963797ed055fa1af530f6c3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10530f7df31f62519178bc54a2f89ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a51d48f5d3260e5e94fb6a2920f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f6f889dffa764089b10b29be851461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb96439aabd9dd352c402e61dd7c91862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e83f2f4014236d9ada2036e376a3bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc33a45c90aa808f03259ce0f9d4cb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe33f1b4eab870562a6203a4b2d9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94479ca017b4c0f575cfa489cce1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd60e83e68ef272c7dd8ac250d141067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24912eb5e8235e53913cb991ccf08268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c949e25a66e9002cc7a96bc6fb8b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3842d219241720f81998a05c3b3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b794e7a08cb91467a92d2483c1ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd343ec22fd881b7fc8fcb4190112b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429349492e1d024793472788261c8c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c068afc26cc6d6e5b288a3736cfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c9af819e4bdebaa8a4ebbe6c555575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970fbd57499599c200b9266fca9eb4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5b62cfa6b90460eef6acffab436177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c19e33bf71e965afbcd815c51f9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c2b89f9073450a7a74f2b20d57e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f73f274c96c498e97e74c224a90e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784961bb15ca6391a2c73025feca35681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ae44ce3a8f0b796ceaa838fc048b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b261e61d27393c80c3e4126622ca183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b3501d84bcad7995e6554e6af08d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac98793fb8c63660927705c01e9b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ca60cdf533d483c3bd24bd3c11c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51e0c7cf475dd0fdac01ac9f7a32487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb25c9fa8089ddb4828b9b7e8092b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350322a5f428dbf7e64f5c7e816f1dea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f9d6968204e3b062ba9fd686c0bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94352fdbd685f211aee1ac9be633f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f81a4d494d10fb726ab5965c5fa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf071e9455c67063c4ff6c517ec8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc554290f6ced0497b6e160c5f8da2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620096ccc55242e7f3aa6e99efeafd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2239bcf22bcb28435e4445c970bcb9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973e818cb76eb8a248c829f599a34d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b75ab7985a328d6e98576a5b874898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca0a1f87bac0d22c9ffbf30c71bb3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed99c6e797b022ff4b79d799a909f7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199d82917a60d18af46dc4a8f51af6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c81d3e451a9e5824b8568d8bfd486a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8d924654b6cb1781b9e196904b43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d33b3116503f55cce489974de85a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681604a395534ef507e49c42095572e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80d7459bb3f70c3832cefaf7dd70a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a6a13ee00dac246d62dabaed58d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd6ea886ee054b31d697710b81039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a5b4ce798593f0352a08cfec15cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f95588398fa22509cfeb0192c90f3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f8252d9fe733657a16a2e824d1ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808bb57faa8b3eaf9ddc305d344a1cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c344273445ba4df0adbf2feb530e44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd69b0bf76df0e28aa0867b12f0e1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71eee428894543041c831cfa36951115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49042238b3605f7f71cd950dc82411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06700b2b18a7ccde20b4f4120d5f8dd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be761920a4b9a71f1c3b3c773d77d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b719947533ec83a369e818098738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58687274424070a9bc57d2f3f974137d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e1c3edeb653a601c1af47ce103f58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b00d1dad754c89b3129d5f1a544d66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a29fdf1e0007a68d781ca42097afa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ceda3321ee1cf796adedd36613be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364bd0c606cd21e4d1ef08365f506e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253cef2731519c51d8be55cb8229a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fff53ed7052732f7ef7a44707d21b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43ed2f5907f7ef2d665a16ec1a568128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf1327ffc2cc6fad2b00eba4760928129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ce3f708c42821c4614274941a099130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bad177910f6a021878728b84dc29f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dea713d921bae7a4fb8f2a02945dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e91313edaa3cf79a3a32adb4c5aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa8df4981bf2e725adf80b8d8cb1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd3f639487b3e617ebf5f8d18c3f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489940767de9bd4afac8e1115740e7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318557142ba9b4ebacfe58d3ff12f9c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780494f83b60d695d1b7e49018e73883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc79db66d3990b043bbf97dadfdfe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee501052639622bbb94a9f388afdbfd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f20c9e582180eb2b9db88e0b4e7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c40e70f357301a860e1056d11892142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610782f1b4c1b1f7ee2d358faa4552143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f630f262cf23ca7f5c2f65526400bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8126f353cc5c1360b8fa0b30e6c7a06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4df9db539c96e6c6e6cc46bba630e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637a3bbfe3028728582ddeda5eb5e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc9ded06cad8b32eca7b4c3f91399148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2f65b1959ba961ec98e85a87b75d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278d19d36736f14268aca6055c567e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0bd48da22315d47e57ba94d436e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e6ef8ece0e6afa306b4cf39d8f49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d2093a5b99758a55923be79ae92e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df648779dc4d15cc7788c6a4209cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c01ca2c0f2f0b83dfd0eb110e2c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74eb444f8fbc9ee08aaca7edfe8bb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b1a83a77293a937c0e33c44b9fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e4fb39b7a56979ba7c64fc1eb0f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9d3632c3cca184bb132b184b4097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bced0dae88b602b5f7bb994b7fb8d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3bb8b31862be1b64b43d1c20797f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2ec9ae0703715e117f29aae70347162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b78ee510a7e1031548e6415495c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebfa9cfdd694828d99cf5a0f46911c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcc3922c9310ed220ab24e47a5590165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3837da276f038dadf1987182d82b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a64150c816f95907170e15eb4871167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702d15c444e504c9301ad490bcee12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec152c38f28c76371d99d6eb31f963169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3a01410f38e02b16341265499546e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7b28d85c7b7c18941e8d1f0aedeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861862ddb9543cf6d61b9b6a49962d2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39e4e27d71cc44406691526821659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d7a853b96ca782d49e4a7cccc58eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e250c2321715b542cbb40ba56c9a11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d41e6fc67bcfee34db4671e80877176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647451d9afa137f20b0fbe400235be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db91a6c4afeb8e3a2846a1648ba595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58d8cd6c776bf2f77358956743b17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd6283085c585325a2fa5c62dbc2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb743fa2e914f7a862d885a5de4e6571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e06d863078d91e52d00a9b1f6703c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de6933440a36287900a0de3dd321a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666c044d6b304976876768a7c12ec7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e781f77d6795a75780476d6e5fb2be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383abebaef962d20e6d40a53a874a05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fc9209aa64c3b244fd56fdb7195e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c655c85d11bdd76b9f8b24539e3c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59ed12c3051bb5c87fe24eb86b3c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d3680e5b4928337163d4ca18a7a88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c00bcf53e162054d0bace45e448165191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c61296b9f21ff96355bdf2c2c85a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345781373dd0910137677b277e75daa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cefe02ab5884a47d528b62a2bd1bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b30bfcd903e8fd150e1bbba6338b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3514096a8e0d088b9997e7ef47eb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b17adf7e9a5dd617e53a79505051197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa86a837e1816422e65dc76731770198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f9ebb72f04956e47880e7d61176c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771d93359888f535eea656ba2f7be8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28db77aea3e1ba8c18d3fa8e0b2d55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0188644582c9db7dcd924ae24a75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2b8d841b6ff275c9766fa43970d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea2242f1264d489cc4984304effaca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bb6b051b3ea6b00f2f8762db606e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b6980805f06371b2dbcbfa720fb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437479618bc126d200a116cb20d009d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5b456916b783c00fef962040b8ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b469d8f6ab92f9238dc7a13a278b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675cf01373582a6579cb5aa34154b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8fcea3fbbf2f5854bdf9a822d542b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b5a6e603c171100139e42af9137f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdcb6bf6830d315037b3c6da068e43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576115f236d7db5feb82a3550eea69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a8d190848c6cb5ba511b96d42076215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a06b7e65d023a98cb1ba2f1765a1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f31df000dc40269b3b55d6b26fe04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d461874245bdfd0960d592d417c93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe81ecd118a1ccfaf347e150b764fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab9102b6883bf00251669cdf66b87f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325811a4970514353e65f36c25e4786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b3907d5f0d930aeb8d477539f03f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de77db20f51f8bae7a3c32e37d28ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e959e59686344cf230dee17d2fbd7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805864de8fb4489e7dfc1b0ea60e6677225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3f076998163c86c3499f7731ec42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd375e6f62ccdb4f9ff7ef7eaaa29f94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994930532ffc1bea2dae1277e8879a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7bbe1b31e5daa03a35f0232874953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839609690f85871c873a7e103732e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a10060101e5d476adbe51067ed7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5cf2ad7f97c5b8cc5bb919bf847ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ef0386d74ffaa0e00905edf6a11b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fb46399f342fb5ae036f4d82fcbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f39d5bf0f4564109cecefddb7194235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed149951730503d06004812029183101236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd736c890387046496da86b6adb912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda1a30394633f54c9249c75357fe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48259d67dd10e3671117e1b5afdb9c27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50fe9eb8faa0bf1b89d6f35820624c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f10abb0079f2bd98b4dfee927e839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e122ed2c0bb0c8b5350daefd302b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91ff3b6f354a0c5306db7f764119f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78598dd65d0b86aea004f70036a2aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188b4f3926e1fc6a6d5e067dbb87f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4977081410e847c9a93ee6a5255aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d63715f550bc9060cfb8424e64dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e69efebc7ee9a37dbfe3b7366581248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9a3a73a390fcef5bd7b6217bf26a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793a59fdbefbe515a1232ed8605490c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916ad2fab9828d2f4f5cb301b02e19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1697dec2e4bd6f3d181a4fecb5c01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a508f66e924afbda14140cd225089f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898227d822acf705762529312a4fd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9919e41e80174456bd4f792080d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d6bd93500c40129fc6250c3e0823256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e4ad757a9556387c02873a5468c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d5868c59eb5733cd62d363c566eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932b0ae39ebe0416cfddde91ee7e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f80fe1e89714be0102e6b2cdb6043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9bf48113bb49f34193e19374c8766261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1517b4f335a575533fed7f8c40d16c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f147df492b6f46d98830f6c95ae0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fde0b2cabb61c795a1f33f73aa010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaca7300f23d94c0acf3fc2b3bc5287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526616e784ea7dafd48979b1e0cee068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590ed4e9dc0031d358bfd5f6f3b17fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3ff7295eddb198b3997e04f587efb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba61766f59f8de3fbb3e4f7e7f0d7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ab31244bc05e87d1c13c9be05b14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea624af081a63e1b6e80ef6e063d79e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ee27b7f7f84c9ead69fed82bda20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c637a3fdd8239db3353bd9bfaf57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cff66540720b9699a4e0f42407857274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13da75ee0846e7dac0cddc2dfa4775275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf0572a22dcb553bcf4074b736f123276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ddda4427484f43e610fcd30fb7a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c79f004d1f06056a81137daf30ab0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ad559bfb234be3bbc0829097206f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f776b69ba8350f8ae57dd57282c36c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045218116681394818a6590e3071e20b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c382abb951350be12804de853e60621282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f5e55169002282c8ea10f05d271fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41326f72181249c4c6f888cc7a117284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cdc810b47793e6f74454024dea68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0e33447ec547804930ca9f309bc2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdba754f0e3033ed30f27f64ef1640287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb986a8ceb23cea68605ffd6bac570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c761660b9afaded5ca5d8500dda6d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0a93f5d117fa34b4beb708b4d1ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8943a22e6b0c062f4fd2320d77240291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002257d91ce61d8356a8c169470e4911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b5e8fdfb348782f4eeca7fada760e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b0f0b8c94e32f2a3371451655d540294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c4133f28cbba147dd20a61bf7637295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385f4876f6dccc88e690de4d70e0423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae673e1096cf751364b07b01b6fe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c97cb9b63bc4c06ff78db4b5ab33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d454f08e904f089aea4656052f5dac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a7f6f5df2ad4b9032b200b0e9440300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bba7eb3b251fd7d155e1cda80a47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f652f948d7fc77bb606893f213e717302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3e62fd7ffccd42c227556f6a212f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d50494bd6cbef27975efcf165a39d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee5af7fc893826c84bd49930d6fcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ed1c9aeb93e6ca8d429d99beda6e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787077d4b1a38dd5f6ce437016a29858307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0972942d132337d877867a64d998044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b894f8cdfb40199445de4e3ca86b625309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbaaecc4191d230120f75ff775ce0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67256b27db091c6a0ab36428d83dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5dba9d9d3e1619d007826bc9975c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed929e8474e7b7e8be28f6dc3849ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174cf64cff149d6c24e7cfc64976a46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fef7188a30df4393af4d9b15a8fdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832c3745b31c5494ba3e1028cbd925316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3f8bafefb26d3336cf089dca532f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c29f09ba0a8d715816f5ba4108d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14dd4b4abca3dca41b46340f623839319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed6ffba3619c446edf2ade889e3593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f61eb469edfe1930e9ce278e9595321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fd5651b449a45129094404131780a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8784a12924b961612e307e6e085a652323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3f1bb99d1290dc0e1e6d8f19eb93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a8d6c9e534b79190a46097df2be9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7cae740fd2f707177b8d4f15f897326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290a66df8cd51922f6a53a1c8a7d19c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0df0b60c694df40f1b3f72ce926ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011113e459e9219a58ecc0aa6523fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b4e91f0acfe5d095110e333670ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a42c9921b763eb8ca0272615607f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441e306852c75288b39e8a8bbdfb15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550fbe63f2196128cd92369c5750baf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389be763d236a436a0ebd225bfc8634334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca367da55110eb2ffb1571a0986fd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ee173f9fe093fc50d11fd119cefc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763ff7f59db10436c74dd2abc002c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac3d1a4f0eef15bc1049f9a29aba7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1196a119fb4b5d6e98adf9aabc57b80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba467d65651407e31fbd963d6f0fefd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369f3f4a1fe34deb53794a3d7be572341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe99e2900ac7e3afa01b1556d5961f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c056920c3b1e1b77f1feca9574ac1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da0da10dd975b4578438dc1e65da7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1493b695502649a72f03a09eb4c54b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f1ef4bac84cb7c63b617d759c28d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db592a174229285c2d2f7fa16fb42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a503007e865807390c16f0e2406b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a38b4edeaacca0fba0fd523c5369b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f32ce9c567099e229a134404ee48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd56e283e4dda6ab90f8a8ff7d4d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21ac0163095e1b7a08c273957af92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af810e891d57c95a163bec0303f3c11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db1b227b707ae80cf2595679c55b1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70fed403cc3c80f7dd0cfc55e689e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a5db2a01e46d10bd86c8e5d1d7e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130a16b8a5ec5e6028aad8dc0c1fd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148e188ad56b0c45db945cb2d4b3b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080c1284675bc11d64811ba48b744a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633630273bc96f1c5ea81ac956099c88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d820778d72aad8817ed8bade6b1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c97c4743d703c37a2081d8f19774362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eab241448ee92a85e67441a0f380b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da45e8b2173c52e22e6ad26d6718a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b6005ac87a608cc0cbbee49336a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b857dbad3c409de1a5b8409fd4d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a09ecbce49fdb1a33811786bcae3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37b2a0dd976a0c524ff86f56a80b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab682576ba5996b7cdd273bd835d82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783f9a0cf11f9dc299aef782f61fc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6698b422b4ff2e5cbc05efbbe691371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98b47717e109d192e672c6c9920c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911a1ea3c1915a5b1f7c1dc3283b16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb218f964ecb1ae75baf51991b64ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b45163a574f19ad1b3d172c73cf2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d00c1d8da582a431bcbe6a29ede7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9c13cb49a346106ea8b431e621e80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaeed4498bf4f4cf6d341de9be1f65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd47368e9fb2251899aa2f854f37c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51199a39defe548adb335677932fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838ead600470629054faecbcda0625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00253ee0ede774f7c509a3813a89ef50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efdfaeefdbc193cff54e5513ed309383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12311a4db6a6034706e4210cd81752c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eaac19d2b00cf42b63088f3a78dec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e239ad691ca946274e8fef83e57c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7842e9ccc1da96e54bd54fb3c998f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12577192b5aba04f30b7804287445864388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf3e91ee5ead6e658c99834dfc3be6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e3382f643e1a2e20d695d457b3481390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec98b67005b876ba453f16a6b9ef1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08985aaef3db975bc92dc8b851e215392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c8755e48882c9acc770d0053be8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c9ce2c23db3fa8ce4ca97aebc965394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544128b038aea808a04221c2558deb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0e0ab80acfb0ce8be11952f1279a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b225ec1985df0d9fda5ffdf14be86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf4fb1ac5d076ad84aa168bf857a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb90dc027dd4587f2c895cf703b41f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6241ff5a64df7b5db95b834931f15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d922af1dd0a9b5b1653d5984da9e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627280f526ca1ea5a1e077d1cb359c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17d82220ca6eea1a6bc5ecf1bfda0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a0aad9bc31c175b8422d34215aa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb382161dbbae3be514b6fad142f237405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a1140314446c9d8c558c79f114ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73027a9e2eb6cc7e3cebe06ebee52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56411ea2d6ea439d175012895a31242d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a0717356ca9e1df11efaddc3df88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352344d0185f8161bbb864515b0639ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850eb4fdd4e34dda85b4e81fa1cde74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e997a976582ce857f78bc4f53e1ab3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb95231d47efc3653d2af932fd17675413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f7df3c0e308942e0912883e81c0af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88276b9811951b2e9b001fc837649be3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3194a7f3a58c0b27d2f2e29bdf32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772c31df2add402de907f2a5c5695c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c06ef11798fab40de2c5ae9bf1c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d31859970e7b74467304600e72d5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d125f33e78b7fa9435a84d159ccd29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27c12e62c897df13d1712fd636d32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a68ab80de346c3b73f504471cd857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d777ca4366c305abccb0616ef19c6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9c36adc49788b17c8e42c74632cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df903c0809cbb5ea7b016e58df3e4d32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf7cb4737380649c06cb7209d362d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da58b3635be61e0613ea397fe1b80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455fa5c14b15f6ff802620905f52f83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b21e5dd018720b55c7e72dee17ba3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261ea161fd61a0f0ce0597690ab960a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696dfa28ccdf97d01fec63852e8605431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ba8cfc2a9ff1eea3907ac9b7c7b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc3b7f1e08219e2b94a3104bf2bf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d9ea131a78fbe0f7c7165db42d56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5977de9a5061099c0a1d2d003197bae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310020a149c0c8952485449b200eec2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e3aea660a843ad68b9f7ff8b178be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce80e325faa9816046360c2bf4842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a3551f5db6971927ef90379a09b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf974160c84c27c9cad48d07865ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc507ba798707dcbe681db1ad27344441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efe189e2b55874f6ea98e0087ee19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa4fd9632c8e550a46ee6f59db489443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d9dff51ae7ae88067c35f8840b5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15434d4f11ba2ee4231659b718b8687a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d5654d4de364acd35462ba7007039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a5bbee887a2430df385e022c8282447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc88904aa285e4b1c483b3917fb68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a889e575f74efd5d5a5fb44dacca3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9a2c6c66e4ed177980ca21e43433450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571dc5463144e052d3682ff182ea9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c5e834b182535a2b23ecf4c641042452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f56afcba6ce475b0202d308858681453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c2df4a4a45d1b80db67aff75ac52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa0060e0dec5c09c074cdeb88bedc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cfe00778ac0a726eb0fa70b073505456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e517354c027d163ea09531c7a346b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54707e16779e31a7ed8c9edf0bba5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc9a5790948a22f24e46d30c109c88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767afb149615193f1ccc353836d6c3d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116e72a1577ac31627b008288526a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a3681b1eb79fec7fd0a11c75e4f4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35eae1b074b1337b41dff254c6ad18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1fe937211b02b628ffc230e0741be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b20a395aaa982118beb7b47f824b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c31ec74cf1e9cb3657e51e274d50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ae3ce25a4ac71ee3d2e5bc46777d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a24478af41c0f0489e70875949dd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901baff0bb9882854ad9d6c41a7703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de28533281806177696588643978e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd5442431df6830e38390d4d300932471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0ccec81ccd179873519eb7f9aa1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8794569b833b62ddebbc4e94aae0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b99a58cc235c909bd28c9d1b76c27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d353c851ab2550afe8f25ab7d6d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27945ec900895380edb4b53836fca749476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5b992e00b2eeb58f17b3987a6295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802716438e48594f30c81d02e2ae0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a05044c06f699727b6e069aefa165479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d870c98243c06b5186bfc432fe76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e005c99176673669781df679e133a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53429b9445c54a66fa922e734b310482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cdd9bc6ff470de12eecd83567d2f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784fa0d354a52fa32123d23764e908484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f50be84c9c40c430a86595f87640c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645233c049487dde36a0f5292c9c2f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd1b911997569299e8f1e4b734852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a70b27f27a9cad36b09921b22fc13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b747bc0f4a40afa931eeea03ac9d3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0909b9aea54af8946a0a5a5c4106490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2729afce79135607cd43c69bb6885491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c7eddb7ce2f3d18a64ced6278fefa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9ea160af4800c8c1a96b99e6a856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346e10c357b7fd27c85dad8613c705494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66378621f5f6e27703292199b20745495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289c2630cbef82b0d24da7bab76cfce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a84684279ca5beb98a2059b5a4f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102379a5de99ecc214a70577d2fd97c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06266b97429eaf91cc7015e6beb7e0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19161ae57bb35dac707cf86180a258b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd32aa77895632a1efb061f2312c19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45cf970f919af530be69b7686f9438502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c5a9e73b5440ddddb73eebbc51e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6338941bd911663ac9f18c3fd2030504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd435b8f74be5b3a9410c1daed2b545505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104a5faf0cf60eed3f031aded4f32f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9249721a9ff77e593df27affbae642507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278656103bbffd3e6eb2aeb3621476508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec580e4fd6a1308fcc99287871ba3fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39092311a7f211fa312be6dedc48ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a285da36ced97f4ba461ff58121a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7bf2b93c5aededc1d3955ef42594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d58d4dfe9378f86798d968fc6ada85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe06cd875bd94ccf588bfab8e2b8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d36b954547880c438d0e8e44e27f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195b85c25a67ac949c2cba840b009f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641514bc69a7443ae659d9e84b68575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283983e8e3ed5aacb4f664d22c3ddbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ee906a5dfdb088bbf6f31a9fa3fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e728c8e084900d10a9a50c102445a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c31facbe31be5fdaeec56dc23fb5a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11481747097ebb7a1fe130a02d93f86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d247209ec77e103afbd1328e570408523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce1650ff443ba4090ad04048c2278f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22997a5a25af706e313fdfed6ab51683525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968127853a4455721c83351e31545b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990d806d4b2c5ea901addc2d9c4b1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe31d32605b55e4cc890f76de9496528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5fa2c46b0ca1cb2b45038de92e3eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733641c54d1e9f66e730ec3204a1c8d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaffbadd7c2600df3b983e43199626c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ea7ff0c2b1fe0712137db923dedeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a04e07f8265cf54ad62a138b4dec6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad2447595f211c83ec20e92b42f89b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012623fc5e717fd562f5b697d3697cfe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7611991c9d5643ff87e9e051c3765f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6bc81ff2807ffe7f95505715766ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c62f20237c6e5a5084696ca1f8f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e0ab3965e23425be38f3ba161ba0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a97c1fb314382c97a1639f014480a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a12f74d7bdbaeeca4634e2917765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685988eece3211284e857152c9b9302542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f5871cd09910f29ac15450ce13fa9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4caa647c4f63dde924fe11ea25a64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16abf6522007c09a123d9cade776158545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73357eeaf5471bda68ff487e3db2cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b73ea7a263dcfab388f02ee91e37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c88cbea4a84da8c74d4614e2693e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e073132188e010df1fac9fe3f410549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae4e0026344b9838ddbf8e22f41d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e5df12de75d52f2bfce5ed5e94917551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9d4653b032540bdb79c5a214cccd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72356d1e21ed9284f2a2acbdede89b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2851fc9facab3b2100a3313d1f4fc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfdc380c1131ac30ab8bda09b9b5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40be0274c16a21004db7cdb02ef356556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af4b2fafeeb868e04bbf96a8dd32a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04112497bc731a96b3dd67986da3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf55d125338eb94c500bb8acf855956559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e785cf61b20df0ca8da9c442a3ed3c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9edff22389a91ab883b3424242641561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e7580b0b1613916718996a60dedf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c078db6f25c22d989ce21f572421b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dedc452edc448e0328a03f3344a7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb97de784409fcebd4ef48a85f6e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a62173bdff66274dabae63be66ba65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c108c340c453bca534c40e4c9c84d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0572ecd87e79ad495c492498406f17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5d43be5887d61f7bf64c8ed9ae51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2159d78c5e6cced19ecf1c1ce9762570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774e8a532dedb99a720ee404bd0ade571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded967542e7a855edc9bdc3eef90814572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58ecf347ea1d4275b23585aa72c23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba6416b6697a246a4d9a3ac975abe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f0d1704fc7515a48cb413f670ba1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6055bf583c2c9ad17afb3d0d46792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de29f650df44ca278dc7b4c6f683b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bd7176694fc46d34bb5d14e0e6ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe722f83e33a7113bc6adb8fb7e52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c5e50ffe64e0c40edc403670ed47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d62e0695eef71026b43ab8b1aadf01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb840927e3ad82d5133602b7dc5cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761934ddc559d4d22a45a33cda7033b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a99cf1b92f93fad2cf2e41250c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492efd44d8cacf6751630dd1f73b79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2c4ac7f8f492658509a92f795723586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c962757ec0642ac9531cec00ca159587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fcb5afa09f8809c8b95ec8a2dccaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c4c51820482d137729c1b39c3c8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecce1b1a937c9aa3f6a74223877861590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16db52681f9ab4d0407c1edae9ae05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b0c80bc1b2b8456a757c2c970716592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b73a800fdc9b12b6f1c880676ee4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a697e530c5c0ed3f8a2adf14ff0a60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10861b77a5a62c59531b60e0417a8af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36205a540c5d16343e9d50a5042231596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5c74f9e9588142f7c6820a747caa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f8138cfdf0e04468c23617face45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f6adaaa810f3a4a67775cfe3dd4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5354a8069a2f28e668888b917d84c53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dbf38d0c352b6b635d0d0cf3acde4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282563f9d93336640f960addeb472ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3f348c441529c062111905a7aaf6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf657d6ca105f018c0831194ad8dfa39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec8a32736a8f39da0ef1c9914a25d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c02f9bc1ecc4bdcfb99a8f50737bd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce47f7db7a4f30ec1e91fb96b7b36c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511745b2876fc4ba400e7b164f5e5a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29639e684a7bbee9b3ca6b646dc1fb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2deeb937da983616d5adcad2c07a9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa5faf3914f78dc59ce1e4503dcc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94858f317ce03a8bffcd37ff6516e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cfa5f18850aa54c913c39dff691ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d578abbf663eeca17b9fc347c35c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a046d0f0c3a759e56564671d67b47e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6160dde838ca9a227c44b4b32deaa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccbfd3950944a13c9a1f37959783f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed22422bb50dcd0257586a45854cc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34bb6e3c851b73b05108400529e5ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade45183e03b87ce187cc34544f2878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e799ec7543ac3e46a7107a0d33654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69498edcccc1819002fcbb6da52940622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130fa43b9b526d523efa9fe417fddf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b439b72ec6604f9bb6218e58e14c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d62f32a7473fada795e7855fd2e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dd12264412df65fd8fec217575725626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857727fb1535f28d92c261cef106afd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1c5d4285ff92bdf89c0e9e92a36ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d06a575b141af6e4bf05018f98753629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9787d7ac89233ecdfdbd4a54249f36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3307cb0667f547952514ee73c384b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1158b034dc5f08096869efd6ed040632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b47e3515bc66daf47630b54d7203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260cfa981c65a414b42d7800ca5c43c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f9cdc4f34d8c488f9e020d2b6c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090217a1cb74e5b56e35dd58f869f9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf7e892e1d49e0fc519a1116fd70c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868c7b63a55368bbc77eef29e00421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df3de116b40a3498d1528490dcdb0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32c9257b53ab8e08749750e1d2b04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f6679a552ee5ceda3ce031f2ba26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c311270773b1847c6dbec9dead07ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407261e09087857e7f16e5f4042cdfb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48b2c272180501af8c7e02b6f0b4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373425079a5cd8095b4cb70d9490e67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a865cc99553087be00f7c851a381646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040c4df24a7e29ca61139645be74cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d876fbd95e134e686067c20bb5eafa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823497f67496f6d0b897b436c83711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d2aafbaf1413c375c2fc5237d40d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161051d463667e14f72632a45f6712ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a085bfa15bcb2f3fd6a839fe1cdae3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eccb093c74aa37bcd99cc18e2a5e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf95d48dd5f50c365272f50d6edf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b7995c62fc2b04cda3393de5612aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c0dd0c3a2acdb6ec8d9bbc2d31c8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291806d2583191715242fe3185ef3fe4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68fb7ecacf6c1c187a860821cdf11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4fbeec140c418a645a86c5621f8c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b99b3495a8f8fb17d0339e4530028660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33420d872514bd42a86fe04ed187b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2619cc2fbde462bf53d91afc1d34f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964e5bd2ed98a1e724785639c3a9d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4bb51699855f0c1e712579dd0efd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db29558f2837cfb048b3d67d7a9304665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a75239da8476a08dfb0cb3ef1baa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386b45e6d67db3d5eb92945b3252f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb0a2d6621c42a6c574bf75d977fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3894d6871f6432c75581e640bd280669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12faedb42d56eaee3bed5853a34f1d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d25fe68a82f016553047c0c61b39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fda9654fb242716ebc21b275cbe18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ed87b7c0ccd9d55df45404f78d35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c60f0a28b38104d92f7991b675ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215414b8f74050698d8ef870f8cd4493675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5c227b090153251c586f08d9aa92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6689e182d899a0a805e7e9727f4051677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dbd5d1644a3d34301854acb67dfcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24c6d694e3fde96c5e87df8644f83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005a7da53aea6340b213e2be96d544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b7fdbe9e364167c7926fa50829c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737927d2e39b65345284b7c86dfdb479682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d833b6c0cbc97cf2e19ff9dcd89a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4546391582c942860c77392615a903684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f3046a9f2a3a8862aff5b694047a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea3248d2e4b52cc14c0271f50820f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d78bf7f17420bd5627dcf13448be6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd2287180cfe64641ce19bb9f5dd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6252ebb354faedacbe68d30cb20196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212c63cd1a0b39bbd0335fdc619ad8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd3f025bebfde4b2cbeaa9dfb9baa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8aa7a233673de0c7a46dd26dfaa2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa563a7cc9b14a7820c715d41449c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b68062e5613602a2d73ea54206e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e188578ae01b42cae076f51cf8abbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52cff19a6da09a6404041536e2db3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e22c2c6005b333510ef7b2166c259697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8c54fad8bc0105554adc22b0d4869698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389ac6819a8adbf2e0addc406830168699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b86c5b1f76ff3fc4dc168f64964b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293013caa1f07102a071ea10b8cd009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc77b7a6181350ca630e54633ef95d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0c91355d394d97d919e2f375f6c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470ba9786d758f51ebf72f981c2d5e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc332cedc62ca1fb35f013adc6e429f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92483055deae1c6530adc901a6ac4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1362a0c46565ae8e0be8d935a11d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd728da69dd68d6aabd8f2ea16f17b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643c4c619b025c5913f1273e0c1ff5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf103ec8e485cd24ef184972e780f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd056ad0f11493a43f4df2dd1591a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2625fc685155ddae4852d82f1ad060712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb5a286c0b6ca21f3da0b469ce9fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746c9e873c2f522d91ed2d53c1a4327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0fcb4e5e7d3ef1f64a1cd42d4190715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ceb112b40a6e546c199b5f2fab75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5bed6e0396ff28e14785baede148b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cce15872e2ffd9772c883c2bfed54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fed9d89e6018a7322a0d5b6f48b9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffbf97385901c9d21b28ee33772d35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae6adb6666a72c796848513e0fcdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f63e0f34b71df7d919211337d7113722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f7d383e3c12cdb041b48077e46d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b300c8eff7d4f5ae5c10010c2d2cdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ed8d6f703f9902bb048d3e6874ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbacc1532c4459b813d19263caa8534726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6fff6514c44a0c962e1bf9df6950727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e052b915491fec98cf3be273693f16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2caddde9cbb47b1f5f84dc859a8c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb057ef2c0573d4e651eb999b6713b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb5f6526edb9c6d92831d01c30f07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7003b99049004b2bdd3ea266f14bee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f94c34480fb04896f14d615a3ea86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86df830f4c3c5e148105ae4b89d39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c2bd36e5fba8629bcd55c8588f7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de769576c1020fcfc2337dfb4d8a12f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca0db00ff1dd0e05a3832dee8d1c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd53e0af6cbc1f474ce056a46ebf55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba64798ae68d63d7666980d802b7f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a23d74f7fe6003fed6d704555f0c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f805ac257e17f5fd4f85abc6243582741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b019fb04f138723eb1ff439ee7d67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3decb858d92c0a712237b63ea673dd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb2588dbeba7092a6add0c3d9bd3b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6612d1606da20d27ad5e75fec776bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d801bce8449723dca6c2f917326dbe9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1d373409b71c858a6f6788903c0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30129771af437602403d7168e8fa00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b20bf92a4f7ba8c6a446aa002fa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762a10e42e356ca4036c267d04ab1c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fe15e17122372f18aaa96cf307421751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6452cad324a61955645c6e2a6ca6cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7d004eaf13bd3c4010970ebf09a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563bf2003dc93302fda017b5efad60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617bccff4e0625e0981d063881370a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f67bcd9b1d2e61604cb318c229cba1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d0c6093ed6a55601c5bf0516fb5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eac141e16a69f477b2bbcfef6f4c25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935b9e03ca0eeb92af8c6de32130db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5bdbb7d18dc583bdd77127c4226d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618aa6ce3b9e1cdb8c942557e0c698f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f3da0ef43566fba594cfd6bd0b2f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fda300b20494c1dcb8f54114db45a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec1590c7457581beeb1cdaf6ee8e1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c590cbb1d40916a8f8f943d2eff013765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3bd979e16af5963947f5d8287683e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278710f5758bf432461df59b8da417f7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>