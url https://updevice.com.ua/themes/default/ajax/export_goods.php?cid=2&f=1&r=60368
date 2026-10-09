--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f4fdc1aba6aab21cd9bea05d4f981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea8db7f1e5c6cb5951f73773d02c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b319536b3b1c3e22cba2e881fa7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e3424c71aba5d0bf2ad5f2fb65b7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf6cef3cf54808b00b9abece5b659e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6c206e99d8128e3e63d46c1042b7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e879075ea16e9c76de80278520bc047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a591100252f6fc76afeb2a083ee48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6573c9ef59c6b08d32dea7a15548b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f450d5d53c147a91688ad80b6839c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02714d51a76fe3ce3659b9fb851b27511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f20b49e646f787a695957c00c819f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728db8beac56ab1b15aba34e6b145a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64dd98f03f1ff3ef503048723f562d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4493182eb3ea2560398d86cf9e86cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160a9d1d418bc522fc14f8dadcd0d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf44279ba74e69bdff2ae059516fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854f61c2de1737f813e1efa5940d2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4680ecdb985e940a4a1f2bd5a04a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942963ef1eff89f1b7a9aa0b6fad1d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0746546c8e5e6dde9d767e749256aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba944d7c874e8309c8668a62b0fcf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4356af51bd0a8dfaa8444f9213133523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920695edca0a37dd03e2de1b976fe4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26920f197c80d4573260dc0cde8e342325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d77869b006437125e6e07195c1b28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4789a35b408df9ad9530cb3fe1b2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f826b11ac551ca89c1db703bfcac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca42b4a85511b801d352b3f71c943529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed8fb1f2125135d98be646c2ceb55030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f23e587de4cb8cb6efcf1034bd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca523efddaf0e1d7b5d16d464a5bf5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac159db32612de0e19394b86deae9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d6e364254b391dc272de6b9152b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201c65e268dbfe6f3fb489cfe1fc6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbd95c4b2897fee2a979cbc5cc91536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bff241373c5770868fa6bab385ced37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aa093f991a83358a2cd6656bc13bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24736a71304b82aab8a543748f5b0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d42355d7676f829ce2a8491c3cfb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89eeda9f47c9dc2c96bbd0d6bea4da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f86dfab6ccf30b81df55be82fd9cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df033678c54754603ccdd96c475eb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb54ca1bed50f19c93ab34d649f25344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45dc19ddd59a62c1781dbd44e86be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be86e31d1649b0d76b0f54c031cda7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e9082e1b29d3ab9721b8f7d28110047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f041c0b3d4ccf5e636e915004281e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77195a3936b98de58699a8a950ad20ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e39f0db0025074f19611ceb186c4af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480d48052d3a9684b061b4e7803fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397203695b4581ef981cfefd5bb19752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663986a25ee3d9588ffdb8518e260ff853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16f5a769a72855a311997c60bb45854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff0b46548814c328011d7779b2dfad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7a67f341156261c352fdc82c6e2ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e4f64ed0b047adba179de27ec9cd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9454e62d4fc661c7247d26b2f22ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c18c9782c2b5de320f4bebd821ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c8a6a4381953cb6707416312d90160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e0955aa178819a446f2c6a4892d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be31f60f464938dc7133c0f1da3f6b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e883f663d09dfef2eabeb427b640fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b695a56c2933a1cb1e34b8158de03b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02390308d4ad5b3299a360c914268a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64c0f39cd7e411800e68efbfa9472866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff08014479f93c1d1bc7d2170a607167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349c0ce86823e36e8f13d742ed50e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b21dd5338a0d1e10e9eeeacd62fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380579bf1164f6e59e1c55d46d2127070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803442adc29b321ad5bc5ecf23b82e7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4864344ebed5a50163de786c394b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf2ad60be565e424b5aa32ea2bcdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5ac746acdc117f7d27361c8ad43b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec2c8bb7d97bc5d08689f4aa8ef76275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ec65311ba335088446344960424a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a42a8193106e46b632783f0b568ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2aeed9c7257830e323a77b5a025a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9b7121a9e5405ad3df7300e2d6dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a7396afee2fdb28da32b1d32674280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407018994dbee11fc8b416b1d64744f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ecef2f45ebb2a28f02f98fee512e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dcc2d1834b423f6b3cc2f1a1700b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d27cb2a311e061749b5fc0b18e4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8070d62bf0b92b339183e08c794f67985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec31cd2622fec4e6e4e6e80e5f070686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daff4a7bbf404a354f0b2a12d28bd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff48b9d50406a8093d4c2e6cc56299d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be0a0003e7dadbc51432e968f0ef889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48233b72d66ace6f6fd7f5f2e3245ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9419a1c1b6b5e14ef20d4c4b4c9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a50a36c4344ee0d73ce85b0b467492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedfa51b9a3ad9fa7b6a5840c856c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244fd6d6d681eb57b1ab185fdd304794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36679ba93196990118ea8c1c38710895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200435417b686089c4032672bc147796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eba9211c405b3cc24a0c12136045897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8691a921535662baf15f6ea69903598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48aa3f90795668bbd12eb1766cfd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589e79a6e79c770d4c5479e7d9588e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3155b58bfa4197a6b07755711ef6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a3b6e0cd2ca189bd5868949ac5fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c8ecc1637c076287656126d2803c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee64deb2c6a634c6619a833a02f23e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9862b9c4a844e8f7bfe93e9a536fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507421fed67a9d3b1c7bca0d31a1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528f8b9c2d761a66bb17b6caa324e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0847bed2281ff4e9acd2b7bdd00b2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602aa42369b59e046dd3dbcccfc5ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2d44748e85b32cf4112511ea6f60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33fc47c7e43b66b3b8374c4dcf5b54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc41711d57b7732e1426de06b9dd79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b319c8882b0652f2ceac02323e6d66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc69d70a212a2ba079d5b246789b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d5d9f6a499ea5da3b37de5675a4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe0995d50d00f6aee9c385528bf3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fe9d91b9e2ab14ac4742a55ff6153117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b1ed061305fda06b656e09c843e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aec77ec45fafa99ee3929b1c84da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417844809b755e270d61738cd999bff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b700e32e8e95a5247eceada9b68d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca83664b5a6134d5166188fac396b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e2cc57880dd7ee72730481869442123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7836fadc9b9f256bb7b4976a17df2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1b484b2ba52b98486b9126fd002a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec694d24a25f265ff3b6ac45f37fe2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014626501c82303fbd8da3adc2aff2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa115112c160dd8ba0d65bb5ca3c20c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcefaffd748849b6b1891500533ae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be48dc47edab8c7ec7fe1eb424064d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df944a5d7ecada35b1e3bfc07a3d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c20e409a17610e0e9847728ba9abbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb368db72a9f0fce924e30c1858ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ad8d77b65485176c569d13fa171a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c45283626af5438530bc328244a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e9202733356e897b9999f0f524b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e19595b4273c7f9da0601a62e62e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0293644eac741aee99aa35de1b577b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc1d4d93757b28c449009fd487dcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eda266f436ef392b075b75dd44733140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb215308e90349e2ef28a9a0547092f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2f3261a68f718c9607d5162c1afc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab8e1698c3759d3c881dcbde5f9247143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3072344f74a7db3ca3e90ab711998f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9734f960d901feb67ebdaa063e53c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd7c03bf47adc02739dfdd057ce1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a89d2dafa6b3e67885b907dcbc79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca1faf48fb220708f665aa0d4c6f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf6f2e463057fddfacbe4cf233c38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b207043a087da94947b6948a7b336b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa21eaf1787a095465c0a4e87d36d5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f060bb9b77196d6f8dfd4a9d13bcdcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077cead9b93749655033d9b9a60cc30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4bdde0c502d4c779081120a21d2e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c72125189602886849eb815ea9b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc847d7b0a3b44a084cf45389a9b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff199356e37977d3034d9b8550cdd8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95c8674c556459a108be1891994c73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac140ff1ed821f85bd33ac3bb2856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ed45fcb282aee02d79e808c353e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a88b02bdf16961d6c056dbdfd2e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89a5afb6e44dbcd9dd1a3734b8c82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33fe343f37c6f37debe0056cb5771163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d2ccc330ab1a462150e7f343372f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc67a6ff59cabe35782c15065cf5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c9e867a89a31c41b68daa814dbc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c82728d9373d2d44c05372987d8b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5095e17a78c9008d0a02aa077a11d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba4b3c170a817e6a20a35521d96c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f6c33af408f378d6ba952b8dd4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc5e0ab9bad09066d1c7501158a6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879510d9128bc92b2bd8f3d56740afe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbe1cee9eb835e8edfe14ef86d0aaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace904bfeccb6e90921eef7599df5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3df91a10a7c9141e3a57537aa8995175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a261f0b7ba669614422da887c66c7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64767a3dcad10872454aae7a14ceb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133d4c4cc053367ec2e7f7213736b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957637b4cea0eaa3c733c7e4dfe0096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb125ed9fe68f048b50fbba21f137d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9bed974380308fe9789d199d23d37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd25dbb5fff0d46fc43139029072d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f34f736534f6b1d2532ad8a5dad8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd42d8666ddd4565977062e3c4cd2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d439cc9950274c6762d4c66bef4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5aa069de26621ca191870145fecb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fd4c05e4b49f4955d3bc852ef85e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18fc507507141f16c169f7bab33767188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332db386bff72ecb7f08f736f117e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c63b1e3370177af0625abf064ee8d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cef20e15ce6c46d842614a7def438191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4efad29eab5c2eb002f3a66251ace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477dea5c77d69a7505835afd29bc00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1140ae28d14ad0a9e966d7c644b23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031817dc2bc1ef49354dc8565934d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec237cb71e2d6dc8930100a21b9e42e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba000ff358543ac7aa8e227f3320e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe484879c52aae13837eb025c114bce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f21462785771b3a38329ac563801199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8908e02d376814d094a9407bd899ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db8aba5e300da834ac670d86f48d02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3deae61e26e988b2f0885dce56a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a656e0c062c2ce7b2f4acb1d782c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae117f759b9173bb0895f2e907b402204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4294c8979a67ce7ae0850d9244042d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53665b68c9df08b3fd9d40463267595206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097c2e6eedca65c0a77b11538743b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a126ea1b360412930f0d15e3d28b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282868b4957f42ac7fb79c227a2faa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b816cf70c56ae51508d9522309e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279217c50d936183ded40d0dc04dd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380e464048714c17698831e4693382212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3801d9767111c2ed0b7d9f486bcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d00999c2fdc043b12521ea991177e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0f31390dc6282bde248dce3ea8cae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74f4da7bd105ed913e571a984c693216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54152e13195912724b7da2d4f750780217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6b9405bd2a9ac14ce42f9f04bb8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb080404b56ff1576224fdd1603082219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77026a56da0d057d08a3105dc7ed615220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd6da7a59b94d0e4a26f19bc21ea0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a638ab308d990d3ecbae3b798304b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce07eee8c9846d569163bd5a8d6f0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06e0c8733e6872573bac462430a04e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53fe35313c0ef53b7c306b7ac8eeba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e617a09f6b21ac8b328a0f3f989b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418717c64f81da582fa7a2b86eff2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f8a63333c7d8a14f54c3948fc899228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c18e2aef9a5eb6c86bbc88d9ab78d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4861eb6abae40fc26f446c493e912230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8063b45f08cd80fce7534eba82f61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb45e4e8e4164e840a285d7b9f049232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09bc9b183f74a3f179c23b2c84103b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4c9ab336f5d98067904be748dbee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d1c05bbd09fcce9d464fa35137cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c030588a09b8b8360450d54ca8e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c9e0c22df5816ba3039950a223d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476163ddc767354e77ae3813bd54b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bcf703fcc8301d2234ff499eba890239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa65a29859a832ed31a45dbe936f8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964dae4c0f8fd7c61cd872d58bb598e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec84c4b527b2c88c1271c9bd70e383242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7508cbdc62ca06ae9aae39d1e8e3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c628d98d1b7d0f9d418c3c04865819b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a682b951bfa46d7f8d92c4acf2ac10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c597b4e0d9e90675231f34b6b3c80e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f955eb8a128c046ee191152bade2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dfcb9b187fc7128d231f02e93a8ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377d3faa6660531e2494ee23a94f10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee832682cbf34db2f363630a6ebc6f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa5b7b5c30ba38e579c5a636b125b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0eb895d2dbc0bccf687d75b2932b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0921197c4e8987778385e5b134f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463f8cc04ed67b347a3147fe6e2f39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bf4cffe92bbfc72bc2cbbae8065a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6cbd3dd8ff43dd5e766406674c15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e38727524953c1bf267027ad3db015257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be9c0e666bb1e6bcece7b720f904d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3332f5db9f04d7585fc44de5d0c4c87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b20e9717f2439de91e22d04da268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb611bc1b29874b7f5e5a54eef7b17e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a939e1be590711d18ded7123e197262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362199c91b151b732928ccaa471c86d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95daf7349fce3566a36e12e504bcfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32782c45cdf179110fe1d7c03ec7b4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb998e146d051e6de6dc11384a8b95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9d5d1f661d782e3040a617c89158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2372e82a8fcfabfc72f884f7c3b84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cab9cfb8c3bc7973dfdff46b2fd51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd477a6383d2ce5c068f899d24d4cac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f213e02ad0438395aae1a35d4bb3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9361870b1e827cd85a6cc816468a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b59667af552dd632bef3b1e18ee1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c954fe36ce1d1eb061cfedb2ad6fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd543f8733ae6f8fa333ba45d73208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f85cb91c2a62f48e4d0db73a146c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a73a26835fff0187c6c6066ef339277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38f42ba68741f2d05a98a8c8f9a7ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f768acd5035bb767d9ef1eb256f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5ca0d32a6d3ccc07e591a28faa6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b02596b730cb3a6ed935ccfd94ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e867a5eb97216978218eee157309282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98c412e73ef7bc1dd56f5bfa339fb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43deeebe7b80a62d2a5169f937c07e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137a69f6a7cf4e445f8296347fd344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc200a5fffd9368bf875dd83ea381c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2305552e85d888d36790b112c85abe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae7493a1ae847f37499864bbd52129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6346dee3310fda441ed00d9af1bf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126000d69edc43eb15c5def47896ba4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6986001c1235a52ef5597b73686756291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994129a0faa9a69365bd0e9ca9fc6538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90d1080dce5b29b16d2a0fa2094ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb2c45c8625b968b0488e87c5889c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d2263de8d5f1091195371c34599ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdbede2f1c4f04eec905d4994abe53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a46ddc4d8db30707ad68c9351541ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c178ca07a4d089b47ecb40f48b21f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a280e161542aac0bfc25e6936b5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d5dbcc3682e7d0a895dbcb1bec69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131fe67f6fc6869d8e903e161731a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4994b20f2880fa9667ff91a57bfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314450f5141817d7ca2ec18e1dbc80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc3dfffb6188ce02607f30022d6f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ab7330b5eedcdc2a980a0026ed43e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d49c4c12001cfc60961ba7d7dcb60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bebed3b1b0672e6f9828ddb854b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5001c35c4cc570102aeebba07025a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db43cba42eef103490b468147c6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d64f3f0670214876f720602d1960310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800ee0cc5f3ae8531f3b7cb901e1a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22744afb46e6dddeeb88f6b50bb85c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd8c0f1017a1fc1fe2d0d971cc00a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a110ce194624480aa18370ec5e8d643314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45930fe8a2f01826db69c9b7db99ac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5589edb28a478efb04636017b7485316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb6530c8ac676ede7ec0da75bfd036317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76196bc33aef697ca2054a1ebe52c50c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d58d88d518b3e6be825c4326149c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28680f6f27a653c2879d0bd2d50cf01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3bd1ee24df0c3b0c0b65b5f478634321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060df986467f844496d1ff5b6c4114e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837c4911c08d8b88524190f6c2305f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5815fad4ea7a0d40bdbf595528347e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2ce503411d7e2629042540121191d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2716beb7cb65570d99267aa4188131326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af930d508f908f4b8fd3789e5f4d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cdfb78694dd96691e41f94691e560328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514aa52fa1e962f68f1a69e806df5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef4c4ae97f2a1af30b6ffb33f78e26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0de47afd90ca64af18406e8c2d3ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d19c8a96c008fd8b43fae8ff32250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0ba78e8ea3f5954ba25d378cfeef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4711ae63bc1eade7fe5a6e64ec68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb25c8e561541bea30e71c4f2fee8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea18cfa0f120b03a86e5985d6d159336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e699706c7f26e5f573da1d378678337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e439824c0b41fd018ce07f4a1765368338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ba8974d00d88e33ef67227413474339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9089f8a968e8afa9e9669b8f6bb02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797f2d3b6f1a4088f80d09d15dbecb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9fddcb4cf09f8997d7b3a18031e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a64211a25cfef6ee79c8cbff57e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e67e9d256a6451f3058659106e09d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986be1010fe561f94bd34ae4116b02e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebfe3ae3884d21002291fc608b489346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1ce2aae9a95620ec5370c2b59ce9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e116f682845cea0662d4fac1a68cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f0d295da0ca8fe7bf4c6c4ced656d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd5bf851c1c06cba5a2342607ac65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e37b0a57bf6865b7fdf6a5d13a8da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5793fd385e52adda9e3693e00fe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e8266af314616512b1d4c5632f58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cbc785dd07efb58853f8a3a044822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394925f82cfc31e7ca387f32305de3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea57fe5d5b449700d36a627689a6b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08419705caaf151b3c027c9c4ddca51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82300bffcdac2a87ce14e27735a98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903047fa4b17d318c6bbc518bd69444359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a85d11093664ddcae4b558d517af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d72bbc572f58cf5535e4151a6b073b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd1c22366fca3369e5122b9234c6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68701d691c3626f1f0d91e9b94e87e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3cbd3321ca29fb5851ba67372cf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2062afdf1df65a1b246f4bf079992e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1e28be58571dc6f06aa27972f4da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea968c612b0c30ca17632277d727f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155209ab751e5d390d333e76e294955368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188033bdcb59f5f4d9c8b80c1fa1ca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24006bb45f09949599daf95216ff3df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee57271826a11632d2dc1c853d9ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb9763a17e102794f1fe8c93b3267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82bb5ac4ba2fbb88a1e440f9a8513373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea86b3561f1bcb9b545a7c3eab41b47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cbdcedb7b11c8e55d77964f546eb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed2c6babfa61ff8ad81a0c502073cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecccd2c890f77a4fdd63185e41af62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1758fb3cfe0dc8a683c6bf32aad5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0f5766d5a52ea0eff32304ccb0f74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f098a4dd69a6fe72bcc626a41372c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b4bbdc1aa8dafbe213b53a39afa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2439ba17c10c2aa4687f79520e86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7fb7b60552c5c49d4b25b36b2563383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437849dd760701dc1e21ee7bdf96bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600659b5537637e4cc35e066dbfa1bab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f91fe5f5844f6dd40215deb95819386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeaf2d873a879af4849e600aa81a59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a5b4cc25a68acd3ff5c8d7af244c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89b030f32bdc7081be91c71ca68bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b0093a31c86b5187ae5c743cb276390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9808f06af2cc92c18623907ccc7b0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404840412758a10563b219f1299975a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac36000242707dd07e1fe736e359734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367226e03cdf99767f172c828cc876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505212dfb17a805fc94ba1bd199702b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702bc8c394e32e65b98d4f8fb344ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529386fad3edfc45c004f6f9d2ea092397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e7eb795f81d9a26edcd6f08b6f85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba836b1006ef97706e98264317adeac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cfe6758a2c59394b59490bc0eccb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36518c599e4f4c6735deaf1640bd79d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f723f13db39818815007f1848d9428402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15822d7dfbe5717ff3e514f5d02acf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340de6a89b362f68459e15090145e4d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6b3a44d3cf061c6b4ab3e7339a0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b07d6c6d32a7d92ca82af202cbd9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8143cfb74c72cb3a929a93adc2fb4c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cc865d9bc5670f21f7588305646f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e19a547d1d7d6b9e3157dcaedfb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8bdd04c3b9bb4115863b6c74e0a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ccacd9da63d9ea7ba0d027574d7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15205bd11a3759226d2a40dda346c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721ca1a6045363b2e2a704081ba0cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86ed3eccb6cc447e494e1e9c46b0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020cddbfb27b837efa51546d229f3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa1968e647e74914e765df18fdfc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d2c30a9b22522ee2910d5b4830a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b9510f3b20d653e502d12cfc742c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b144b330a64422f9c8ccba2c06a13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc99ff517d47cce1210c697e98497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966cd6b4e73b1c320cd89e78a100102421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7111c08a4ae3e86a09c57866c79d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7440a8f795008291a39d385e2bc34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d73697d323300e248e62b1428ae6ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b493171ad0c149fec3af1103d28c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47defa8c114e79aefaf2dbf0997be0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db0d60d90ecf93423b43ab927f145427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de25d80af1af8627b1ab73374d9b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5626ded43c6d8565568ae84013d09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f992afe27ae1837abb893837145d59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505280bf7d223a3a35f0db38fcc45df4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f5c254273cb633782bd5f656eb01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c4e1ceb6ce9b6229c37c0aa558d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af87df1d1eadb576f7be5910e188c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc55896c5ddee6164a461cdd8c2f65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eefcd6c174b6f276c3e7c097a01ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed70326bc64b8c02b8826a82179f6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec36e9ce06b8059094f90c0873318438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f83c6b4f4acb95868cbaca13f40db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940641ec14d495ed00d3ac34a67a658440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f7f7bb35c29f45c78d3e2118ed22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41525f97bf825095af5ce6ed01357442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f4b0a483a45717a4aecd48bbec7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e11bfbcb4774c0a9b929bb60a38e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345981ff8cfc5eb1e3bdc9bdc79164e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5497b59373f63b265169cfffc1690dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777106db6eb1959ee3e2f2f8ab7110447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc1fedacb1590aa3a6a8de446ecdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6489456a794d042f04845e83950e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebf3442832f31647a2dbed7187d1f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581078acabad6229d86a29ee2c80305451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced55ad96475a2b0a4a6749c5dcf974452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396e80a07826217e7713bb68100e273453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70366098465775649cd03559c541a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a818700cafd3c2881611f3eba328ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b289676b08cbc846e0b65c6a71fb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d13890451d56d66130588d7f14a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a869668831392520406e929a5f008b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d84586c2abd2355b75a57d9fa65b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6f76ff852132d09cbfa50806a961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8925ee839ed931ffd774fc2fece1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49020f424661037384bf5d9322c8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d325151ba38447431aaf6ca32673d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864836fd3a1c2377d28f485b6ef8a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13b44179865b5df1277e32cb101b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7794bd0ea9e4755b55a8bc57964f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c190ef38ac74739c0aa6f664c9f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb00a8a9670cb7a5e9ab637a05e66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901722045914c613dc859ff5554635f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8eccb73ca2d354cfe885e8b0ef65a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809376d020e91fc258c52fe6226a4d4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bfd8e8ae4429abd16fc5685a8993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb883d7759099620733ebf4c0c3537bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c691c342ab843341e90e8b3b02c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1313c20d8841f5e854b70fb99040d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a1289f6321d3a9a38d3152035ed21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe612c210d02c181be20853f1ec9af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37aab1877a96f978f6fff70852dc14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec3cbb220e205f94da136f01618f7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907f3145a8b383fe4b7f37f1893d7ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e885d530473b3cadb42bc52015516481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d6be376ef6363ae79aa174148a8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972dd675d5a2c268624b04feaa14577483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd42f0371bf605beed4b8f9ee5a9fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10aac0da50f468d0300b9487a3e640485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337984f45350a0dd94253dc059d00735486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f6d030fd86aaf42c488e68f32a15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b962a72bc33dd3662e9276dc0272488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c5dfd5e59871c1e3809d6c73ef11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31847905857701a6ac8816a002f9b179490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b73a05eaf6e49119b9a621e5628b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93ef94944f9872c865b10c9765694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc385b27c246148925cc69fbe6c3b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcf0b017c83f64ebd33b502113ecdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db5650e40afeebcd7036da4aa529e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1eb8c567fa66ea6bbcb2fd0f3d3fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e9b0b7abfb32260d4e83c0e8243c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3e765cbd83ee70921008653b841f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844b0c085ed0c713202b58165661814499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697e2a77940192dbc667a80a45425a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04475f6eb836da3e2a6eb830e3574e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c6b00600964aaa7541ae8631c49f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6cb54c8fe6e633c32b4f023c94bd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b67ff0ddb48568b13cff80fe799f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9d47b6214fb3534de386524878ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41252923ebeb003860cec87e4144684506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494318bad1285260251b42d740c93f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee43657d4bc98c44541bd7ef5be17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e718631cbec89b496ed7ad400acd7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf45f1776bf9bfb62af4fbcc77ec8df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a9e14c8ff5ba17c853ae0e569f9bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4a67aec257d687b74ea1e3cb19d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b544bf320973aee5cf538a2606f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10b5a27be8ab055f21b2a57130b6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5461e5bc8d5c65cfccaccd7a2be3ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e4fadf117645a6f27bb636d6f841516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067fa674c357542728baab83fa6568517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadebce4ff2be5c055855e7963f8703518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab387c9d9f8464f8064c91658ac35e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991318a1e2e84708a8a0a604d71aa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51eace9677f80d71294a339e6a5c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412c5f7985fb4792ab44b94152fe37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc8ba8e6064e82e508749337b29a30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccea63a6f4cc36bcacae9cba27df1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d18e2946f7cc5a22faf7b76abba9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22db3626ca2d139e21e5ce86a6ce4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf3f0a138f992141a5a411f37c14fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94825a5396aaca6e915b02d1e303a49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195681c9816042ed2a66bdf84db38cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ecb199fe4b4beae816819a750ca8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc89f5124154b4770729a470b736e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d71e3504dc7240eae37263203309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe27b4b483fea157558ba607ca8eba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f3e4b456ad3ef906ea15f266a3f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beff61c43e75822b72ba3e505d7cb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e6bfab200b82169fcfdda6d678d6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee391e439adbfd32d5b2517a133e25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a98a3adc07b106fc6a01edd7723ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976560cb79e15fdb5704774ff935728539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2befd75640313e3c4e3ace9ace7917b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387410c942e504dae1000669cc9dea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db45c32b01ffd9db35ab291239f01a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb3c2f2165ea79e789fd4f808937e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7318fff32321e3253e3e298dc27cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3bd87e8f3d5a622eb0bd79203b3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d9e27b136fd0d8828234d0391cca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a247f59e0fcdbe5243eec3c3bb8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ad8088c9ff464ddadafe1529a879a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcec49ed952459c204d2d2bb1e6537549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2098db0c58b05f341527e3936efa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278935810416e8dc3dd8ed4d14112d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4f79b8143a9919954ad0d47a126a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afee9eac7ad6c4c05b35e6ecf1a139553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9678e754da6515136aba4f764dd174554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f3c1b3f2ec67b8a8df0df9c943e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14b648640fc901941d962681a5a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ab7230ef6cd36c5b1c35256dfd264557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848f97a7b29ed2799a2e98b6cbc989558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488fd6ff6ca8f12846d8670e7e5c34d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1b7b69ac811095fb7725f9e94aa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2014c6bd3a348101009f193863bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59101afa7236074cb01e2b138583a5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad843b36367f40016ab44fe327ea1eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9401d7736eeefccd81c8b296efd597564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b262b3be4ca5dc16a5d0df0337318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613bb7f983422c7abf6a379c64a842566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8274ac9b3e310569d61f3f10e5606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df3c5524be1ade033c9a2fd4f747a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97328060aa5b87dd06e28cef28fe076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907191cb666b7f67fe3303ea99379156570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491624aa71e481ddda9596032fb8f87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be728c4f26e7604a4032d569b31b4f75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98035d1ce8ddb178513e4adb6b35a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd74dbaa78a1a186fec5353ce2086574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435874eee875f2a006825afbbb5e872c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ddd31ac09c7ddcbbbba4e53b97a22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d136482476528acb55f0a409179f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f4c9ee20d9c26a0ba3e52a22a9271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8ccfbe9253441a22e2eb675406eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335c8c34056089ab95ec268284961a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6e9571f0e641b88443ff94bbeddc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db913416ccc06b6da4d112fad4a19236582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb651e107eae46f110e308fa121f4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9163b8522e976e4b1323200608ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107de42595482e62e5ce042dea27ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504513ffbd388d7c276af3c563daa2c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6158bd0b9a8b8d15f7f0431f6cc9a9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7702a2c7fff63a3cb38694b7bda5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a48cf805ddcd1bddee0feadcaff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18b3b973d5f8d1b4b9db8a1949247590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b10779ff5dccb8d725937e21ace2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7cbb2cafdd160a1be955ba4fb48d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73191b3651405996a345c47a081d6f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9e54c5bc6c34f34eb68b1ee691e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8cbe3739fed82ec05a5ef33323d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286acd12a3fcdeff89b409e8f6e002596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be78432fcbb0114f64302ef9e3fc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d9f1416bd09f39853fcce5f2a4bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cc3e683a2c91f49ad8cbeaed37a77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd977fcafe05d8e651267487ce72b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1737043c24202c930a1461360434b45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944b9fbbc09248db2db7667d27f807602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ff7c39219e1376acd653e833c97e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90fadaf10ecbe170495c5b33ac4b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00f59486d9660d88b58e8d2314445605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142e563864621edf71e6c9a9a7e550d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c18dc11810f5fb0ba4df74cf819c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6443e644183043a6d4ad4b9d1b9b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751a4c8eb57c389ddfcb827196310e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd21049a30144af390846e241a748d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76024bf926fd882d6684928ee8417b3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047e2d97ca1ac597c55e5abd2ff6e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609255449bda5d56dec7dc4718b1c29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7207b73ed231135fe3380ad9feb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485d366f4278e33f961e3fa7e47f4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cb978e605f4f3d6d56ccc230925b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5451ec387a822c000efd114f354ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779b8e62f82c3efc5ec9d50d1864af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707ae531ed41f9751dd54ab8075d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31cc667d3ab43263283befeaedceae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2030ec4174a340bd191cc59eb177ca6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc08055bf7147e7998cbea5141d85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52a9afdb7d2aee834982b692c6239623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6018f1da4e0d14e2c8edca89a935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd217188e8d116a26b9d47b20a2d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6d5b5a9f36f6a7f1cfe20910a620626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a22f9e20f72412c5f6e85bc38ed22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f7f5107f8a2e503a1001b1fffad8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcf6b1ce9ee44cf2689ac64f0f6bea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3ba4c5da4e5445342a06d7226dfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b2452b2caaf7e991edd514275ec21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845057e6b8df5d7e6c14151052485c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca903a817d5a11e5df9695fc75fb3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed03326792392a928b389fa7cae7d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f052b9a9a4ed257934da8299cc4162635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7c80d83f8a2a160c24abd1df95e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5232931debdb8b05912de644e7d892637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a42cac67b511fe9953e629c50649638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821e21fc970dfea2dc5d59cf976debc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976677ccf73b18c75f21b9c7e05b9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a1ab75c8ce6f2637221c23adbfa94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a65a6cac091318429bc8425e64638642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dfa6bd72775bb6294ba39dd67c9e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058466d62527cc2f1e5780575893e390644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f52745941e2c9589273e3f26b0089f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232fd0060f75484fb8c4ccec6632702646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d02811a1a4889c932abedd672a37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a43aa7e9da4090f1d57da0b69cad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc18cad5c1dcf09f44d9736b956701649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3634f2e3a3ae8fafb4332ff0be80f3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5037ffc1e6ea26d9491c67d5397b281651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1490e7d347dcb25582407f1cb286c3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d583324fc92ffce0c7d807c6012e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be226fd3c4c843953588719f55c0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2a3185ad6dd2525889ca82e1729d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97bda970b0d0831b8efaf7e93eb82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0545e8f9b2675a53e9a8be78b34db6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a7d282788e01cecfa35c6ead77f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46a23569e735bf48641cb5c360c5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c0a70f0f0b711b7ffea100dbd48a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d77766406b565259b924251f9eddea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed381d7fc0d4b40d888ee8d1f19354a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c3d56b7783dc430891eacebaa565663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78601862959e4f2cd28dea1c5bcd0d33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb513ee0fbec10aea308206c9067e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f6503520caed68f78b4f4fa8327dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e6852b77be8c19f59f5016cfec55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec3112ff00202695be8568b7fc4ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6db3eb11fe3cad0a7adae711ba4c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056539219cf5d358e7be0b492fe2aa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42d27eb2d81e44f6491b7ff571c66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd1c9e5f63067dd391b6f8bae9d12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b56d06912f11e048a97b266fab372673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d072309228affcc05d92cec4814ac1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e3b8c8cea9fa059bcb3262dee1b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5dfe1f2bb885e16cbab98276899e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71108e847c8b48057cd0b7bd766400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1589ca701f6cff956b7e28fdb21d4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c925072e526e2f7f9a3e8d717cc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224282566b0852e94c2e18ab3f26fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120638ae9a33cbe2b12fc51a650d1687681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47961ea8269c0d53a14e12cfae6a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcb3f423a33463a2805c7facc71d04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b8501ae9f57e03f419470760b9e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfad99c78a5357442612b932c18a85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c95fac96c27e3b9ec5ff79794f8c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7712847fb406cdba84a03bc031324687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb5ca9fff05f01e4794720f42fd5c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be9ea7a21a0578f3a2e3229fad2bb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b0362db4daee8a7b1a769b198576690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ecb53ce25465ae4924c21b59b5120691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e0efdb27f19a6ee210c2d02469102692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3616c1a45bbc39bde1ab16176b75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1e666b3ae65b284389527e8f6800694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171d22a9f63201aedebbc2ed45c8d7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b715b0f5683dff8abaed59a84c8da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63de9d788033dd13d3aaf445702e8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f065bcc748a07d2cbe3e1ca547e893698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969b0a849e254bfb9e696eb48a9779b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64452b3630c0bb95f48ece97002143700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a49005757095a791ad91fd1044254701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6915a8a5c37bcfb8da64b8bbf301a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93dd6011fa061a5916a1fd7e74a04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7de2de23cbc343832c7344d8f50f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31705f886cdbd4899248089bd8cb8360705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3898b1d1352b5d2b16e91a88568c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7ec003241fa45e0241c4a38823d5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed799a2050e837e6cd8b144721ca0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e0922eb6a8738d156843ddac9584709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ad79d6778e803444d13e75e9a72c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c646285949ce8226c34b2fd195183e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113949f823681421059f35fa88cfa7ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b70e686b6300ba17e6d3a46b47a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a6ba97e54c1a9de766b1196b9db0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edf8a462c1bde056e93bedf9fe3a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312b4c7f376f8edf437381eb294b29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60b9eea4df0b71d4ab9731a92cb96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1ca0ae0ae67430470e40bf25ed9ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a377e06a91180961f200fe029009719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308f1cd01f49c324675adf067a2ac5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96ed8f3ed7ab0fecdc7d9d25658cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd47949e5c71435e8d3f59c2085c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee419cc5a67cadfe3b41b399d84d6b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963227892a34d77148349e7956b1449724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6eb22c3881e30a55243148071235725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a410ea5d1b53be4881987d85f56be45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d28949680451cfe648b694cb07ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1428610414052044ee363cd9f8bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4cf1eee2d92e4cfc176660f28cb28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870722582bf359ba8ea84759cbcfa8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0e7b1f2c079241d5ff15c8e01e54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656deb7ecd73794cc8b0cd6daeacc61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15bd6eef9db3627009a523c49c7b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a57fbad37332ebcee198a5c07fb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2011b73372507ac0e54d946df730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1292f5f3d3d459c5f5a25715fb30d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fce922b7635b9946e9c9d55a1ee6d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0911b68c5ea3355646189573be0277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec855f341c69709722ed5aa85879063739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbb24c2501499cb8d67d2b1763878a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74fbd37c58a199e7bf26cd479be8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec509ad4b6d697731a4edfd930088742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f24d383a5e6d1676ca82ba9cd24c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b9782387e9247b3c57ee1e498232744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7bd9490767a06cfe2eed027443532745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075411816bbaf975168b603dc3458c77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0adf58591194dd09c0e3dc94f59aca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e66d49ef07f3de11855e87d154b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c22e881689e957aab9865b344a775749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b75507061967a1f4ba4612a359191750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679189a2b5c52fcc5f5fe3bcf8069a7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c963bfc56807d3ffd45984ed17873752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4cefa2b7d7c2040456700a96d07a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7dfa4179b3dff9f982d153f31a633754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a004c81a21b60c402bf23e725ad190755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9fb2c0a95eecbce37a3a421f189d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0027a08f2453687d67d162f7737000757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea68ac98d0d36cc15d422f5e619a43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844dcf3ebbdab9fdb6410f937231d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d92a7e3f5b6b01351c461b6f2e70cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d5f3b6617ab24288eb6243836bd3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be0a3b5078a627682be729b97a75f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c04c2054a9c491a63c4a0c660c0e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c532fbb69aba40ca6d1b2ffd50b46764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef2f7332c53367db1b4671c304430765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d2b59e0052f73c9aeb197b6189ef8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d5e6ea01a75807a922f09b75a01f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a58aa6b77cd507e1c649d1d81fc9c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1daf108285289918008131a0b632769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73330fd911727062c97152b9e2a98ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc912a36bf330d135d80c9fb6fe65d7c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a7ecc237179acd2071020321996f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7c95ea79aeb96def434693989963773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35877f7e95e05883b590dfa6b138635a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f89b90ef2ba119de61b016d07b4e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f101f03cf823750f97c0053758466776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5849ac356a974d0fe4550e0436fe16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7ecb6e73438cf5295d75898db09e2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a4e752bbaf11abc47c7967f05e05779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9189bca7d884229b2c06d70aa3ae1bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd0a85a537e7c58e56207521cfa9e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945feb5b7b6b4db884aa37d03b1044a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7baebd17ee06a48a27e6ab61d1d7e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889dc9838bf1f52d852ab35a8e6b33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241389eedef1924ca868ba2c60ae2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c627706affcb4b645d7bf2de6abc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3373d70cddde6d3da3e7d5478ec3ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baae8cddfab178fed0700821b2014c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16eaa3fb30529024f829a3b4e20367789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd27af48f299a672d831f2a9e91d1f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe650c42f911b68729cf8118911836791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837ec00ff6b11a864050b5237a9fcc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6751b956d36425a15887a095f279793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d478977cb42986fe69712e30c66dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9700cd2a6fb565bc69efee38f9935795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d36ccc8648d5f297ccefe6ca5523f3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706cb8c5ad67fbfaff4c04409a2e5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d2dc10780bc2c4ac5a7d09e06011798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845205e1113b8441a2b7259a73f27dcf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326df6b2a024e790d525535d28d254c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d5f114543f43f55f10d392ddf4b8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f2e5b69b1aca1396372334719050802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b5151e6d487b630582f6e9da3d76803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8398855df97852edbd8c18b8ff95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01789e83324583d0d6f1ce4a85396ce4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458e82b192be080064c9c3f630453f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191b5e65baf1966345811d836cda31807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c768ea9cf679c0ce43226767c214039808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e75719f56219c9ad9ad9c2078695809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4d9096b95da0320442a128122b15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952945680b14315de55dd7b830ec5eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1aba009aa44f21dbf7e75c3457934812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6ddb57c2a344e9264744888e91e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611703aad7834e0c839438398a9ff403814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b388bd6bfb56f4beaf21948d2803815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c3a11e56bc31b5660dfc7d1d41c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d2950d3c6cb3a4a6aad967d383fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf271ec2ae37c91748198c6565f5766818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba5efd11cedff188c3de5a6e0fff0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77edf76524d7ee0c48bf27fc38dd270820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b393aed1a4cc0b11eb9aa1dd776656821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf384841d65c763d5d9f542c9aa571071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df621feb3232054c6cfff1b9ab69de52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47063fdf6198cd7fa8814a97c9b033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246522d5e499d911443f5070bbc0e0c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cb1e7e81e30e7a0254b99877d3e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aeadc224b1bda00245884a696c91f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463ef92a3726c88b2ccb49ca706a33e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaeab4afcd58aba215f9925c652bf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a96cb1b6dd0db507d61ad3c9a4f279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14c4bef7296e9a5454692e91d04b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912447c9145a94063635c2d0fd4745811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413d35727e3568ba8ffd77b92ab4a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce581521b72ab94ece9f40a8c46235e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b32de6a0f8a39ac29893618e18bd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c97b4ecadb1b2080b170b8d2ad6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d414e8741dc7b606f7dc107d1c6f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee8e9453217ff60a7e9a63fb27db317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e26690b1c55d93a42abd506a09df118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba6a4f3ee3d2a8ca55ea1874b6a14f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9a44a8d6f0a98472593defe0f10620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f8a5d3b914243e5c99f185bcff22f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360f105117c33f67a307ad5934b09c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa993bd5f349d3e0913fa7e15afb537623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d076fbf0def5d292d4c9dec6e313f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b09481dde9fdabe134a4a5aa70d75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdced254141ef462e7d62dcdcb97ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ba1a7bc954e6860eaeb3b585477927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00dee0af3a6d9fb5ffd6fa55a4cda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea217d8df7386d494b7a11dd86f1c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc738e08dc96b145db31754d6b86446830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a0c191a09322e031c9834b569892331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b556f054143dcdbc8a1659961509a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ca5ca7d9f662f6de2ca8db0f0a1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5e30c0d24dc3f782e57d313a01a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba34e49812126028d8985a8c74bdd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e893937ec8f96e0e9a0040c857c9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83c483a1dc6fb5d0697e01a0db9cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477204f425d819492a99f39dacb7e3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae420a3066e77d26468f45d5d38806d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a03283857310a75aa31eec8f8d45c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a93152fe27eda3ccd86d821aa658b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5a767cf750b0ed2947172e29369f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e8a67ec77e0f93ba22770256f8ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9655d814217499264887b5b7896de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06542a2b5861da11e3916af671d530a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d24fd475d0a998fc55186d54de4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33444420d087b577b873dae190be52047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c535fbedc0487745db05e4ec2c838e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97913e64ffbf3543722c43a3fa74c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a68d9d6c9558f99e217d6e614d2a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7348d822b0140b2f80c83b8bc90351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72b4f764cbf87977d180963519bbcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fa5a57c282c6898796743487e2b2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17ef32ce7e99860fb8255cc62464954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda517540206ca8d679a366500b22755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73746331df9913aa30505906b9a39a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f8b6f4fd144d3cde468ecdb48987157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59dade82bf54b7b23c9807ff0ac7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053867c4473c2c03cf7ded2722eaaa5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3d25904212c1dee6706ee1d93b1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe83040676f10ac4d58b519c8fff7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799996aa3d110d1cc413a069f743ea3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4334379b1191be1620da6226d20e24463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0921ac84ad52e39206538e5730205864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b3977d56a32ee7dc437319821eaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f6a24f7b5544a33b7d4814905d4eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3340237dacf2426c12972c318940267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63832a081ef3c59b1a055aedeeee30668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d34a8efcbe547f97aca431e9877c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ce8d82b5836206d754cbbe1aca5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0edc8bc9efb8827d591c7ad57df571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb0c7c94edca5d56917f876782d0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96222dd302121af889e8c5ccefbcf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f20b7501f31cc3fdcf9a660f657b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385f8b5222fe2a53ab8c38a0e08dcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a1bd9339c2c980737600ba4ac6e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da691b465b0578a5b2d0e57459a1cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a55a43474deea92d29d9a335de1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c523bddc6b92fbde6ebf2e61ab9bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3abb34734a6a2fa6c5bc42dc1f91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d44d4112d9246554ba0c54714310381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bf4bc8b672c2ad6ba65cba02154be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f012c0dafdd0a9e7e6005290381a3b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa461945d5003ef73fa4cdf7182865384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee70fcf7a9673b8094f8ee49f1c7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326f7ddb82f0123e670ddffbd35b2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3c7c3699f0759f04286af01761e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628320f6a56691eaad19d6afa02d82388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd22f44ea644f6c4b6a7b36ad1ff7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587597b645730871dcce4c640cf1e1a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9dc604fbf039afc2e71bf97f57aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd5b7dfefa72c295d8483c9aada3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9844298771d1a4af26dc65438fbca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b3c8d852f05e0c1abff353703d7b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a46532215998dc465aa7e39af1cdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ec5b05b698abbb1cd43d6d0913b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94b15614d8f39aff51a1b527b02ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c268e6149d70209183ea19718b26898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b57a8dc79babea5a155090cee4b1b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927a860735902937f1fabb6a88c832100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890086f17d8f01311df9131781bbef58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9904dab68bf88900d5ccff7a585d60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9e64974b6e74eb34c859df03eb36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa040b25a6bffbff3e367e958a35a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079508703e2e85c11d84c8dfc7d8a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6699494c8acb690889c6a5fa2aa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de153287bf916c1e873aa7bdb1bd7cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73daccae99ce99bd1c8ffa13c743830108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521e2d35de8dd2083d2a80a192a25a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57db4115f0f60fd9515b9803d9d9961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236cdcc5f9c50f14c4a87d71570ad46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a468b595cc4b4442893445c7e10039112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5de455750fa1059f27a64732592eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e2229c60cbcc5fb3ddb25aaadd5c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a2462eb1c55df7c07c85a54c3068115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a150063b3df9b7bec5a6f97f6bd6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8897d4abcd1ab696bfdee286601a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2fd86f25867764c6c29eb103ed2bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034df03d89c46963f976072cd8434a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25c23ee6d2f219b4948f13ba9e026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7bb3f4a06f1ee96f932158205ceb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bcb6716700b4fa1c548c2842b04d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7626a9bc6f12e2672fa90d5183776a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc4398cb2f95cea1ae2b73ffabb69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afbf2047e03d45333b26be9e97a76f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c20f7e2a5b5432a8b514beac6cc78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4a67697cb7e82f54c82d567b64d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b83e94f7dc88eefa3e617fb4a4d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653eb7fdf5723ee792c9917ce3f0ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c303c70ce02de697b03c81f474b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b66be3519c532f6b88f0376ce0453c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f1dd3491172fb527ee760f30747c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45defec2af42e2868388bd6aa803a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502dd79f3579285a71c7b833d319d88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb4bc771b8b52a7570e2d91954d27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730af44be9445ac13d99126a3540bf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3bfc1536a78fd780e6849d4ff6dbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dda85a8ab87c2cb07078bdd0e81f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838be041eb867c95b8f491f997930cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da89d7fbf49e5ae85729cad74dd2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a7a84606f200ac005614cce210c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc3f026b40100f9990713c0c062c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4aeba93131e37dccb1febbedc1f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef8125e2a8dc04ace05fc5104ced9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7de73c29fed74f4da91fe7b9bd543145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b62b9d9ee0c45928a47823a2c6c28c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853d059c80392816a31da99e1edb75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d417f9bb10c2c80555003b79541a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e162c5bfbd740f1f3f211e542fdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d99aea1a280401d9bb659f8295e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1b9d0aee885cb36614e586c92a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e202f81349433ddd7988d53c0b46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0200430fd1319d1c16f56b2925fa27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1544520a730881ce9a0e0fe02c1b85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d089098ff1b0cbdb300f35e4bb0e05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1637e83f60c4d7a6c15b73756fea695156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e1f161001cacd89ad636d04f035c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac34b6ca76358909f018ba6d56575158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2925accba403404c2c2da5e87268a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cfd4bac18295337196c7edce297fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa1d3970ac96f0c263cc7704d4865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3d6bd729a2324bb93e7f568975be8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc7d05d4cf5c8f0da2104e51d6b502163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf1b86662ecee965ed2dcc85bd929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476bc987bbbb0983a78863443fad864165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb190cb259d973fae3b2e655df701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c6133c67c4fecd1007c043d6a962167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94484758b4138c96e7dcc4f984017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434491d45a63599329732c6153a0ba9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d7e084f21ca83cad1b592db55e8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001801a881a8eb831a4bda555564f312171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcbdb046c75743a0edcf18d8f7e0e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd84538a96404ada5fba77571da0941173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2821318a4d14dc7cc7dc7233b7521174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3a2679883ec4ff7c5ba3e0611e04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b1991b1597d68c1311a7dcec6789176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36cc38dba6926b1a7f0b33e5c9897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe34621ed28f3f1cce59e7c3f5347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860513c3783cfa4ad629fc237beb85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f916e2e0b2d2dffcc4eb02907094180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a176a69e918c04aabbaa12ae3c6df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e89c9d9adcb32ebd51c4315075d31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055572310f1855e54df9ee8846e59c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56318347888008c11d56761776ca45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b2e2dd7ca336bac7d695567bb6c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a0a0f037d9ff410ce8ba6126a1c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4195ea2743709f8964ea743032c9cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f94377eace064f62475dce112480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0aae65baf8d49ee7a4b1fa09d53e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227802f16ed1b1b7a69a957588d4aab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97eebb20a68ede3542229a0f13c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552172beac6a2716a3477fc1a7753f1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c6e7d6a24988b6b4743ce1ac7276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3838e0610e1d6ead86aa5ca4ee96e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375261de1c1139d3b940be1b7691dcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e91ab0d77b6833c93128c98253373196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565be0eb0364e1d2d22b15eacb6747197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4fb452a674894a67d7f99cb2b9245198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e9b5a3ea931d9c07417176457483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f1b8854797c4de41e51261fbc51ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317972621eb913fc80392a316b37ff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c8ece79406444257b1455de13036202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f305a9852cb3878235f6cdc0f111203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f7db7d6e7ab5b1ef4131a86994ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8740ca091014005df725572d7f4798205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19b65ca75a500632b644a841f9ae31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023ef6689d0b4f6d1028c7fe3080db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f1d225ee47b6580646af6ff1b6ce3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29d3c5bdcc4b466e5a6699c9043e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a807ffe402bc3aeb8b24a27490d32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333dd6507fb51a8b0753c0cfc62b700211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1665cfa14706118756b9be12527f1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7c62f7a2af38ae6bec9a8b53d5cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122cde22f49cbc938f6ec0c4ece00cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c99267f070376ce20efe9d72492f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b381e6998a26c0c14e124793676d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24d60e413b8f3b21f667eea609290217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe335ac01eca3eaa5b83366fac5fff0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9bfbcc1052a32a075213207a6702a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474949ab0a10d8b45c7dbb104af93914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb4f99a2ee7964673c570241b0aa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83a884bde0c4fd94b88972657f653222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e10a4115613abe1f6dc437038037223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a744f332bac4dd9911ee93b0997b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65424f7005f91c318549e9aa9cbae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5bb16049737c04bc7f2b8542795e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae671162b0334f83891799a547c5bbb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2af6379b7575da5cceb7ffcfda7c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2ca2a1d0e3bede84fe5f171e8286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76d3e939cf227a04c9e91db83b4657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7d2448fe45ebc66ab503ef9ed520231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff021529a8538b785c7a4247ac7bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6c9797f790c53d99c926bafb83f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f355a89c8f6ae19200015674de2fbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a07d295294de6f3bd4c867966772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4c411592dc47a00eb35c4eaf9a6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dee5631954b5dd7ba4203bb35e152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53826c545a10b5ce3ecc68425bf5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8022c9fa5f2510e6d5cabb358db02a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c56e6715d90d1abf94f9fd3064ac1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940aeb038f6aa90e71c70a7a59f443241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf899c00e10385a4ec2f28d6e03ad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500698b03aec9302cbe2b16b24397384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f76f26bd0cb24c3874fbbca8cbc419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30226f565b0e226d61ea0025aea868df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341df086ee17854ee7dc38d7dd671e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b40454a73f8542847d0b1239a8d6fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f41da65d5778313da5c4a9ca4a8640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0261e6d482173d8547bf33bd1f9a94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce199ba6b222494ffb1daa20732610f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323715bacf7dea27ab639d7b7df9ff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fb137ae637e449dae6cdbaa4b395252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da32c14ed4effa9ddbe20fd79a8173253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad84ae41af8b81a947e16e529cf24c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67607c81bbbef1410f1c3b2fb7da447b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd58423bfc97cdd6a3a3222c96bf8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4048aa14d1e12dd5f6046602091b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163c4d45c5c7888387cbbe3ce21c139258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d248c76380a741719b48746d677e03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913926b70caaef7cfdf1f5f932369e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a4fe6d6be950281876776404557d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f67b20715f24f5bf197bb99235225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204510bd0dc695baa867637b2b87dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0975362d9d56734b1760504c2087264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b95657ff6a4252fabc4fdfed61bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85b8bc1c79f3c06f4907ec653ea1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de29528152d8690e827ee85847d2a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a20d9669f003369782dacc5f2e9e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b433340d03b8eb97d250981b01da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783711cf691138ffccb88a18a611ae99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbf95e0f0baeb9af59c8dcaff3913271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a76efc76d253eedde20346dcb532f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d29c502ab35ad4e8d86f423b7aa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69cc2ecb346776304917d3e5c1319b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7bc602fdaf925cf8e50d148e6970275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e285bebec75147fb9fddc8e71be1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636757027280ce6927038af2279f7827277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bb434ea3f115aeb501f72ded2a8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c60db3afac9d415948bbc65e04bdf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084571bbc0a99aa1bfb9094bca2340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199fd322e76f36f46e8895cf441e3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ec0931dfcba219099470a3f1eb01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbc11e784add78e0489f4940dfd9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7633d96b67f53b9e257c56783dc679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f8732b4d0ee45dc2022aba54b9d87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24701533d1daf4e16276c0c69789bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963279fcd60a686b39993ca48154d0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5503455231a3961ec654668c86ecbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2a4e01cd53457def981ffab362f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29b2269d90b25b22e6f458c32fe54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898ebba9930b61aa87810056036400291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743bf9d0e7fb33f8b008ce12e13bb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b4c6ddfeb09e8dd4663fbe58f6af9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63a3d270bfcdca9ccce7455f6505e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead097f0162973643d57f7945d710c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772978852fb294cbe9a50ad14cb10c89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753693faa9df9c90293023d15d10f88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78342780f08bf236e9609634986bc18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b80d269b7433ea1462dff8f942e13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496bbfe35f04c74b83ce0cec0e00f93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71051c86aad1777b36120f7e70263ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaf681ff0945377e5b76486d54d670302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab207c307613be72cf2f6bba3ba49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05877e7803850c1d19e026ce90855b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647207634eb85d124f3dc14b319517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea114dbad666c15c4e40145ea365bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeebcd999ebd1a3b570488ba13a91e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ccc6ea7574cba686f434c4cd352ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d48e74425a3f2bbd3f13a593430e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2a73535fdd655c9ab3a070223ef4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f35f966316d918324daa76076bdfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc7119c9f46c1c58f7c7b5350c339312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c6a7affb245904e1b653c21297b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371a9414e3cfa69d09a2838a253087b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030459435aad958cc04622a7364fa4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5be78834e2083abd23c16c1133b1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec334e5f1c3ad63d4962f2430d0d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e372d7506a82701312e1965a6eeb3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d6e759185fbf0e9c51cc4cd511435319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d161fce224e00751e63d21bea4e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f04b1bd72683e226dc7228a50f4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea131c38ecf2ded83d435db8d0607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88964df9afd7db0e8e89d3ee0b8818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7fefe29ee4dc6bad82b3316fa33d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde67aa28691057f8097f33a900385325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348624f3fcb77fed73e434101ba5fd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71b67a08f1e2c1d8639b26a185aa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d78775200de7e3e51296fede21176d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb506bfa9376067329955b36ec39e45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3248a5303e755a945dd5792b03e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62105757d776a7708926abb504dc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0c385fb14b5a65657ee985549692332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ddcf97cbd615b15383f6f418b07c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beaa1ac4668946e36b6203af5c2a61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addbcc75244f2ae1187ff0fccbfbf47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866c9ef67852d6fc3e783d71403c01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e5e52a629ef71b080ccf3ac12e196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf1e4552aa734f1ba743a95833493338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ca0383ee5e66f0ef934ecd1f33437339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cb6b2a5495596b77d52fcebe5f42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ffb5d83bfd61147fec88a0c71139341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b844e3cd07864272a9c00f5cc209342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33324bfefe60d5cfdf035ea57b2105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99312cd31947d1c72850065e42380e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6d557ca4d20b67fce28aedba5e18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af19f1bbcd6b0d25e1b2fdbf7edb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1a20bcdb5f1b5dd7a9e68c2bbfd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bf4a227db1e608fd5af5f7a2e1b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b64a3bc32741d6d7cf1b92eb7c14ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df09d22fdd680d5a0cbdeed0974759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a6aaa488aebd0713a10fd350310e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf8f947e2de42647ecaab0330e900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c48639b7f2aa21eadca3b734cce3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407bd772303344aae894a9ef8be0dc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7c74e77b342b6711ee21d152df67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293b001ee8ef1f5f7f3739ac55790d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3d4352543ce4b625ffa6d4bc4ea7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e870ec6aa3b0c151c52b12ec68c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7492296480e39c3d1ad82611888f29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c97b69c1a29df5a2d09283dc395497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868343ba77c5f6a0b4773405870700bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bdba6dde9bb853583fdce094cd303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6689818e4a9d6aa33078389179dcfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c7e9a51c22ecb3b59f88041265fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b492b3f02a1ca265dcb009d9eccef81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bff7cbf741d52a5a2c2ca92de104366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4014948e11594690381f9864708b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efaedf89c6cd2a599985876843329d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f1daec21c95b67c70f70df9a8861d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9b410a2447a6639ee3b78d348687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd88cc84de69707d4f262b891f36f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919074d131778aac822da4260b06da4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c286ea305e18109d02c8d926a1c31d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75729513b6c3d86527174be2c7d00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7cd82d2414e357acecc00da2e80e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342f479059355b51f99107d3c67f99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd496a8c4e5af77b4f23a29ad74ace1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2420aa3bc3fa18ca247575a2b81bba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c386c42bbf3d67aae663c6ab29321a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b72e0ea9e7f32bc3079c069372543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdebaff3c8a6bee06a66524d266478b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b6a1ea69b806d04e88e0129eefef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a96d4f1177853dd8492d4f3ac827383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd855a44ed77633e867d111c9b680384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1434ca859ee69c16788e2b4ce0d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63131ede2b25db92581215901b9ceb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750eb6613726f1f062de72cded53f67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b2b4d9df821194b85cb6b34a40bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec847d559ecad3ab032a841f83b27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae3ab5550407ba1c3185f98c6aed4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0638434c79aa0392c74dec1aed6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b83973ecaaeed3b3ecc17e53c6a72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a7b0a4bd8fc32426f05b80291182393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817bc37bc374f91a93cd1f64a97869394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5bf9b46b0714119a8accc7accd6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff4909397faaffc31b9da21ebe68f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899a72ae7f3f52212133ce90c97f6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f4f062ff929a09f88d294796bad2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3dd6561ad91acaf639170c60d620c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c86ba411a7dc2082320f34e445895400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bad0d5ef70e85f484d9546d3e5adb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f4d5924c157cbe488e0189e507a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfeda565c1bd226cfde1364859cb9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869ac975e5764b01f7e1b9cb1ab4cde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d81e6c9d5846e0b167444a53a3c211405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2860d6d5c4086c5ee02105055fb979406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d14b5dbdf3f538bed8f183f4169a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f92530ef87155f8bc24ac4a78f87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252cafb4df3e9d564077b5d44c4d61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85717b9666df92f568f7897c2bf8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5003e3d15063a62df8030d8b89353d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f3781b17026867441011c9c52f973412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab433bdc8e8aef7b0165d0c1ad5819413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8fcdd8a90416ba53babc756ee698c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466de08f616b6b699f27528eaa6597415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4e48fbd1b3ec55f0cc0f9dca2fe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab336e84049ce962bac478fed32f1c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8ec1a750ef0698cec48ba1599097418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0a490195db8f0b1af6812596d805419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec742a72f10ebf8b1459ad9572e46a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e4199732e94333c3b95f71b2698c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704bbdcce8a4a70612eafa1472adbc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed04f9a913055a632bd6a04a8fb4e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa49d4c9672c64266d80065d2a87ada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953616370e118476a69cca1893d285fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3dd082de9b134983310d7ef53f5ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80f4e5bc9c6c3863c9b2d0478f0ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fef06eef1c568f958b45d42a2c8d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dc948bf66a461f23b3459a4eb7c79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5961c6af64158b88846dc53cdb88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee86780276d7e794363fc37915a06b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e3c00f7dd75f1c5c75fc4e41db13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a81f01ae4335ac78dcc9ca6800b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2f645117decd6d38a6e9568ba191434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4713e6797ecfe0b765f5831cffdc41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55413ba09192d2ab68dc53c3d92e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f87152ec24c3dc4ed8bf6ec2782d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f71ff768cd49aacd91e9e031dff9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750416887e4093f6070f4e1912d7c5bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d79e56d03ab603f71d9f7c407a46c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f74221f5a29f802816a1b4b664fe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b917256d859792bad43e74cdcb107442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89023229b3bbbf6bc342bcc61e29019443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289288007567b866b3a97663fd1d2308444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb35cd939be234d6559a7170985170445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a983766cd7f5ed3cbac5059c91e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02104570d3655572aeb1db897fbb8634447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834ac047ded19a6ef6489db807379e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a02d7d50cf90fc423e7f789373961449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615733265677448974138ca7fad12f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645edfbc03c3a845ef22c9834b3d1bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3fae4716b3cc796ed07414e52985452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed49744a699a08def9501f8c8f954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9da7705df31714bfdbcf7fb3ee3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c5cc2de2aae48b199029745a671bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d0a0e5fc83ce91d3f70ab5057638456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582751b76a82b51d8bcdbb3ca1ffecd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd2f5f352acad0edf83b3bd964b5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0273842e258be68cda5e1b23cfc2d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb8c985eb9102c96acc13561494ad3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003369db7320b6d066e644f93d6f903461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6eacbdd6eec5cf40d39c8520a617462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c3713502271bed68d4d444ce8ff1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a919ddc590a1036f9e457398979e15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b57245df6ff9b962af7e69f0bca46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88363ab14651e2ad0abc412539b53d43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763981951ff322eda70e57d6b4cf53d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57634491083c82ff7ad3026444611fc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825b709068ade0d588a74c3b2f5f0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5a9942cfd5c63ed3a5a85ee2aa98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4091535777bdfc467c2dd00e4b0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fd772e81eedf18d944bf0f8714a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e7aea86964c0cbbb10b86cbb9688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161947f2ef282b6770556a70d531b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fa62b8ee3d98506aa183797298fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea398998b27f600589bdbd039396ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0678ff5a3f242d2c6a0bc1560f20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebc2caa8e8045d836344c4d6e1937478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e353364633f15dd61a951a7f3a48f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483e2bae6b44ab5985923f9a0ea29e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573dd6dcc4b6ac4c3d141f7fdb4993481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495988ba1739203b8fb82524d00feadf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58cb878a82c9cbf73f941829e2d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf9aaea9e1336d4a1ef94b2f9540b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124128b786c2c4f92e440bb9801fe8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5ed04c467131845a2ee89c52d4c50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0598b36f3c1dd6f2902aaa8a8bbe4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc4b2ec9b569260f11b17f3e601c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87ba1eea189572e5485c01ec5eb3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dae12c96a2b7f005e6a5de05ab03a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd97361148c8651f159d03dcc4e69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b86c1c281507f0df8d1c361a5558492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065104af230828574001f35e39edfc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d9014e92b4a4c44a7522cdf1ed322494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f14d43c8954efc2fe78a66be8beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c03b4cb3cbae17e4e3c66d29c6b14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a77fdfec90bb5f02c64a09322b85d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5cae706f747ca3857c669d53e485498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced97e84c63c29744c8f72d61bd004499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e123a6bd07212d3caf63fcb6633983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36005e2a892a121c3c57090acb3edf96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc8ab0bfdbcece8b1ed0ef16dcc83a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfd6af171216bbe466f3f07d38277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8037f93a3e0ae8287fbf40d93097504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ca6cc3d3394d2f02144c9987e698f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614e686c1686f2d923af75c5af0d43d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc13d80510df929d15a041798dc2df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0837a4cc73729c9ec2ae2f61e925b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0625b11826dc20a41e83f0fd84b3b04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273d94516ff457ef538805631871a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09720bedf3bbc2a5a0ae67492598b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eff1f698a3e7c624ddf01c6c09686512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aaa567a5869d8c0aec31a38cfc95f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff761de5a9027f123f357b48e8b66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a6bfb5bb0ed06c9a07b6446658c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9e6f17f005f181b16de329b04484516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f8a530970bd0098d1e54e91809ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd520d82c30efa8d1718a449a9c7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594cfc9a0c6f3aaa564049902dd8ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dd82a98bc734c9e05823b939402e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d67278cdc763fe40736daada56f4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e86f7d65dfc0bd5d65feba0809e314522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843cf6cf3da019f75d7b85c895af66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3dfd11ba7b48aa20b31858977ef4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0175e5a6950cb0c875dbe7490f561525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bd09548cd3c73f37eac82ac2067f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ebb2a6a5468aeb37362303a95bcdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089890301358f06576e49d19fe7dc89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b203cc9e69861213f07a9254b0c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697912c55716077223cb21fa2e3243f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc544bcff5af0aa55312f3e33d9b94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e0a660f76077f1b1134f9dd4b397532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7c56408884dffda15bebe04be6dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea1adb80cf891ee7f1b0ffd2f68be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375892f122deb77cd9424b07a08953c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2d9f06489263f59f3448b074d7eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6298655b0e032fe23f39768b0633537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b547968e91cd3ba0094b922be3b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add3e3f33e8278de9cac0367d397e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40ade29d98b2a8b1481531172630ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009607aad1d7ed0081d7355f704760541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5446f86251d39f744f83b120469c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618fb76fd52d916587e6cc9e483c96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944541d3170649d52a1f45a36fb607d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ec9bd9eb4e660fae63cc30c291b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fe426fe28594e7e327d3b8208e61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190b3b05e18221afd57da7994d335a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207020f1ac40c185b4399fb2a5a27f79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbabafe1f97205ea82160c01a831e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec046a16f97790bd91ea59052a0d024550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd60e13e2b91874ea2b786582e402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32348ec953b98516b5a77badf8c84c05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d180dcd618e86898cc803d364a3ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0fea973810021541f0eef5f2d3978554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1eff9e09e4d8bdeefaf9133fa560f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8642b6f2fec146221ca2204104cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30404eb6e06ed2c7b9eb7496aeb7ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e701bf2a5f44cfe9a17860173cef37a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c1e4ad8391e7dab639ddb89d4d63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699c70725773cb0ddae79ef0f760eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d6adf3556d1a893fa1426c856cff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e907b6c34a094fd78a9759699f16a28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c246f358860556cc76d84ab9db290b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b68149e3924fc580778005849647b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059e87c1ba6df2a42f30a0c656c7db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b892316a005ba8381d4429d2d3cb21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9319dd4880a4ee1d74b7516eaa266567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b238ca4396c98d349df3f66f4290a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2064f50e2a35890f8273e03c15fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4ee31eeaa8505140124fa281eeb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f608c4c1bae66e52a99208ff2159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcbaaab87528de79f4096b4d7281c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662646d21130ebd3d18a44bae1151d39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83648b183d47f510c84f805b7398325574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0baeeccc36dd8740c0b6110e4105ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb479c73f14f8349a5ba984b14806a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440a3f3d3e07d7c602ed53da1a1ef5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9103cfc435deab97fb1228fa554854578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadbace1a76158f75cc553c27720768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d1d3c63e5aa5dc32878e7c8a8f1f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b0ca0d5a42c24e23023fd2943fb61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d353bf38941d68803b9ee491865733582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ffd7e9fcd228b575071b1258d5972583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba036a2d673dcc6ae472d93f0d208af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617a86e8343c3a88b93237e58b3d120585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656188761223cb7efbbca7a66bbbcec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea4a140618a8837f2638b82f312a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e043fcc1ed5cef857622ca8b87d3a13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed73d49099b097a48eea6590cd6f6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c316eefb50f517b2f2d77a2435086e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97811c8e5892acaf02012723d10a0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367b4b885364e0f8ac7038a77b1c56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef0645df0da0ba99c2e1c6ce5fad7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1318a908e086fa24cd497a430dad14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ebb42fefbe1c60596df3654d3ab07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14911a4f64f88ecd4f2708aead8a0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c090584e86579b8ccde00dac22b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8070e039f80adb405352a6de44096e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29099d2e1c10d96fd09354ba88844e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747b0ab491cd714e83911a01f80777600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382365b39223fa938f58befec973f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3ea3a4ae793804a1bd9b33017b1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a159c125610657207d486b9914402603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1477c143bc2e1ffcec79a3f1193ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75711d9bc11b6adfa6f50bae08fe8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b7f4d7f3e1c4e810887fa0c12f09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f309effc66074bd5148d36fffc3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289b1783a7b9ec5196cd20011fea28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f1c2872b0705cd8ee21bebf15a08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c49716e56a2be8a2d0bdf199c3277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f39ac77a9facc060165ae1be1e6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a88e0d65dc443fc4e89a0d81bfbbc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a6a2b73bd4b25ced6e36c44b4d05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0cde81a749fb914181d21a7c8ae8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a1a10565f6ed4184a7865c57abe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f7a07d4c6bb0d9e00218eeec26646616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d70498fe0a348ccb55253f8b2b4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e62f716d3c2eab028bd19f34be264a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f8c6bee8b1f351bb74be4134e02af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f1be262a5d0c97db5c556ec33c6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e3fcfae7a5df78ea18aa4e39373e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ccd4bb52e630cd154b415a5530d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2ddc1c38d23e950c35a8bd579ffb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e8452957ee7b0b1b02adb255f070624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccd3ccc369b85017296255a5394513625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a85a6bcfd5a5eaa67848b46a375fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691db70752b755dd7129f6991ff403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ec1a5c74ea3b09482ee11f04c668628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a32ea4d23ccf978dd47ca1cb2b85ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c2f90921676ed928d88940a0187b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679331e7b3cd37588543e13dd2ea0ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4167f3823992e540f6b1aea71257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43461ccf440c30df1eceab704af0ff1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d06a484138da4aeaca4290a9137aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97923db51aafd964152be5c195d5809e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaf71a9a16fc11b02c2f3fc1446480636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75f7955e7d55a8a8d3a1f28c47603637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91391ee131149a990c76610a7178ffb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9d5ece967ebd3d422ef716cb2e35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7c846184d938784de8f97aec4511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdad075a10832ee3bfd0c074c9b00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a190b1ba69fc199d238d82c19d7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc76be3df50a8ed12830ed850999060643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9f3f55f40c2228f1bcd65dc0f0b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05df5f7c851bf79664560939b9ec3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e6179f038f949117146e02240daf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e048571a09d1564005f0dcb0cd3b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a798d59871ab5996854ef3c6e93657648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753c0aa8bb9ee5428af7c97286c932d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9cf65f6c849bb087037b459022e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05361eb22fde7e6c571072ea19cf3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720466bfb112adef088e2045b709b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b372ab231ab7646ec7dd23240a0665653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23c0e9f59555d53cd09b0bf02f0f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1877eb8f97c3163d4e7f83011ff44b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d9bc320c5db3752f223f9426b6af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95161569a9a2a8662f705e236faec0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d7bdd04fc7e74bcc682832d69c7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102cbd83ae6a737b43eda48f631d87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da465cc1d1ec38b0986d6762b184af4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1d2338533f6c3b9339deb42009a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373578c0e1d98f400466f764bd123b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f65cb6a1271c93ec3376ffad0f5b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d11655f11d434f8e260dbf4f37026664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42624173db1b4b0070a363fba24df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed5708515f58a8b3d9f16ccb9c4e9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2232a905aa661044b7247c58df9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba286245bcac8f2c640f5937eb4d23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d4dbec6e735fe4d268879bdc74252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da95b3063c32feed283df7d3988aa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265018e07af8c2213b74e913a7a50d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc07004944094a6583777121c1c06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa3afc67e58f01b4f37c27549f89d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d4b1093bad27856f9e0b9d7ff1e8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404826cd27ff2e53d8ce90610a6000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61d80a28898422adf6b8aa091e098676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacdc19d9fec15b9d12c48dff806f8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8566feafabee5f3ae5af9d4911f62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858829865ef28de77052a76dc90159d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36beb2622930a9c7c94d7d6c797b307680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809721e34c13fc4630e390584fb4a511681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6bfb8789a70229b394e6e1aae06d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a405a8e3382dda042004f7fc0358683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81dad85e2879c579d68d9765ef1a75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835fa4147bb63917e6883759cb713f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19964ed9d7929bae37e8bae5311a2f48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca291d84254c0701bcfe89c526c012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0588912c6ec1dee451d012ea7183e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf95ff9db714d3ee49f6cd77c7123a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dcd07e4c7b19493dd6f25045d6ddf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6510b6d175e681000c32586bfc28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c41572fd1b29acb1040250014c75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4a08536f53439db36809571f47a15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ef2196b7b6c751625421ef92cc53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b87fe7db3e4c7e1a100f9f00f811df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb767471842cac1676623fc8986b17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201555f394c578cc692198022ba1c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f0ff18b9be12fd8e0d2948543657698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd8202363b9fd43f53afb753cf467f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba7ad7ac4ed480427f13ea92c08c99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b93248190200d25a7f7107ba37336e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89ccd646fc811cffc71be663b467a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f7aac866bf602b1f6dd44886c725b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7bc13c005fa760eed75466e6462d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f760cd625f7a3241177db010c7b7bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078aa5bdcd18c3945c525a4c9795ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc87a280306b614e85ab86958aac55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d8f56f0a5b306723bb891934a77c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49b0fdcef55f909e33d182e9b3c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f91616434c16a9eef1edfc0e7a3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e415fde244aea46a26d4d27f995dc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189bbcfcfee60139bbb9d1c142ae66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b56edc59cebba69a2846fe9cdee0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840deb52564393dcf4737c86080df955714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8603f5b06a43ff0efceff4042dd25a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628cd9677151953aff5bb7dc3c907c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c8e7c6c11614ddf97abc8782ed58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8431c0be18c24804b077f33944bad2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64dcc4bf01237325b60567afa10928719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eda39fb3223af7da861d822f9e782720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef57a509fda38b11a4e3908337e659721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740b67679cc4e76c698a36ad20d6a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4424b3d1966ad991735afdad118708723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603eee130c44d443bd2d28f6f752f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689d0d88b6d4665ebd53688b0d2e15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243913bbdc83059bad31505ce2967b1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a572e2d82c6c9befe2fc3750ac0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61c938ec7eefe0f4310101b83cca8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a3b52c12ae68f164619396ed3a7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ecb60601341e58cbaa35d5d3fabe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040402dac646fb82921d07f22e2daba5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19e692cc567d96b41333d26f7808b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5340fb7fa123ef9d594fa4293e8c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d4e57e85081da816134121baa80f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00180f5b302bc01a4ae38e3b468f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec82e10148e19c4948dc3c0475977736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab1f0b375f7a9a4ce14d6269c10e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dcf6ee50b4250c496d907460cc58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5e6701dd852bcdbcb3a84b39325ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e64bb8ee295334a35516afe28aa1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036452fe031dd096bdf201226905599c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab043dd35e516483fa7b637dcc744742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1444465276b3777bf4703b80e5ad0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128e73334c2a76657466fcf805e1b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77519c5c4c5999ab3e7389443e33799745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513d1dd871a6d40717e97a0ccef5b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb3ce5ae01b26ff20fd68a4450c85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479df46b3258037d8efce1556243805748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc4fccb0523fee4eca40aacefddd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe22b87a0f91721a0eb0289a97c31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc94d4c7df461c4bd5e4e372d11a95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee75425124f1282d741bae2bde21237752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3eba330a4b25a6ab0c2262ce0200753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9347c20edcf1bdf2341ac685c0c56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbe5692168032e5e54c352d8f6644755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17af287f40687cced1a93528839dea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640429ba36c66f584de5b75443a0e610757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d344f03221297958938d52327b2ce5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e526f07aff04cebf0e7fe6ef7e1e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b823ecf6ee599c8cde61b3b77ef7bf7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5279ededff772179278f8f8b6e719c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c62251e623808e8dc8cb59502f602762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa0d6bbbc153e3cc0ce94edfd9cd35763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5cde0d855beef05eab7ffa71a5eb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51ad3ddc3de2c6f10c0265ee58c4b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f384955e93c5fc2911962754f66667766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc35d6b592edc2b5bad37a95250f9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>