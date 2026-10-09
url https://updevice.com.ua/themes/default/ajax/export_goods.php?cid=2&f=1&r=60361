--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db296819796260480b734c6f8c2f661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25017c29ba0164bd76eb4ab0d0cf530c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce21325723ffc003857c4e3f65b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647afcbeb23b1abfd08278d6d84e9c154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f0602a9ba803c9c533061e18df7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e542c298ba2672217ec16e75413a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7defc403bb0e1995b6d9533ee2e3edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3745bbeec4c0daa66c665469561b3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b3a9342a98f68970883bfab870e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a5d5fc15c9f189a6ec1be1893f4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec67a8a79812e001abc30a3ea2d46e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf427886c162c979bbb9454972e425a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010063381074533b6696935bdb8b20113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846700d7759898895b4721cf62efed114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee644325f2e3ce3044881d8dbec0dea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032002e9229d094e62313454ce99b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e670b07c5569aec709cf237ea3b45817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9e1afd30061ac0e8b7035600767118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81404aaf3ee05626685396a8c50502319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554903fe8d2220dd5bd1fce30700db2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ec4201e6f9eabd9867b7e582adbae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42331fa07de562352de702f8bb7aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d0fb6503ba005e2cecd892f3dd2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e81faf6b67bf193711bc437243b8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf6cea45e8b5a3197b7f732adf94b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6220f02d4a8d25bf109f47d673f182226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f390e3b024ed0185f550d7aeda17527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f0a09be75fd226a611d919ba702328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e87d14b69f6d634703066246b29a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5247ea0ad7a3697eb8d9317dd83be130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404ca828d0beaaf15d68ad8a46e7a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195afad1395b831db6753bf0126d1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e539617070fe8a25d1d5de12771a6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d7083654aeba183146599775328f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594390779407a3a72b1169a002886b8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc3ebce9ec4e04165e99d000cad74236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a56a27266a50562018b5cee46a2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9137c01a509d0e7658e0bd497d786c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45510967a713c5d668f11ca7bbb2b73239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74224502da519ded5114bdb8dc3b663a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bc9b79ae81685d3aa07e42488056241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71086825dcfcc1181a0f6292b0de154e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fcd74fffc3f881b5ec7d8744fa99b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2465cf19f5937734d78dc969df93044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ebdccea5b9ca450b752cd4f3d2abf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82739c10e6f731cf13a83cd48fea2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19114687cd879b793e95befe490586a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5719d422ff2b11f949fed428e5ac8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813c60e532eb45ca37e5ed4bf8b86049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd96fbb7385c99cf7e527887e4221650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039479b17c1d769523941fc5b9c4ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d8d3bacaece4fc406df7e357c580352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c11951de74fbdb6c20959c82a845c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c4f969077aaab6124424a0def6ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ad86f6e100741ba8d0be7ac1323e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548356371e47022cfcbf928b3ece1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ef76d9569c88918c7df7c8cb6dea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a8451344b58813f8e7981e805bf4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e32dd19aaf41db23f5d26872c851059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb249031c1334f898122a1137050b8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a16d649d39f817009e2fdfd5d6c7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7243c2442ca5c469c3e98b82bd927862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db2031e8338f3ad6c546167a7d8c3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181537c4af72d409a125f5ed98c103f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c34331b918f5747faa39ded4cf9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5eb9e277886c161d8234ab917121666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09b387b08e96672656f65cc4e3a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0b852c5db2af265b13721706d6be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d388106f8afab0dcf6e05af9cad9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88baf418bcfda4e91ab02b4d0c146a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b9b1766048b42c75311f63dabe8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6faadc347b76e90e35ee6f1a031d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb689e2c516961ee587f1dcd81f5bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3709bb426683e5277d18036d474274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4990113f8e2f16561520fc4b548f4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e3ed0625b0f25b788a074a2e377576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42beac40dda4597dd30a2b099b6299e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f012ba3836caeb0b547ff704ef3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b4c1d91cdc0cfe66b143f407a42ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1cd688913c1bdbdf168a256004e4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f8c8e691f2f8546f2da758a94ccc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241574c6ce4a7b67654203affec1b5e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf6d4128579dfe8ad221e0718e80e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134767aacf8e2226876d18a747e88984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fff1bfccaec2f84967086bbe4e988d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03099fb1ab991d548b6be423adee5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62cf4c77c01eab7bd7d1157e6aa2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b99cf4861607fa530c89d00aefe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be4f557c31e1e95e3175be3b17036189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d34829e206f3f6f656dd236662b38390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a673fa18e59b0ce13b71823b8b609f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed7573873d28ef869700179b2601792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23c337a0c73463fddb9a9b29536ab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ea006705af8c90bc5db31a942c2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23d3bab312d5c6f04b8d0f29d629295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984332d3b281dc31563a47fd8aac61c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584644da58e4d65ff2b43122f1b0754597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4883700da4bc61dc009a3be56787598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973956591eebdb919ef000c77f5c44ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b74c74e5dc27b0afe12346f47022eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257637d11108e2328451b53dcb028f08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c26642593f5262622b1a570535037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239da6ae500936d9deab10a4a47e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525f99e07f4c416574e98a4938211d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb783844d6bf8fc1b38115323fdad2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83869c71687c463c5c656f5f2a0a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00918a2f0ba5038ab3fd5bfe8c2f2a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f93a82ae4fada1aeb65febba81374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e13623a5d15521d8b67eb10b4cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300773b3ea5b03fe3726f04af77edff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddebd84c465b998c8c3f328fd8833cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e82ca0b9c597570a47e0c2b61e32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c371ea39a208e16e9b3ed9e337fae7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcc13521ba9c8857ed2e643b327dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6c2626d344807967acfddd94ad0bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce98ad3db8aff25b067bbf18e7c5e8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add452598872aa991105fa08034f47e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87721073d71b8cdb2f1e936c62fa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b99260fb48a64d5d1123b31e1a823119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6721c0c691bb0f7fa1d812899004bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee706714e5de7e6a424c11c22edde3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bcd2f5ffc68033660119e7e7bf154122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de83a6226ab99e6b68bd64fa2dc80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f963530ceecef40bc165d824122117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845c324b9e45045125759c1887626c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711460ab1b24d6d573f332877bf5e18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1651a4527ca130159b4e94b512a75b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c31bc93791a318428e96a11f7c1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c147225809a4c9b4f67b1387d5a12c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315996ae69ee20b0d2bfe16796b7de2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af856ec305db5e5d33ccc42ba67dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206a2bdea1eb2936f9fd3f85864f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0bac3fb3073f2516a6b3f1a348a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a0eb697a7ad4bbbf3e2136c4f9b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f9a5142f7ac7ce9137fb98ae25b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5ea0331b896ae268de046146652c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3f247d7a515b659c6121d386c8d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656836a00bb0a572594fd853d6812a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4724bc4088f9b5bec0e204b6e29b71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1f8fcad9eda1eaa9f8b3e5b6de58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf038dcba08dce7a3043e54a373eedf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f5e62089952812cb15fe582750472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403cd547de681fdce55593c5a6a879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c6dcd2dcc3adfb18d1df50c8b65f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0335705454fb95c8f3dfadec05a1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c16598731a4761daaab17fa5684ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2d6ca21f191d932a24b2251e2a2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce4ba2fb9d27b65202f0e5ef62722b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c744be4b6319fbfe7ba3709916cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b298378e7dd9fdeee6b3c9a9f67c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4bb2f8d396b0ec5a616585229ef61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7644fb4ca1175ad1fd4cd7e876e7ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef36eb6bd87481dacf4f4286efd97a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11f2f4a1ba97154f0026d7621e34f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b035fdad5e8646537e9d23abfc2e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117113aa885515e33c5b682408645c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e495bfa3f87ddeddf197969b286e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe086ddec3261d7df07d898dc8176158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7cffc80e7a4b83edd575f8c64d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e456cd05e0cb6ff38be3527dd0e46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a344d1f4af2390cc42f85f303d7b0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834eab9b55984ae59c1632c6e5f25aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6e3637c431efd3272050b5e74761163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e76ca214a3f50ecdb71a69d17a98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b2ffe9870c4bb4178c17afd746448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea613cdae4d67426bea60eaaeb3d50f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde0c3861b77f711adbb96a7db3471167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404fb6f8c450d5937b1a3a3adfa59e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c15760d6a5e120aae754f094d5cd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246e6a03d89e2bce9f9d2e8e773975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e966c0c904b71236f7b174f780a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59f932ebd280f748f5287b5fcdcbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd40146c63bad225d72d5cff4cae8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cba3152cd54a34f6290808116dbfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085c937565df14ec6c3ff7370ec4d34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7723b38f05dff726231c733a06fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941894f6dc1b864af99221b42f5d07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c8b496287eb4a51991ecefbe214c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd70cd832bc055186d3b1b5a2bfce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063215694e068db4129bb11bb892e60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3eebe9f6a08b0fc11fe45427ecee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588236db6f78caad3f5b226933c070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec9971e39437e49869fe59cf58e8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e653b1eb6345c6960bb7dd340c68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5fa735a4f0dc10694d6312da09741185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb16fbb68470929d3b7322af49efb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151c5bdd1a5f6aa2d00aa5e575a703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3d62c03ba6fe2c8d9a7360f786c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3860f763cd703a3686c44503d3fd921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523477ba3e0ed3cd01e72c716b1b21de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaae31cb5f6413e7aced67ebf59aa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2cc6bd4abdab6f05c11717921408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c580dc38eb8186aa1e8b81e27253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85b0bb9f22b5b27efe0f380711eea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ac0cdaee22707e55f13468c7a6f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac108f4fdbd63e5072340cda25a3ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce65a03857b51dc6226eeee957800197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fcac959261eeb80a5aa92c5b05f38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772357eac3a3e39146865afb12549a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0133616378ebfc4643df0b4af32b6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a1289920593b9690c045e1c4f53e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e41732c383b0dc2de59da58742875202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843b80afecc4ace8fd6e11e32cd844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44466b589ebb80afa534be959bf91fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e94a7e535b67e59a2ac6188a1809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6563c8b8c3d96a0154b6b69ce2efd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107dff1fa9b0897fc86f6c0598c8ef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe1e12b050e18455b7747135b029f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67790ce3e6d1e3b778f4b90a812cb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275dc270972a30dc20e728eb529767d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9dc6aabadf9f6fdb47853fba0488211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0ef0189ddfcd00ec2b4134ed3ce8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a798a6964f22a49ab7336a3c2a61b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd5e7724c72d11d5c7fe1812b3f5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada26fcaf4d558750cd559459c5e48a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf42493bd772efcdb33b19357b91ccb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412af3977ddfd055c23c99f423665ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6d2b88076f4c5458ed2897ea5d72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d32be9f1078595961ad85abbc2a7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d71efda4f6533b67c4d25f25e9f4d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9712188037888c6909fbd9a1e7d611221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be28a96be7ac39b32532e7fc4551a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c6252a25f14e97545cf675e74d69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96c8228d7f08e56780f5de013446e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ff0d6726136fe1925482d26923c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd013d365f17c50aa53fa221aafe1be4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e139c74b9da6185ace3820a03e2baf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c10b490c4722a03bae1cb65efdda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd172a3adda7d44f4955f96575dfbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6923580fa4bae7512a9f3627bbba68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291851a9341ad7eafe29dd1c273210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892981a2476306ec6ee5c8cff377c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931a26162dce910910eee7b1af476f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5855ce32baca7183781e2545bbc55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c08f8a8ae67fbe61c60d37b750123235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e85c9641f477ce8455bcaf927aba5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f721403888ab63a31c2f83b2eb8da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf77ed5ef4de22b4c94a590fce75c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b89845411f84ad54e0a5c47346d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad69097bc78015b95049aab265459bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e7560fbde274d37ea0942a0050a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39861666b3111efdf09c3a79540918242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ad103f1377618b3a91cc611d4462243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570579251a90e398423da8239d6eaae2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160a05ec8b3d1f33dae0cc0f72bd3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eaa7958a9bcd06ac1782887e234b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4852414a94ade0c7113b478c1eab9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d19255f42508c519e1fb814a9122a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e5b23d4629e3e5a48cfd35578b940249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f78328e8381394a49be68df04a07f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601a43ddc41d9cc384483dd511c63be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a0879e8c2780d6846ce936056398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d523f368839f67402bedb3a65e10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaeb1c1393e6b0d7c5f0d0dc7283f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e7527dd76ea87ab46753f9d8eeaa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b39106f950c0f85dfdf78adfadc5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393418b38e5030a5cee29032a3a035257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2667c7d30374823a16e14021f126b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408473a06e07d6f40f1ea452cc4435259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563075f0a74e4a58505d8bf68cab6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a00451dd9b84315ebe022675536bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c426382df91b2251b81c146938d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a699cd9a226779f0c92501368b085263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f7f4f20ab3f924748c043e7737d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c226da7056f2abc5a2bdb86ec02bf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b476381d4a358d8ff498d789edb056266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2c411b6d8c7148b03f8fd306d7fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9677f5e26b650e609fe1e64220b4bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc79e90aac7eb0776832ec5dee3d2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b321f9c773530857d6a85e7754667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde612840ab7ad8bf319f2381ad0b16c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccbd5583e37feee8d15a06364e6d77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9344bc7553dbd24a3525f76750815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acbe34efb1aa317d5ea45013754588274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3af35e6c37444d1a2dee676f32b43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627579661ea1b1c40c34e2f6117370d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834008acf3d1fd045a06872f283c82a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a3abbdfd6ad4452be9ce0b2b2299278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fac5e596c29d94762a1f55098fe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b54acc8c07779f853910b89baa2c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062678ecd453995db3cd0e8062ee2102281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3440af5538c9d4c3be279b977e2c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b36d467ff8ffda757ce5af226900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040870de37896f5baaa1fb17f59a671284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377aaf0dfbe57f2f9a0a2736fdad6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c85000684c36da164acb8f6425a256286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437636b7a6fadbcb055817549346827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5d890738b5cfb40c7c3571514b17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8959b9749e42b4b3ecdbd8146e0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae499ad4221ec996295d43081f85aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddf245a08cd4cd6d35fe368131ff72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc50750572b0cb5be794e9402e025292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eee365c1f428c339e0c596e2e89a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad1e79d57165ad77cc3ee13a0fe70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c0bab887f475da7278a4268ee4d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac49fc849bc066926153d15b7e41ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76464c2f5a2027134593d4de4d4a62b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cda33ad68b82f85da5a965bce36d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b144fb8866a757b51f55496500b39a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f85c4e4a95ca6cfe81495d8b2a27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640594ac63adc7ad5950f6b146369fdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5a10ab79b904c1a12d0ddfc09058302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c02d591700b98caf0309951a043ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b9ebced43aead9642c529b03a06f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1c36fef72400bbd4f028a1f4c69d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b1a36958709081c78d076a8c2702306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df541cdb7e8d952906d9d2d60e8b61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ffef7239314a1ea73f01e386d314308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc69e11d9acfdaf1025c5e7b7b13d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abac581515a7bbc7fd54809baecc6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6402cd41a0757b3b06526ac5a628af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d31a1358b9fd0ee10e89c9bd3e360312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c750f6fa8c8fa6976c7a4a216871d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e8506a159807e91b99c832a783d02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c129edea4c1c8f65d5ec84a89fc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ff71ea194cfe0633f664f3b87d7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300dbd4b7036d6ffbee17cee75936e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fdb7e3a9cd1a41231612a35b0b1a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0157d67351d358c2771177d36a061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c40d5f176da152bb97cc9e90282ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37b1758ee617601a2bb51e2f235492321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb30c04193cb101780265404a4d85b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763743bc4897741b912844eefb206009323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca151eca0fb82bb3eeeccb7a12d75ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643bb87fea84e2d269e7ce68b51dfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba066f174ef761f94845e351ce7839ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20374b16e62f3286b1090d25ce11c9d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaeeb6814708169390f9062af18c32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6109fec5a0c2a486fcc2aaec5021329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3968f4f0d0cb26cb4af3481c7f71bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ba66f8ccfe945dd25c967b3419a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84df9eec4ba27bd3571c702ce05399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa2d3a1aade6ee86fea7245126e21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07285b01be62846ce0313f8b4be9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee872acc0c251cefb21beadcb38bde48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699316f97c97a74eaf5b6a46951c356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377cac73393e21d0309ab307433b13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a776ac08325a553ad61fa60bc8022338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125b47fdd5d5de1ec7e78705071c69e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b267288fc22d31b1a25b44238c0e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4242dddc78912edf5af5536681da4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da8a796ac886f208f158495261f18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ecb3eb0e7cd9c37a17999d2bc69c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f21368173ff27e63866a48013192dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed5b6ee4d702471f9d6e3a5a0519c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19daf3535c1fd1d05a5dd30435193ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff6585db28a77affdf7651f1705fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83558b68c1847f8547ce7ed31ac6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0367be0bb3f9c71f88c7998df2351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0a10c5f54d315d23dae946d4b319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85469e7e807f29e06e1ea3f9a44c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb7ad12ea14655d89638f434d3247352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f3fb01143e3da8f9e2e1e14ec549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd85d767e1d7c5e5935b5014bca63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f72613d18321252070ece8dfce74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f5580daa16055255ba9580640adfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a02a06934781460a9e263413916c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e97034648a4216bb695cbcf77583a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b7694ffd7857ff0d06fec0732db7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c296f4e96f3991ebd184547a0e713f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee516d111da90ff97554400ae96ed5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2d8eeb40b5dd93116ac30319a72c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b1ba525d33cac34f431aa9636a87b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5128d969409dd325275e748234e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde951ac1b5b4552fea2657ec299650d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512546d3427651d0a6636f6a0ea5bc94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec212b7347f72781295ba0c1e185dd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d87e94135dcaeefdc0c13fedbd97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f4339339a48fec263f579ce67ed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393615efc58a738e5b26ff35f38152de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f924e01d3858174a40a65293093a3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b5ecf486f1a170744dffc54046e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a95873c855f7fa8034b53982c2ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017864e4e55d035d64eab31be80d7071374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9d319a8e47634ff5be42e3da39c8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f028d881597585ecb7deaa4c9c115e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57672e5a733629cc53e78fa1778f1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a9577454f6c0044fadfcd06a32e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbdf5f11317e05a90a109429a27181379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51097a02206f3c1f11a6ff9394af0f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c60d8f437fbb34e0fde054370006381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b2ae91e8403a6277f9839414a614382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce08a2de3ebb2a500a09b25d42e05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b048bb9c5289eed46d2b3f7382aed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b923121fdede355af3e250ad74301385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb20e8997f88c8521e7c9486c057d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd30ab7a6eff4e7760ecb294e4c934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd5c5aac1dfc10cc78df016049417388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e28b32dffbd120c56af0f7e8a2c0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5adb1c3e0971fa90dff8202762859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9be1aea87b6ddf550fd203d07f846391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b09900f89df339ab2fbb6983cb50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b248446b13732fcf7ffc9d538a28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f097755193e93a623b3e09c05c037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04445ac9cc0b4317a995330c4086c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3be73ee2e0b016afd4dfac3e0690b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e99085da0a2c37b9b63087379823c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d82e1d4b109f580e86617e136d02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1dea594e4004452f6e242a6882e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444ff765b6b8c6a474283f26e5b6b62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ec2026f7583882bb5a3ed7767449401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee321c53f44ada4bd0e849e3ba5b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99135d63fcf3d1b13a2b8484857cba2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b0befe10e8ef4db3e479bf99c5c5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ab85a10e975d40bbf6f9c579e4f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd660df6659a829ca47792573d98256406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d7bfe9b2935c1f496df0a2d8568f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d94c2849f4de9dad7cb86311a0a08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9caaf61f257f2a7a7c96e74e106b1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034fc582ce1ada9d40cb952f72b88d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1248b4b0d8f0f2fae31f5bba6a77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896cd9843f9187ca3363269058ed01d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5cd1a4eb51ed70ccb758f249d214d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080636f75bd68f549479b18e500253a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc89a6f68f60633fad4bbba558bea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7b05714832d045c2da699a65aa92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a72be8c31f8701ec648ebc848b89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa569b61a1ecee2c6b9d8009287c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601857e16377a2f1f2cb2b211bf706dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09405946478e3352e90e75113a5e7545420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed427e5ba15449c49fa4f6d6a276cc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20806560d68a9db962e185db2976c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b326153be6e9323c7d622908882070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962361421446c15be13e73c8fd5ac3f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595dbafc32f7d224cb419980389db45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddc19f192a26c3871dbf1363f69a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83912cc520d890ed2c2fa61052020f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51994c432a52c0e2212d2a848c7bbb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adecf43fd10e59c968bbd6b0aff32ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008a2072c6a8e34138054ab9a1cd7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8c79126958949610d4e68088675e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677afda3f4f4a966a965b3773683078c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580abfea972b7dcb9a49d915e82d1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802bf17301bc2c219fa8771cb1e0a43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb7b88600b8a57a04351cc670d43d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593777fb983e06464ca13bc0af4af41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8125ba5594ee6398f43696e50feb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fede1247fe2c25484ff6cccd7cc2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b73c0932f7cd7fb09bbd95029be6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2af870d10bd69b906762873d8b8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a011973b7fd3063e3269be9235a4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98f958e177d837cdd8557328c3a3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bfaed930c0852c2cb7094034e51bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb487e70c77adfab7ecf7fd73fbe5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15cf81c55262a6b069e46e5ec4a77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622e081acd894ce76ad3c6755bb8923446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6aecf152b6f937ae7982f1b5fc73e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b61be6f21297ac0aa99350f72eed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b85661e42aa84702bc10f9e22704449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713a31d0f86184aba9844e6149712f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd90a04424cf28df5d93d05e1ecd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb1cebb90e5693de42c7a55868ebb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb770e0fc8928285f0ebdf1bc34ba6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae5efad38e697fa8d1b1f9826edb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a5d59257125ec3effc768c6858de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174f06ab0ef7377545010198644db5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a4a1d4b4600060f325a955c205eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041997ee8fa1802e8ae575c1cdcab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec00a4091dee08573b6d8e406e14d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9634eb2ab90c420b05b8a81c4a146460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2c853ca83567c8ef7b31dd81a120461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcff5e76826bd0bb4186eae1d771f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150151ba5b2ae1c2df61f1d3a140146463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f153dd7da9485dcd4ca75bab7c155ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a7fbfc1a08228eaeb3e52c2011da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c73868a03350223e207b1c0b0c77cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de0a02404a043efc2da2557de94d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d4db53889b1312f5ac71813a2a87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530e0a709a29c3cca733778df985e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ce2b31e03af28387b7c37b50c93b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19b114bf20797e48232c6d3a5138c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6488fbc58d182b70e1af16efd335cd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191ed3a0d0d4f44d13cf3edc571dcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9ff73122867b8b6058c60d6709ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafeacfb5c2fa536a4783bbd8bb1945475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf59071c92f3266eeff44fe6c88e34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3f0a8dc73751a3ebf4af955a188f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4472a0ce2f60d6420d318355a974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e33bd197abdf09ecc60a32d00f1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d05f50aaf1a2278a9b3b230c92e8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe44e278c2ac276371ebdf8f35dce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9729b54887cdcd3df03d5fe74a8454482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9baed64c31e73113df1c370e3f497a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319ad9ab0b3c9f13134eccd94bf476484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16025b61ce3b403256109c60e9b94f83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f8b15c0c80abd000e821c23298c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f08a19fc8eee6240ee4d2940ff669e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f4dc1ae736d3180aa73fa4e46b18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c7f0fdb80a5cc5d8cfca32f3b9a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b35084e3232e43d4b35d0d94e087490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbca224c5654b4d323b0c2c9c9811491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2c8da59c0a00e82471f9e5b0662ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb0ca836d08fd9c8f3d72a59bf5f42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf302c21f5980b19487f5ce03138203494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2ab0e1ccf3b24cd976e5c98df3f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76462769866bc9896d34790119eaf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64634be55607f3868c5701308a51e84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eeb93233cf960f1dfb3fef9bc7665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e401aca6e0efa42e6204ac5f2ad0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4dc518843000e0dce11f77f554f67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993774ac798f6f8de227a2c12a1ea5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d94c81944334fc38a06e3a857694c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd404991e3233f984b90c6cf247125503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafd7a292251f75e3479015414ec66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5cb0f0dcabecb44f9514da16648e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1ed2677df9c7385b73fc03192b4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e289e935e7d115cfeb4524db427a5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3582fa9de1a705a0dbcea7d41165508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dad8cd93595acdedff7df069a8bbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8a760f78dae76d8ef15530ca79f72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902a63e7f00c843dfb52509342c6c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b2fb49744f01a071e22897d9bcab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a63a0ca4ffdfb6509bbddd53bfdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab7f8d39a0de3e7c42973b834d2ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe642ed8619fc985da48bed21a78fe4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cdd258ecc5582b8912bc8417fb2e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2b46062c8c34da30ff6000844f51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1787ff3501edea517d4b60173762518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2204cb136ea576b70cfa0cd60d855519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d58721ee37de8f7a275e34defedb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1265886c3f3c57937b135e8f9e49e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ad0218efd614c2516bbdb08cf4e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1ffcedf3afe9a623d09a22c682769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b77f86de0f6f80213e7bbc5291d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6eb2afa186c44bc5feaab47702409525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ab162dee002dd1ae3ac9c83108b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e72bdff9d66a0c6ab734c2f24d9821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5b2c7ff18db30713d37ac34e6823528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6639b7969835ec6966f5fddcf6f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9297d0c76af59ccdb4484df5d19d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b347edcc1f722ea51e3a16293db5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17daedd6d8bc813e9431f132fc6beb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1467e735b8669f3523573ff3b0142533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96c36ab6b550a1a0961238e807d9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725f56f48fcd68570417bcd7c963c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b23c5460b7a9401838a366f9fe48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84e7ab43fc462b36055640b81db25c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088002548b73fe4a09d3f27be4f15e07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82922e1730e1aa1a35681df7ebe43c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3d30cbe916d0ed6108279780462f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698d4b62ac5f7e31ce5df81ec0ed33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00684dff5b2fc5056bbe1e0b788137f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a693039d4e3159e903e537bc26f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3100e04a2dd9346bb510ad6cb46c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf78bb1f6269b4c57cf101631aca2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2c2db470dc883edcfbe5188938de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0acedaeda068176cfe08852f1b3727547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326e57ef9103dbbbdaf40ff50a8ba3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d773b26048b463439ea016e7d13f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39868c04f670e7939a07ce47efdb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5597157935238f42731846d2501d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832df98d2841a5c0aa6f5619aad9147552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b4e4f01139143c9ca0b65f6f6531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0f035b0e55f0dde507790101bb83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd98bdf592d789e81768fb2824261a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765b04886f162cd10c8e1d9bdb7e99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b2fa18abdb8cee75be808a1a7a57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6160b475c436a2fc754fe253d1b2c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd0693a5400114b46b4f9641469f1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f2cf8b3f6a457d20413719ce435c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad2914dc2212f41f971bae2e42abc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ddd37e9cf0632ceb3390d3f304ead562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff23ab6dfc503bd9b6c98d69f85d2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ef271bb57ce737e02bb042365211564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356222a19d344122c48e152e533c267565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697181e9bd0edd36bfc03f1be03bfbc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206eb81dc544930b5e3a72f1a74593567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5a312f2cb45a9fbad42ea4fff587568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba32f99d4ad8a9eb496694de0ab9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7210994e7b70ca423d05f39b7b022e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214d09f5e51196091d59952fd20cabc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804c1d4fd228e84b25932263eb95af9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cf481ae4d651c918f967662afd0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c99473e2328a4cd178cab869ad7624574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99382bed60d0ec6d02ab353481ca258575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe917398381eeb22e5a4265c0d248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd789f76e6b9dbc89738c1bf655c6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a623e4ddfa729dc47e217e02dfe7d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d21e9f22e21de1a1a67228b8e492c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c4a5f3da6161efbae28c19574e245580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d1eab6e00dbc9c252b8f4148567b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7342517fdb0e952e1dc1525ee08924582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b23c424d8e2278d3910c9259af45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e1f35bb2c347e48ae9e6515d6961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a48f4e6084b8fdf351476cfc5e15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f64555d1d84eea2a8510e0e25a0fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f374684085f7c62337b122e6cfa21f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0cd813812546b8b33b2ff5c8c3dda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c87b9cf7d9d1e0e21b6672c4b94c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0747281f8bc3bce90b7c02f69d01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3625b0caa397b90e1a245c95485ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a112fff8070cb4da82ee3c3ef978af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65f7dd9fcae27051063cee5472707593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c72c40862c80b1c8f1d6639c1e2ffa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2587741444f353c05bed510b6c457595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee7db621f417b4b5a35abf34a1d6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fd9f33fcf956c23c53e5cc04d102597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5df1a1c81dad21896333e6353df4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1248ec69f458956a2e2bf35e6036f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356af25a6c793a37eedbd73b4efff560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87ec7aa9c52094f3847eae6c794c94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2267e0b6af38e461187afa4ace4ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a40e10faf4ab25211c5582506dbf71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95817d1a519cb4db4cdf050a8d3f6633604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c16248b304b9f5dd809fabdf4937605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe38d065923cc9d2da841a0bfe6a80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0adff198734481ecbe0768d672cf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68aff15426203124b54402dffa8333608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168f2717b4d178c27a4f989ef11e5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ddf73108d9fd49d2c25b12a42126610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4feb231f7bf1318b0a01a6e52ef85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2534a15c559b75a52f02f650e0e1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f552ab565cf02b53224521da042295613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db0aa0a8f3cb393f1c41813235797614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab377323e6501978f1425b780b40dcd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d97977507672799d7479d2546ca2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a67a0cf2a427bb95c993b92479a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95583947b273c6fb57d9840d9016280f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a0510fda3b24e4d8bf821e536c93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506e80f807566fdb2824446580475f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07aba5c35ee8066cf97783de3336ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ba52e5c2673cd05cb924697c0560622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9253503f2c4a0b2d12be8af34a83b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de906d00efc3cdd7016a2501ed0be1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abfe458f5a3bbe3806f31a2451397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6c8b51ad7e4db12c7962d0340280626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530435589416da94aeca257618e48c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc58c97aae429f3f3dfb450b21bd06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844c4961984384583b8639dda7c7b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f0e36da2a80deb071c88741126ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c35a1c3c20aa014ee5ed36a4aeb406631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d91691caa792497d0fba1e83f0284632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc7baeb3f6a0f546be28e78ff6bbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee3743a977f1e064aaabe3d462965634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a8c4570adb323285fda0aee5c361635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b44a233199a7a069dc431b8d2384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb360accc980df0e8d546d54e8f291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b29fa8f3f3d0a10e4836a538e6bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e203a2f33a38ea1825d643d0a0b7f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e3a74d3cb439341e741d552beac8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d0c9d3264124ca3ac7a3f6e01acd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962f1320d1ac1f68e4f975f29baf1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40346e31f2a5f8513ccfa81dc91b3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790578df282281fa312f2d815168a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7abea064d3e6e3be01b4b6265f6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a067f30537e69d7feff1543dbf61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ae753a2eb1d9b1c46cbae2ef4e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35270debeb469055e7593aae1f839f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6f476ff19570fc507816e9f31f2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e8989cbfd3ce3d47a2eb616b69ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270355aec8cd5901c9adfe092f80fdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205de9f30d9d8f9695145fa222c3ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94692d590f3e4dc7c895f79afae64f4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67192528a8decc13efe3ca621533bec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa0fce1fb0ad2ac939decf04e71d80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0180a9b181fdf638187398faa07a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09243c2d0ef7ae71ddb2ac9627f5a66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ddf45c93b6d1354e45eceefba8f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196274258941df5fb42e533e911b6fe0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65984a8bddd252aa4c072863133b6b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2cea97202ea8550dc8eb1cb637e69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b84262f947ff39ba610deaaa2d001c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2affb0e4e5d80094c76fe99f904a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522ac66a7b6160bf54df4e50d9bc341664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d6caf35a0bc3bdaa9798e3d7b86b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28300cfaa6f94fedbd81c392e5a4ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fa4777bddbd2a362bb3653a18a0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed9a64805f49722a77b6bcb499d66b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b488ed864e6b8d41fffe8cf408e7e45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5136dd7df54c8550325e9e1eb1d83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2f4908203921dbbc7e9ecdf2e5ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896af1d3c06e89741eb4916c3b8ae45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de354b9b2ba7f5eec0b3b6ca87a53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca542b8f062fdc53587ace2dce3147674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd839914534d606f3747512a1fd42f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ff2ceab441d1a3c5c01875764c17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124537c47ca1d366acde3c88a185dcaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac520072da747e89fd44115334a16f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da2b7e619977d75cd8da6aabc8b7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d9be2087ed68904a8b9fd6e10d2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe2f4ae3956a08f334913327a4df1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576eefdbd7551121ee819d25cb7d71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796c1a1be7af089ff22853c36b706f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f83e0edc7888da4b5d48a18ce051684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46986308743866b8c1005b2a48691c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef84ac8ff8764fc246407b0adf2059686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b64bdf10fbb02d67a02f85da61ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d37b22b544c82dcd0e4390c73f50e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d99469582c9843dd2e5c03a4215a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f101d77779b06897aa03b5aa25e165690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93121e428c0400547ceba22a59c5e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a4e776eaef6e648fd5e755e951796692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4193f0a277451f6f8c30791a5679d84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50130923eb4fe4692515e7e04bec23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bc31dad8cc22a93d8e9081baec5b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb296ed05c07ff317d36d96db50da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f460175b227beb99384a768da452697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd50c1662fe64c3d97e741ba5ffef6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812387513804d1e5a94c421590d876b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83921d78bb4dd1dfc9aed6a9cb4e15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e612487c889e943a6ad99260f8ce2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6310a6d3759ddcbf96b0c98d9137746702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeea2290ccf34ed75635ad36610c8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d36de9c6dbd0144f154f3ea28767704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24269c6ba909e379d0034a3edd09f270705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643bb22ddb3b87ec435d0e101453188706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb27d51b8bdd5eb277b3ef6ba059b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94870ca4f832b62c2cee5d3ff3e21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfb21fc00a94d67af167040038315709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ce41137ee93cd1c28e78eb33523b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a119681c7662d3ce069cdf4d3c06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739509599f819c259a69a5e63ee64a1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2691af5148bccc7cc63cf0a9a4f56e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a73bc4de9fabf155cf1e6867fa8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fae65a42cfbc69cc7391e62494943715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d33ecfea0c39b1ef9bd0c65a5f32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa54727248c80b71189c13d48bee49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d012d4f8c118eec922e7c299e3d18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa85e279f6114c132b17cf399ea507719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1f717a2f4a5ba023ce6deee6a3cf4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910430dc36dd7cce42fbd3ca20ad22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f628f40169b10c4ee9f2ea9a2e82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9440419d64454f87ca439913d0623723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f467d4fbd2c745cb8e06ffde42ab3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00ad52bdc6094dc1993cb676754e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4faf97ac7f5a8eeaff90e8f5447427726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af7951adbcbc2c89e98e4387f1c636727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245195abc03e0ca606668808c097e9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553b710491fb77f6a30dc50aec1bbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431b77beca8318e26241360f65acf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94ab4b7b58b27623c8f8759d735f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b952b31cecd05b9b9411a8f91ba6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf4e5b0921030f6f025e982da5f39e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b00b4ae004da07255d5e0776e89a28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff13da4cfc34b40ed327fc892f17948735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24f6dae73832729f4ecb27ab6cb8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17590f93c28a13423d58402401e9b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad72134a97d0f9de8bac340a224a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c2cd67729d1752d30b83cf811c09f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aaadc8835c1bfa6344a65c4f5d130740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e290962729e3c5f68321b8ea96755741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476498b416eba4b1ba9962c71bf348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d26cd410b38966ed35579d27119fa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec38f130b49e1735c75201d2bdedc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b642f098672394a1a4c5c7c40be2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f47c3eb9de7b6c392509e8bbd38c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de56071c136e7ce214d0257b2ef620747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b1d6cc7b932e25e76c8b1f1e624c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe2532ee03e92c42526e35b3dd5c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859d0a9d860ba006d089d19055fd36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d7b108e73b6a8683ab85133829c08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ede5a8419820a6ef8ebf8ce6fd06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8576fcb912c029f44ad82eb0870a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649c5604508201ac24b7136eb6b21c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548aa42d4a6f85c2e1e63c7874656f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f20f882b4e77618ead10bed06c741756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f71d247ed986b3387f2e65f916ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d80a5a20901377be5898ad43154d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72653312ce45f1a14c150d85966a64a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3eecb37cb19e1b70363e3cd0635c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d1482f4c0d247ca59c084b15e7a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988c0ad2b269a6171bbf225681404c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b31e066fb5affcf40f5f9b2bf620763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f5784b12edb2e3c8a3382237a7b71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c720bf19b6a9c0ae19510998a093765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa5560143a86f638a0f8ed1e20dc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48a09be310e26598910d8400ac071767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a38b7b94f13610efe26442a6e5d786768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c44a8df7c4f0411ca8fffd06c3c9ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cac1f48f61eca400a35db83ec0b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdea5185e1789780596f2cfbf0fdbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf59172d65b6ef3a91c7f8dc346b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6738c809bda976d7f89e6148e42b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4895d310576961469ea466b8ef06d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0685520852bacbfd3fa4b1b12a1581775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91346d5f8db090c019f46872597758776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341ceac7c42e1cc506de06ee6adfc3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e65f4f70c6b94bcdce0adf6f138427778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe66418d5e9a20427a58f4ffb7785f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d8211f7332aa28088132e9fe796e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864f406ac320d719e88597ebe9eaac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b4afcb4f15f674702f2b6d1f7b4f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28641a214c58375276306a75d171bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6127375dacb9a51649791077db79050784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14cb33e3566cd62338eda49b7cee0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747766e561d4f7866e70045d6300726c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d749f02e448e71ded31a36765b55f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2864746fce81c124c69c0d0211148c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1db65549961ae18c983eb8f3894c2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad491f643128e20f48f402410382df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b02b529e7fabf86666a5bddaa606791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3998369a70ca9d8c7ee29b622d1c1c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79707d567405af52ffed63278cabc3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b2b0e91be54a597473b52249ac6f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb47a6c2b3b504b992ad905552792795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e2984188becc80e1704ac30da6b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051a32d39167e14fd398814327b880797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ccc8f94f304afd3a00b249e86f89798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107dba2e42adebeb50e2d6603fbf83b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af44217eae733b408a0ba4234fe2a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3b59c0b20c1199ac4773a8c3a477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b8ad4c4fe6a136ef28d17d547f3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5645f9dda51aff678af5520594f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921447690d890257ac04dcd3ec7abe4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc322b63e0d2ec7b6955af9a6552433805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0103741ccc18e0e753cca7d88b0dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5406f8199ca0c5a3464c5baa5cef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064d110c35c276335967b5c48005e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ce50061194eadd0b545929202a5e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6cbc79a787c757a86f2a730be6cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa6aafcdd4292ca51a1728749e4c0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2de9fc9154c4fadb6bd8402e92c1d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26640272ffc20163fcaeec7036dfc8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9098a2a46fad99952782a074b986f14814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06ee9092181396abf14b8f62ef03b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90719a527a66525a7941493b00d2b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee1077d0d35cd4e259e915eedfdb4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5fba314bbca83d3f525186915e651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3854a18ad2fa782dd153465ecab21a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e3ab337849e73580e803069e31cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee5d379d0aacb6092f56f51b5d4174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522224b7599a5e9fea20af23be2a068e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c2e1a7acf838190ea30f6713761e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d006dc3f9effed75199f9eaedc7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d468a38cd58ce0e33daaa8efcb846d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771fd178a2da077ebc31e1c2923fde69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c920048dde1439833d7e18f1727f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83361a4f492f715945b0d1c8dc69c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e6034d2fde0731795bcbd661c52e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ee2e29bc591a6ac50908550aaf2ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599959995cc189bb486e1c324cade9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778188c277455a0c3452f935a3f1274e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7db99730e28ae079383403a7591ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46441ca42952b330af0f8d83cd369f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e0c37644e484c4adef9727c40eea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446073ffb00a21aaac2df5b0b406bf5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130396ff2f57b015033d6d638bf3d5db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da323eb7e80a453e60cf4dfaec578b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b89a3c053866bf362b66574c254e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023edaaa9420ae6f35e1587656ce38623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e8e7f2f2b01409df30e4cb62295d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b470166466bc9bcfb818328f81ae8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760304bf0185bcb4e195c44836fe40c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b447548d48a999c7c4b15608e593927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6603aa34f132d5b38c34abc779ea1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1fdfd477f43ad7036e52a7be2c10929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fa27531ca759304259f3c2404b52730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f06595b93956c0691a78b73de03431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b390d967e16d38e348ce0738142e2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489fecbe09854df3e2efdc6a8bfbf5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410859995d1d907f3cb894d4cd1c7fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ffe43222f6048c311b15ef34f6f4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a820b6784277164a5abc9f833f93636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418874fa02e82dcb59d9df05ad2a7f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11fa4861b65aff3a4f86490a624d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aae0c5f2407e7d45067d898d4ccce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953006dd10ed269b565a5ca83d81c9e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407635a9c38fa4fca7fe0c0f6a01e0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203f0eedf37bea92eaa2c2b6d8bbf4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e29209a33941caeac3e7e2a08d1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126d1692e3cfc56f6b4fbb6c8c23d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1b100ff13218a89a0d5a5eb9c1ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e966f5a3179829d97c6e01a3e1736d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158543d94eb8fb8c090c91f0e318b5f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84dbd425ed62d4b87a28f9f2da5ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446494bb60dfb16fed4ee0cce52faf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ce25889e1f238091216968b3c0d0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21cabdb0cb9da6c7353b4d27b6bf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97132186a16f3267208f3deae3cfcda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479be66fdaed6a46a9cc26e6525d05353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c3e931ffc833897937ee71b856ac454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b867e3a962a72e752268fc694e1a4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905806803c7e9e225a854016f17259a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159aae29758b950b33f9c0d34879f1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9a18e015e6a4aac8ab754d048b2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b39e0938b02cb932732003d8f55d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c18f88e3c1261d6009eba268d916460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147fec413fa98ae6e446ffd79060ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f704d0a06b4805bbecf1280c63d52762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ac983bad6ced5b49a6491b4ae42963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e857730adbd4c242515a4911205e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebef68ead3108094f929bddd46c52a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407e78aa313ef3cb85dfeecf69e0e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423ad55a703d297d6eaee235a2760d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309800add45cb6e1c35c97fd5bf79968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d560125265712daaf295e9489a781069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654190b7d8d0bf143a58a83c96deef6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13e983818380bb5f19d5364e9267f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea19e46736fdaec13cc1aed5fd9c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a028b7a882929df6d0ebe474691c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912aaba4ab8f52c534ce31297cd376474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6d65ba8c0a4d674872f4d7cfc75e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac7d99297b228c46903da6d63bee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca41c1c296615d410ef7dc837a9c6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff8e1736b9eaa5859ac1edf018d32d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d5b11e1d6d01f7a7cba01c3590aa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1b66493840a945ec03a1bd1bc23080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228b698e07d15a30a9d4106d54c33f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479e4dd8055b18b837874f8299851082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cac8904ef8f9399848bc81f53dd5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976243895b851858bbac3eb02b14ed6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9249c5526f7571681b70fd61abc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4032c28592cfca33ff2f5c510649e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2ec8dd1a1009732bb3c40ff96260c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86440bc4103ef079ca54c0a082fbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26481fc2b4446c338ba833b06e2e9c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b367d79a4cd168f374814e2f5bb3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798416e3f18e9978a07ae2128805e90091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d862d5b77ca3aaa7fa90be2139325f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d0c967333e8d2c34b614345a5c61893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4356140f44148203199a28bfd300cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a683f9303928e78e5f1ecb2375cb3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221bbc06c720609bee95cb5a09a73fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97583d911cb70a59201148f893168b2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7925a89606225507ed65c447828110598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175ba495d0897c229c24c50f6f7c3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d115e19f285701695922b00dce619100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05d7bb08d6a86e1c4d6085a190d932101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf7173e8e822e39289b265d36f176102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d295a98fcd30c528fb534d6a70f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2c08697f1653dcb8782303b4bdcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076074211b0fdb76d026538b468629105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12d363be9d98ecbead0ee368ece55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff324b112754d7b7095d9699a3e56f41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e9d185462d04f39bacef8bf483bdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ac279503090d931f0f6903b336da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afae2367b34e3abb30a91b33e3d509110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aadf344b874c593de7f3b2dfef3f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f632b4fe2f8c14c41f07c79a0ad0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a964236b25dc29ecc310aca5ef32ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae880921c5bb7842cf7be4b80a82a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32eb833596e65058df11f8c2eef02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f019dceef3daa597893752d9da29c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5208036b0af7a737f39a060a6f856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a455328051e9a19f5843c335e491af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66dfae9203d240d0b38dea28931488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafd6fc32ae1afc90f2820981c51d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e7c023233ec87d4a0ede1c776e1a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a7cf07233e2350cd940e2faf24ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069fb286aff00b81def9d1315b10d2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6270628d5229499a961f2319fdad590124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef0a560695017143466cd29996328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f95bc10c349072aed51aa3f594c32c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981243c41685952f796b4b9ff7bb2830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6982edaa14ecf6016abb34bb1db859128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1dd71450a0b786a7a6000e9f8aad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c39d20d01cbee5fcfd22b681204ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c07aa2f324a5da93c6344efa9d7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ed0046c97ac386e56d15f8da3d79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf4370ab44a5f4e3ae6f7b58b695b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f8b173db27be358ce7dc7c58c0244134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01a02a23c17a5a159ad76fff5b84b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62340b0a8f32a61739f95a40a00aa3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72b355dbf059c12d87c2487a440ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6a7c0100e37d4107b3a852f5f159138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8fa1b1656df74b19e76ac7e52339139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca070e0b726a5b3da4e955d283179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f938e690746a7f23671011b47895141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198349782b1d77f6dd2806ea5f6e38a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc6c870a4b800751236e02248245e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1b63889ece66f0b213fa901e8a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efac3240de92f7424bbfc65a080fc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5bf4fc07f831549dc8a97414a9f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee765c769f10330f6f011edd3a317147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9199158418a1b6a84ed01b5f0ce2e47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd406891ae7a26bfd94958a749dfb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be0b5e73d066dd114d4a6858eb2993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee676de4f64266e6296058bc21b796a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd58020ab09d61efa9b4bbdb7f0d291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a38a425036e8dd6cf968301882e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d6edbf6e6f454d26b4fcd00301fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204faba57aae046aa56e9a2e7472c42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5448e6e7569ca061f0cd7294e2d66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99fc42957dd6f09519e4608d9260b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934188e756f75064a79d84c5f3e41d03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe80eac500a7ea381e3dd03cd5162159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b827645e00fe12b1e821dffd567428160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca02ac06bc3f07614c2f654ee5adb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44a2a16246a093d0465723e59524c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fddef4949e51e6ef646fb71acb163f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d781edc31210d5f499243ec900f49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03eec2f98a5ea5fa21e0c19aa84bda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1431a0bf4d6977b06cf7d3d19ad1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f49bf2413f36f635d96c5f5c3434167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ab577635c4cee0224726bf790b10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69dae7fc9ff8c3e57caa464f95c58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceaee66e03ffda9490c21bb238d429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5768af046a3ce8f0b9153691c4af8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188d71dfdd349ce6d5c1db6ea13901172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0fcef666d6fa371e7b328e5ad1b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0059e12c892b0c2ac1f8cc9d59c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5814aded35585404b441da52465a6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31bdec0b4189212daade843c5ba3d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb776d8938de72ce2fa3bcc5238ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb03b953075fa1189c8d0df6d2f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebbb1890b58573c0694f08e1cdf7ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffedbecfe876c0eb197a5aa3e05ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa6573c731206afb004fe5fd7bb96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145889fb272c6b5af6dbb775566bf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2559780e01511ba244722f857ad6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2f115b8c46242627104470512b308184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d91decc44fcc1538098b05da81bef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c133f310ae31ee5636ac9cd9f24e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e6f98095c09c93d6ef04cc743e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18462166ad590d448a26820bdd7f6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42517c34e9a5336bb42935c53a4cdb2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcc35fe349de81532e0ac930ecf81e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae8d2f53b7d9a9cb7e10f336f143e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e569ad6345a3be4e84ecf50d7e133192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6536b3fb5c22ea7f0afba1341f42a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87d9f1accbde17b025f8f0313a1d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff948162ccf574e1a44b2c779c943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f594fe83d852dde1578ae26d510439196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398662b0c9b5ff6e79057fed8e797e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1838fa2bc759c2e7b26613cd948523198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b8cf112f524e7032376f8dabd158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20612dd22257bfddada58b554e6beb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875967260069899cbea97acfc646357201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b30fd6cbc2b0494ba628e1cee98a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259eed407806353edb7b9e5184691a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995f624cbb3ac29472fccf702794e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfb0a098f8f87dcfb0968386ffd61b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c64ffd920380cc9be5348542acd3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de23d276a03888df979d6d3dc56b8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dd08134a5bb9adbfd7fbecfbc65bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d05bac34d141512b2f9d782e05f74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d062c8096a4eb201b28cc1bf275de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753209dd1f8bb3599966b376f11741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e46b7417e88a62a1993536d5f59c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbb6773742fdb1bbbb29661bdf799b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf2f202379e5cdb8ae14e61907f7c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db32b0149345f938c47d6d7a3eff1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901162db84ec3f18997943af24b2eb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd6a1fba819192a44d157a6941562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c1f866e922ca0775225a9b2b3674d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b222ef184c78e19dc38af6234183219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801021b0b7ecdece15c95078fc94cb0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2b19834cea464ae3fb2dbae4a942221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc625cd5d1d6b8784ca5aff9b08652222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b38def3596681c2538e59b75d70e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee41aaa21347372d7eff04ffbb258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754a0f320ee46308b96a08cbe2748f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e13e7f4b450ea223f6de945a0badc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff62f7c0fe4bf02f83e5bc9a6d9e37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8b1130df4df29bde30ac2f2c2eec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a1217074c0cb76cdaa1cda22d04a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3d5ba4fbbaf2b8c63d5eb4c60ee9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031327121a951bb957c8136a92f18c5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384790e60a4700b73ed0a7c3652a0b9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85624c1dee9d4ac17228c5edb73c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd834ee6bf7fc3d14f79ed5398f1b5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402ef4bce84f47cedcebb60a59f6a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5a12fd1d73caea8d02a006b3e97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b6a1599f63235c17cd540b40c84f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54e14c3c06cd92e24353e143de1cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a79cf91a82163b6333fedaea4a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa2898774ca34449649266c72e1a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ed294ec0d37662c1d09fdba575ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3e11dcca6fcf08f223290b57d81a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d229faedc001965805aa227712890243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163c749bcf41800f4129b81418b47e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc6cbf552c8e1e23ea8aca03771df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9b69a9f2b1c6704fec523cc8a413246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7ee7e58240eeda45fef76d787e46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c80b5c8830571a51949b077e0929248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e0056572c911e4c830520290b503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed6166c969e7df8a546fd199738cde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acea49c7fc1d63e74a72bd365e757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412fcdfc820a2956439cf1cf960a34f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe02bfadff2a88a01eb9533796f96d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9c063c974e5eed440d16b86dd1ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e707f7509e33dda3147631fff168255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f626ae304111b5f4455df80f6d6fd4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba69a43403657c4e426c72f2bf105b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16926c146b7114e74478bce230b1c2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca1bd5a4f3d634e738a5dd6b8179d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180cd1a654fa8e7c1aa548a33cb904260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f0816a221a5babfefba42fafa841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3c457f35374237aacbb0192265091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b20ff406f0509fdf0264893afda544263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2ba287f25aa8d14d7914da3d0f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e0c143ff5dbd99cd6b132d39f3be4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaf41f33d9ebd02889d6e55cbefe17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1acbb8077e0ad8f9a1929638f1b70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287fcc9868fa010b06e6ce7dc4e68e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b04a8d35f305c90253e1f15f1d06e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88516ba76518ce035e6ddce882c34d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f19a75e1b005dbb671b1649b4f139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566935748a792501be1d23c13f57ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f1e155df468184c3e29116e80fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec391b3ce00a29a0e219d1d7c1571a25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2daac46ddd4a0efe7906e3fa83d68f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a458816c15c82876ea2cd6bff29d02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8b16a97aac8029455ba8f658e2ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e48b8ca013f6283d819b633b949e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4290738336dd172793b7d9f939c315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c5effbd4d785035d79adbbd3dcbdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499fbcb18b96da50effed23e160a294281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c1cf97c1c7e8b727ac385cce40db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8869f029a11f3807761c7c7d957b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a4e2d17874797481a722e558e2c1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce7dc7d738424970098779e865862c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111be8b0a0a880fc36e1dd4f0eee96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec1a9372cef7d564ab900508c5198287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36352a65839c1862f4f3e02f4ee27d66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1c9201874275d3b7aee89492bdd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6982ebb6d5624d5fcaa6be3a489731290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4e7c9f5fb9391f32d50337a54c73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a09730299524dead9365362525be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0114f62cbe5894bf37a92c516c237f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f04dfc06ef725fa421ca0cd60b520294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04414c8c0967eb299186118eab321e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e308cf064b2d35a15da3771a0a0e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a233aeed73b18e894ac67358c82024b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d9c2c7f124d0b7a623338e494ca4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3726b686465a46f5d7a9df56990faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b3fbff5c977edb6d7fd1b60fe5b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732e9617259e81d49a5743c6f5d31f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0dbd2fccd19a327815bef973a215302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d3477b2f6fc810e1c240744d151d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48156b85b08d6af6dd8e7b01d9e568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99a0d2da060d9c1d99c4da393bc95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed154b913d0dd349487033d630747bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38470e18f53ea81e715b1c6f6eafad4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cefa78339646779c6d6bfbec03d38d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f22c74c51f2b200a3de21d9ec7df0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb7b5a2b0c4378dd9686f34cb7c01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb662fb5657abc7451fc699b4317a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af597f1e352eb76da3a4d154a41d2125312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de7d34d7e5f73124aec714d1a4b2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43816a4c87b3fc8ef3ca74cb2240d04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee677b5195eb18f08327e5b71fbd5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008647cb3f0382d1e134703e0648126316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57645f098cbf2d891c4c365d78c32fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03185cbb002a56e099bc22a85f8985a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00386c7ae31043989e6888f67d26c214319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc362065aa97c20904bd6fd16d155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960b05696ab7908d00cf5afd0034a02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb479e5a447acc3a4bd9aad5bcca7e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb401751f8655cccf2c5b9e5a096a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91068cdc9072a26abec8cace29a891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f8a05ec2a5e6b656ff11ce8594d27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4c55f75b71e240991d9035c684ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb59e0a4b96d5cfe3f8bb4ad13e1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3360ebdd8fc02bbb7da9931cdfdb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576070f2f9da324bb3f3d39390121bff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac75fd8bb35cd5f2b905ef5e6e6be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac5a58ffe96c7ab4ee978c50c41b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a38d3a07ad544c3b72a93a1b5ca5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed55f36b9b65fc43df7df8b64a1b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90ddff8cc278748deb4cb10be8907334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b420c61220f29ff98f77fd498324335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e18f6d8582ea8d30ccc7b9758abda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469b11a3482fe3512d33f4aa1c049a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057443b2667d22e3f8f1ea17b369bfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f8cc0be53399e8b310d8df5fc918339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c88c6f87f8d4d4c9fc6d0049813812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d159088d54761800bdd52cb139199341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e7560844f026007679fa4bad8cab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92db6ba22d10b56343777c497b90d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46243b5ccf29b9329b009704774fa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3091ed6444e841c3c43d5ee03a991a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd452238e626da663061a14400bb0d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2725791b21b071bb9f5d7ed3113fd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c87b327f48be7bba0680b54c1cb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed4aefd28f37fb72a646a74caa918349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f56b39704a65222e087ea53674c74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0130b6ceef7563ecdb3e208945ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c1b13ff2dc94cb9af7b96a86fe50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f87ea3e5d91744babe3a4312f5bb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807be9a524bc07a34cd14e74d378401354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aaff288e734f34743482ded28bdc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168037a91c2d5d132389c987d8eba04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab4dc0bd3f982ef08d0c885b7ed654357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62b374c5d597ce2599ba01f160c8b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe904328a1bab9d1a86b71654c3389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa5cfb339286beeb4a864e431a033360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6033df02ac5a8ceb52aa0ff4ab93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d706ff2e548182dfe0c635ebd024362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7b8632b8a625f8110e942be3e0b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4505544b17a5dac3ab634856252bf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38ecb74d4f454562c0ac91d4092d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b7a11c4b2a4a66ca706c8b1a4116366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3b143d59a82887dcccb4abd9b11c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0e18a3ef3ecf17bf62d0701e8ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dbc0dfd2d7793a96e4a39c504ef07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734204f9137c4557aa7584bebe285fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076c8649f0f8fca1d26583287a5bde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144ef394c126e972b0627ef18b066b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd219e7e2f39020c7e987ace00b3d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4da49eb8a0d4332b84ce3fff0424c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c54896df25a885cd548bfe4606384375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c56403bbaa458e8a26113e688333376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56117623eda8e9208a451485cff4d78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf36d6ecea4ae5d8452d02e975a971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008efbb65a7b1caa9389d0ffd48b575379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7bd15b08a7646c8703c5f5382ab2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7014bbd8013b6a2071cc98b8f897381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511a9ed551af6b2ed1db003fbb073a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9794ce6147ad6ed8199b0653d723b93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4bf388f7109b678f46ab30bd36d0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624b6c3f492dd858b83d5156128a62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1aaab60bf606dd2ef25e8f9b3b93e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc107da7594addc69967f56f1f59b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb7dbab293feb7ef575bb6e38feca5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379662088f2bc05fcce55aceb7c6e870389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e802ff0aa63a9fd9848035cbe521b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99139edd2aa4042e90ecff5176229bc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b7e27308a3e69efbb628def95305392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98c80b7bdcd47abe5d95b07a8a0d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90909afad4e2e1444720135715bab57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a95f522652cf41ecfbd04268e75ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6e7d33df3fd213b9df2bac3b3d62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaaf21a0e857c02c42ed227237aec2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a87ffbf9fbe99f21ae397d910e63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b17b20ad826a3dd98af6a1a3cc19f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c043d72563c5ddb1c5a28b0c1493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf3b6565ea3da1cbd5f617c92a7da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e271d652b0ed4bd6769e0d3e28d4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a5db774f2311d2f6e76d667e928c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267abe7407e00c10aabab9693bf9dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86dea1a99d2c92707aac70e9ee4c2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8075cf699d5f78f9f6f2185e793ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903923cf348fc9fe433e8220d246863c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b932195746f228ea4058df94669d58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822b50f74efd74f4e43788d1da122b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ad9b6e3b113e9f542e79468a4eaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ade6650a131bcac85d0435a78a84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732703e437122be8dac9dd5d5db0ddf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c15f60b776206e78c92fd95abf6bda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba8d48962655187b51009bf477bb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa219549494d4db9cf0d1cf9acd090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3099b810ec7f842783fab2db208908416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c68e4cea7dbb0b00cdeffba6cf79c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d124a03a3cd14b525b98345b762670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21728d390645d65966a165357f8bf536419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933232bf828ab8b734ca469a4e89df9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a9c2c23bcec735b89c346e4378823421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd49430b04bcc01da49abda7b17e9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7009a29d3d22f04ee083115f26738ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df198dda4c61ad8063cb653862d4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea1a1aa8ac3547bf100252ba6af3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f34cef1e979f8d799e4ede2a43339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee3daa8ee800b76a720193cd0cd0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d732458ab0e7c08ed01c7d92bf6c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb832d3a59bc9d70f7fbdc1835c879b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9edbcaafd180f742dffebfe3cef68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbbe852e6a4b7c1cf2b9017947440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d009db0494b3b27604e8923b3971e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2a10a574380c6aac9ab0338f3c47a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb0909877947ec3ad92b7eb9b7167434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eff2130faf9e3d8fde35b670f4574435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8980516ec0b6d0e679b2b2ebc6342436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1915d0685b3b5d7894ff34188ad9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde6862c3f585f8a450f63daf5abf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f877ea92168af015cfe489836dad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619f2613d88017921ebe01e20e75cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637db1d3d2507906001d554116c1a4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b7e404000eaa169bbdfb4c63181c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00073d78cb2cf12b1e46b35b11ca84b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a740dc36a4298b035609b5ddfa5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed9f7b13006ef61ddf3f511d5d90f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c1c0653cdbeb0e961fc8f8fb8a1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382284673229fe9a81df2e7c310de1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0248c4457787d730914956a4d5ddc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104768ddc70893fac9cbe7961bd65ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f8f3f1c8191858c1512564e3d4e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629d381a9164636112d9b068877538451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861fdb4d152cea1f5b14d3ae139134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad8706ce5a306f880151a1db11e15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd12f5f95f0bcdfe2cd63893417cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337639c09dcc90febc9b3b62d927ba09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef91b31b509cc9a677941ace8b0d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6530bbb4b8979412564f545cefd76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a7dbe063c6e9051794997495a1d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9660d13925c4e0b16dd30960f663459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa038b8be69512f20004cca33e5ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33834c1a38e1ebcd1fffc94603a9e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380ce14958db4a6bc5fc67a3aabc966462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479c7eb5a25f7d08de2a8efc6c0798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c000fe2f23ad062014b6ece0fe78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c76a99fc4666b2cbb63a7c7f9acca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09d751065e74e9dae46f88b679589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f38166696a85e40d6d1a28006f4ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698c658aec33a6fefeb6f96b395c28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27721e7d22bfabe236faad2651aadc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84993f9dec402953db7dedc2fbedb51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75690f740ea70e4cc265e976357793c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a67dd0fbb0a7f0204179eaa3615b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a02031db133de4276e767465bc4f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a946a7afa1a8c3257c4f218dab225474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ae33dc6a28c0af590039a3dcafba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ccc31a52db517dcf17e50ae7e9f94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11c73c256ba35890d5667ee7a9e27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffac0e6678e47852a0736a19d98f1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe556bf298b4e9befe7cbe603bf68d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff2b0a41e57dd1c27b2714619369e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4deba53d4f6cc0fdcc0236137afa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b4f2b08a1528cc0435a20f622e6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f53912e9b517518add39762568d4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a972fd38b1322691b4b32166c0ba7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf7eb6594f71e9b2f2ba8c645fbb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cd2421a618e50b03ea14acdce396e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0f66c552ef7432474a84a99f150b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5865c53121157decad6c80f6d5c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902f34b9c62f16f4e4947f3c0c30a97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b29b7678cd4814afa2288087bf6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701982ed9ad194d2d9498887bc96df3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231bf2c139f3115bdee4d892f1c93e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae94d43cae27e0f5f118217c39b1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb92825a131a8f1bbd4950955c19b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55822b86c005ba13ef79ade4191987495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f89cad80702bf4da8dab64cebbf400496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f003e5a6e269d9aa3bb4bdbb134e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c5be65a1542a4931bd27c13633e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d184fee2f609b4537f1650aa5fce77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0491c9cf344904a5be84737bb347f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15635e521e5d194478b19249f621610b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e4026008e9d378a1d1dbf246b251502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e9abdbc5828068ec73ab19e8f190503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072c6e932b2b360df6614665370c64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ba4ce8672f0eb398dd5387699e99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94766ae033f3f40cc20e0120e0a7ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1796651a744ece584f7f6d942eac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960728f3cd5090c363535007d2700b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d82dde3c71ae83209494a2c5fa9f31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba0e8b73de233ed0b792ed23081cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1745f44a85f402a750bc88254f1220511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700704772c60235b17c10e0dc8dcc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d9e3646d64c108b210bb365f84bc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4596c77e1ca339acd08dc38a29fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eff69adb26b957df271bae9185eb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309163e3a940be6c893d28f8fca4c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ab3a0041a2c2434ddb79523dc5ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f58140b01063a0c1457e8172e34d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf40d655f9bdcc89b285a1c8f6a5195519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6630d897bb52bedfb3b416e1a450520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce7d8525240345b34efe2394f335a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62bc10e17032c5301c2650dad8f8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612571ac346dd36552ba6c6aba2ddfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca585a6706e1356607a39b74b5ad0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7f0856dab8576b7593c2af28c7645525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0e483126e671eccb3406768489f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697721e3bb923bbc0deaa6447e806e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5455a194e71ae1a571da37d0d36dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a899cd3579b59f93123f9fb39c50f09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fcae0c26a4af25e7e75d580276eef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd395d5bf230c98cae8ee73b2a697a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132626f422525feb247a0a5fd515fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028362fd51d899f5ec6eaac502679cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e04232b7501a22426d5d0a05853f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73c5a7c7bdb698d6008d8adeb155b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983fb88f5a261daec8fdc812381895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243421ddd5e8f9bae499498732b052f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897296be8fa3b133540ebfa1f246a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1ad20169705855746eaf9848174de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648166d3d4b00d9c4e887cb8d1c9c01d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491d3eed79357286b0a0da4dcba873541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e1ec8037b0c21eb2e368b8cd08fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551d515f98b3e19e9ddbea1ee1aba8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834926117e637f4bcd2add8a908050544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65cd35ba061c1ebf721e7ac44617d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e5c504ae6ef65871b9f8b1ebfe07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e668690dc0f1810de5579724a43e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8770467af02ee1f3deddb742cc8db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a10deeaf9577da324807237365bf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced5ab415851f80bbce3d45f790fef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b4817dc95810813b067344f2b854551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cfc1026a3361065ba0d9f8f02b0a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b8eed77f4edd88b0467974274480553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ef6f60d2c99195a857fb3bd5a57b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e5f6dc2dcc793db30f08b0ff0782555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85f124ab0b10e5ca4560fa1a68653556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094cf2cb2ebb26c23fe51988d0d4af1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23d49cd081a860171caa1cd21cc02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ada0e0b4ac339e19965f507943676559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d05826cfef902955b72ed5171626d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d342424a347c0e33947a379e02eb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d952fc57a91accccb8b9c8f92902e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ae3887219bb4330cb4c00cb4dd96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79124060c9e055d043a0704c3641f06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de017760b05e0fe8ff44907e3bb7a53f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220c6119efc07dc93984dcbd61332d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afb0cc18ab68128e4849dafde7e25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e90b8591c16b976d570a5acf0f13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eaa8196cb39bd94ab8d1cc65b2836569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e979128362fdf5de616aadaa22ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482c83f607628bd034782a86999fa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce19b10dc8dd9cfd0007c844178f57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1258b071816f0e0ce0e484aec30307573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb41a9bb542753edc36449576598d9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae3c1d099acb78047f1060b5b2e4a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bed62f05cc2ff1b435a6b66cab9e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107125c05b610ab4f63d3de70bec9a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c05532c38972ec84f3ebdbc943395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4dc3dee87dfccfed26e7b59759cf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c017de5db8335f65700f2f9345ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4270153c6d62a5b51da5e66479fbe8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bb23b188449e24a8727cdfe792d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f95525b86b0ca89c918412d8e2029d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaf8b89c8f7e5ec5fe7cad100eb587584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573257e6a5d596b7623146fb194a4086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb571ca2eb462a757a1627b0085ab9d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4cab287c3b146f7c7ebd97f663804587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4fc9b01a26996b3feda27e955008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8574601b768b3bb9a93bda5de001589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b06ed3d97407044affc61086be99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343606f64d88a7ea46c1611a4c1e4c5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8a33429d84128c982ef1f0e60a3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c879e611db00438b4d0ef98e9ac8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f395f78596494db77276bdc57c57b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb56a5a46619a13233f1e1c0fc6d20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407cdc54b102dd34bd858e2f8995a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38b3fe9270a87ff01b68b8f2808e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa114658c21aad4c11977619209ca2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405929cdc2ace61e720f40f4ac7b2f38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02f48148e79df9e65e5af34dcd1b69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdd5cad29144f9230d1018b22b628601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae68effe8e72eea6dad54728b016a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ffed17988fc4f77b366b3088080de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d65653d97cb13787b04714fb3cf43e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4c8a713fe3f8344586b7e194dbb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5738d9e02ea5d1fbcbd21e8e41e807606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4180f8e2d7f3012a6b348496fd768607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0c7476b1f6ae7da677a1bc6bd78b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a739b4aafff860aab0e46d89986d8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42b232136ea7153d807b940edceb28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a5e03da0dcdcf441721d4bd2e563611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e544b97baa6756c93b27f39a1bacc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582298b5a7f15fadab8393e8c849fc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2514be303ceb143b2c05f92e9b553b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a98d8724d3b2aec6bed36d1cb62fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbc84175b590cab85374b2c233cd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc1d2286f29641c497cf0d34c4b4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237b859af77af1136bfe750238ee74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046be808dd4844903a61fb67e2726db9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fbf8b0cce3f9810fdb2936fe9314b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3b0ca7e3c1a2df559bf17d66a67fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79ee65e8373bb53f7f555d6977cd13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02da22daed0a8eeca730cd00ad65d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2ceab5fdebf8d02ba67c7dbb0a435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f5a9e0eb1fe11ef27153bb4b81652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e93bf4aa7cf5dc8d8ed3c8d6e5bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf095783f4e409f8a8722b89c5933b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e5408c063b3df07de22fe4ee66a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3fbee776def98eec44a50e5aba603629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd05465104930f9da2d150658571f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5011a45531ceb333a48608fc138d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee434b1a98b5c6e8b7cd037872ce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf1444c5468b2942cb1a316c9e2e6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927081861558cd18c55cb503b36272b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a76597205e29158d1872238571c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7f5e0296af33c5e395df8ce9abc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12d01bd4ba0f47efdb864709eb774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe095041d38b55cd2a0020332e67eb70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc67eac80134abecf44bb458ba5eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9076a39732f14d878a0430e43330640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6b4ec02080a632ad7916b3f5c71b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31475dc52a281b944c0b22226ecab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d90f9318c1fd2063dc6f2ba77997643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f22900423cefa4f9320d489496f5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec79049c818e7febbcd9816b961eae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea20c757d835662508735c5899877c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cc717d24599cd53171486f8282bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499c86a18a3a378c232d1a30602e74c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9fde8b13825d5d44f58f617f6d51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f104dfea942957bd674a3cdc6d0fd96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f2419103608a3788ea7bf58ac7474651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ead57fb2266aa39bd25ba6c28719f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f5132cb92a521e3c90d027f038b97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59706fe1830b9448de1f59564580e84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66adbdb746a8ce9ad476c6850855594655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a1267fb646fc98249970fa790744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ec75d29e863659027186e944e42a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba1e6d93d784e5184ad089ca2cf2d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa52ddbc41e2c4b781cdc05efdf388659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b9e499fab1bbf5b0da5ca34cb29f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14156ed168b471b7330e235dfe5f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467778bf1172c963cc434c2508c873662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726236b9876578b1756fdab595cd8e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309a604505888fe738b0a6276eb9b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5ed8a5c3650be3d18eac403f6808665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8cdb8adf3a7206874b71a668dcd3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbc845701e17e3e558be9829a6744e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aeb2da0b0fd916ce71c7c6d0e9271668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61cd6c2bec8852bb088fe8065a595669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a2647a488d6f5cd0bab984e6bee1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514336506df2e9f4c0d4ef488f22575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eeb3b4b841094924ad5dc27acd779672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773118c58169d4cdb0d26018d667ca9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d6e31bbf2737eb17b55ed264043d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63aad3546e6326e22462b57d202847675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8dcc4760c2e5a6fbf85778af5fdce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232595168233ee999377ebb1ed7dff2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223390bb948f50c42117f9bd8d693767678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7907d3f7d56fc856ccc2a5b725ad45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bb844f42db2656b9f79ea0befddad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b932c32eeb9b3d0e776c57d45c7fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8382c52da5708bcb38bd9d65f7c1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d4614363f6be8eb2715553a67c0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185adc8b24835d5a140312b6207fa16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b5400d3ac973775f62636af5df83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb3cef3e1f522cd8eb2f80cb38931686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1708d98e023b2e29afb4f609e3e4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0544b99ad7a192b58c7f88017f7c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16a67d9d8910c07f45c99a5c9d586689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358aac6df184291aaf5d1d84e1e6b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123ea623faf8709ba5c9642ab1202fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1c87d13a8bab635309f4c15f415a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3235392ae00702d1c0c43342007a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f7c0a114c1d353c420a71287ed7fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c529d8f76aaef9dd605dd6d821009695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409007ac68f687b8180853cac0275987696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b211102394a977cb32f93413c30c615697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8963b9cdf28ab3523da027e2a2837698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0105f19a1893ddd6c03e063b84e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509c177ea03a5cadf9e834f4d2799e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4f06e10c64a017a2a75c17b0c704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75b0f85fbbba583666372c132431a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb18511a2a4c884be50390dd241ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4aaff4aa7aea307bfefc3417c488704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef16b6a85b8bc406e0b86d2f5e73d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564fb1534c370578e9f08e14266f71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8dc23179b3359e36a4cacaed53b30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64c36995fb1f20f63e46a3cb0f3148708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3bd51e94001850775b0145e3b9b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b8ca003a03602cc365aec8773c10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261e247c6447d06b7bad558f8ba699711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f318c31b7784d7cbeec544560923712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea3f3fd1502ab756c1ef5d64ebb3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e05f038d1af8c1cd5a8297573a64b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ec07c9b37d67ed841dd4dfc0b548715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ecb4d2e4e076b8c304ba51d32f1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f232c18f7b2c9a84425a2fec8250717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e043ecf7dbc93adce6e79ec30a89e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e55a08599a76e24f350cc1e5549b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaebfc0b701d59c45f1741abc7ad9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6578388b66d02d3e222b57c68424e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934827e74fffa117e8956177dd8c29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af722562cdcf65177068284c5589edf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc72e8557261a467651f43be2c86f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce3f01f08c4fa4ceac5227ef3df2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4959d863d5b2fb262ffdcd3e6b3c12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94635d24b16e6092c8c76ca746d826b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09487e339d43d1f7d4b82d12eaade889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415708b7c8ef0c2176a26eba4c3e5ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc127ee4939dab63015d3eddb6b957730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf46286fe0baf327d4aca20501a14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704652cf35c5a2df95892755db8a775a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2815b6fc6af6fc4c32f4224b65afc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b8982c5bed6cf64c801a485fe08d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448af10f3b2d4f4e3b5e84f93b251a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e968c74d65282bc00afaa4ae3e9ccd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea98c19f69b31de4bbc11699b7525737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1420d6669db932e2c9642c0f2dc61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261a4348ec73b35ff640cea0e01c70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68aeb3290be1e4aa21da1b1038b2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a96808e45d59e2af206152807135d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd375e5d006980e1ebc4380c7ca2fb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0290099aef748fba9f546e89120d8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c9188200b2050a176dd34f4103a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418821e0711cb2a3310ab9e114336f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5512c3946ad2eca36b878234e8a92b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b063e884b9a5756b2c759a1efadea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af46e308a88751fd025955bfbee70f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eeb6e3b17b3ca45c4dc4fc582ac32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce095f2021921b1b2ef2147bea4b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357a194aed7cef33476b4a7899ff4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450dd9f6494036ce447af41e91b8b54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113713d1afc3ced4351f95c5a0ea2492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec9b8ae2465f2c8c5aba15c5c96437754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29776fdb4d6d7df8bf013e8b058f281f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256849f74e15f489e7a03225c16f9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77655f0ec51e69213e7c9944ace127757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c724f6032c60b17602381d53c917e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8a196a1c3a583b4f38254c2e839f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac238afe1966a74dbba37627fea5479760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4463cad2cf3dab9ae62302b95e43e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc231c76e341f3f8973d19c4186409762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732829811dc539462c4c06c4aeb02487763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b9504911024ec234f99c695eb1d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba74b97b245c60b5bd8b150175b59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4cac2bb9e13029ade739ffee27eec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb04eb5969eb39e0b90a07b20d8141767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>