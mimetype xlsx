--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432d199f6af2f16fa9905ad5f692dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b9ed364d1cb49712a17a622b24422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a6e892158d809a61a1daef73dfa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6accc3e91496657292a9b152a25f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff715c1eda24df81e7c5f897012a7e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee944cff3183699e71aa233a85cfa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9bb5e5e4648acaf1494ab69e45a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde744d7e5fd8d9ba32af21c3f69ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed18d86bc39a2a8e67313d6e70d96c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30026d40daced81bd812b23e9c731f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99801ad0a6ba6db181052108998391a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed50c25cbd550e83d873d5c46cd3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa9824edb6746c6ffa158cccb586113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1499fad2f2742c9c72d9968f7f66614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5cba7087f6a53d9a186519bf81ebd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dbba126c274538fb9df97f1ad929516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996a4977db241fa61111db862b4c37117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216987d36fd8dfb69cfa17b1bf083b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58480d5cef95943287fc637109c676c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee3489b1f29056bef7fde7fd385e5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249483b217722bd55b1d9db54b0ed3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fdd71a0602b3a02aa83df3742c5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2333497da553b5b52aacfee8008a7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613cc2c7ff6f9c065b3cd3f28c8995224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23e09e8baf87a88fe913e93dc520525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c152f9f54b186ea34aa78846673210d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283342b285da7e3fb3ee2081df7dde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052315b6ec769d992370ddb203a08f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01008d52c5602f90ef3d4524c62c24429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c220570b9ab7069d955c113ce8e10ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ebf4b6832b143510bbcb9aa559d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68f840cd006152323fa532f6303f4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b101fae41697b11ea5d23d58b8c44c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f08df4348a0b4a6fa269f26fdd5d3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499463ad27ccb6ba87384b79aadc13235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f502cf321826c4d0725f7ca102a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f552dbe2960d1b9b1ef7c633fb6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d784e99a3f51d47206b15971d2d4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8e17b024c598a19d2cf050f32a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297039fe4aa578bffb38f58ced6b7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f5a416a1a9f1c2dfa75fd94a34e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482eb722161d5f4ec23e1c48158587042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5613b391f2e3d4b56a5b0f64833243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad96d3ffc9c1bb9ae5d0b6cf8768c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e13ab0266932c998ad4409d6f1f0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e2d11c094c873e1c418fe71ef6ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c97c68afa238169bed9d153bebee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051037a7cf5176c49e3dc1c4c49f67b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c2dfa2ed6edd03dc1336fa17e4ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf65f13462604a898702b4ac2c4b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655864c5559b24d9e8e864957609b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c548d089dfdfda56db183c368d4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5be87768c7b48ecbbd4f7af39a700c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fa904e763f2bc112cb6bbe27dc87654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385809caa2153613a580429b8b8ae3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a526c90bfcef4d57d78ff83a3790bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f13708d6a8c381d6121da445ad60057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df328ea7114c3479019b3e7d79114f9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a404d3cb9fabf19418b9e31a7a3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d490a88e49e820d94525798e6c1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958926c6f1723d5959365fe92fa50cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ca7dfc56df4df060a64bd236d84662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aefd95e46afab84108074de3b352963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28696e3aecf9711cb21891600a7a1e2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd320417bc090b76141714be5dc40165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d30e6c18eb896e30a5af7641492866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071d33fc1170781c051fbf91e01df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e0cd09e77576e2ed6856626a4b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6060f0f6f4d1f7041ce161dae6ea269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e968ccaf6c717ccb08ee796db73bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27f4ddc7e3904d85b5a3f6602827171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fc92ee3e412f6ee71effb5c490b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550c08ded5d44349a0763e255893fbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee3676720ff88cf206bdca0c6458f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b816785a362503ae06ceb3bf7ae70375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea00cc4c0239ed5d58524ffaf3ca376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd4d4714f29b83e225cbf1966369d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00295324287a3f053c11de8102c7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a909935e1ee1baa452fd793a210d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc96b0b405dea69e4ee38f235746180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783834675d2294043d7984fa6298c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d65a4ea8e54b2ff69029ba6490e93282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf596ea7738ac8692347cfc187c6ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38873681aea53bfa62decf8ac548f01784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae0444e84a7bfd39cd5eb2ffab2a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe0c3ec39e7bbc0a57c4694a34fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331104af9c0cc646b4fcfe366372c34287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3ee10aa2528b5ba8dcede88678f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d3a3f636fadb30d48ec486c594c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f06d0f7bd2dcab307b519818d1c4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31d72386772c2fb872f432e86b551e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c83b0b569438021e1b092f0ef6edb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe429532b9c05ba84de7f1c2f4334ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a06283e7b513d906115063281bdb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769c464d8ebec1f6c7190ae8b6018495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2f0af5a744e3fa0f26caaa6dce71e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7d8a98f07b8fa936df5dfa32eece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62924f8dabdaab0d14c9819a1e39198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f1331bb3b4fcaaba90f08106ffe699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12dc2e82442e6d997621458b41b0a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291ccc448e7dd82528118484eb6e62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ccfecea01f4062964f139db54d03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb7e7dc8667a154a61d57b039dd03d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc77c7f5318e91a6e85e69ed3ee89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b4c1db4e03258f8c68bec20a948c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dfd506c53692af15b2617851f749d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2f7b934a57aa9c196fb4c5d659fcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bdef83a85675c2c74c1a88d3f5801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c4f433c6abaad4a54d9196e11cea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232eacc65cfc115808fa923d87c69cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8175c99be7050136a282d2eea3be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5b8797f41b832f3869c5ce5da18a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b00852ee466d0a2de8f48341b5106113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5a00db710559e3dd741481261cf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852cc44cd9ea3c948e546e8017d6e89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d1dd0f07890e348020f5b4dd6010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ac4668f0345c5c8d1d05759d7ae0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33362955f609fb165ec07a257ad99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdad3bdb57cd49bcff593dba9dbc15e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0cdafb3e4b8b8846f9ee1d36586b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a6d8244a579fc6ce1f5a966728a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613024ce98746c2f91e182c348be6f59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25fbb6db591761bc4f342d5385809c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced727dbf8a9d31138f856092d3304e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a7c78f4bfb7eef1e839fc03b2fc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e34905b9fdcac8e7b9e096a82339126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362f81b226a466d11b2ce5f7cd1d3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad39dc0f2af4adccf5b55329fc5c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed98e8fa041f1265ec30d4b8363a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316756d4b2fdd48441d7ad919afc4ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac52431343d28e7acb0986bf10f85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56a6c46e82d5c42f6fc3f567241f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce54530a5c18ff34ef1d701be6c3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301dcbb0896e7af14b713b33d5e45da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390b660da2e6422fee24cbeed458f3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439bd07ea83600684e1649958bec7e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23282d0e2811223046217e304b3ec82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca176b2071e34421f5b0905af62a250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3639770f2a1b4181cfab2827635bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12096820ed26505e9688231114ee4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c77121c618c1b1df1e5689291215e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e528f9298cbbcaf0ecb1e0810e4d190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce857f6a861df61934c86a351683355143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229136f87b779e167c72ad7c219eb7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ade4ff6b15e44d89a24c7488122fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad2b38018233a23109e4ca6608fa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee447097f5db9f49eb3b58db2972e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d641b73334058537d0e0ee2b4c3a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93317b74383c18040f5651ed814b21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551982890cdde2fb2a67bf9609aeb3ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692152e012b61f1b6f584bb86cbdf79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb9718b896315b05d6111d77e03882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7585b2e8268374e5bdb69cbf762b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e10a207a362a7b1eaa6341271d1f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325ae4614a1cac80d11657e904879c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d1c2a030e9b3ee5f68a5fc12cd4dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf617529a29ef6f3a672891828bbb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d60516e7f23e6d25c7d46ad7b6a4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f7a4f3868d497ae39bc22cf63558159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed57f2c6c5c4cfaa87887f7d0611ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1125476152de241899bc7e3489d5c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253926f86cff2ea313d954ed94ed167162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9b63eaf758ed17a6a0a5e1c65c22c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953aeea1ff6cf5ddcb5b92fc8b20c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b48e51e66d5fc716be7f9078abb365165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b7bd573899adfe63c2d60965c89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e691238f10df038af161ad8dc747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf693ab724103b3b647d15c5d971cfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbb42d45759f58e50be482d90081f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a268d9a12bace8152e01a8a5e0d501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f6715b0706f0ea9946fcdec31d9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34f1d1a43e4a1aedb7195fad763b09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53e5b7a1500185367ce4376c106fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a48e9f4c82c49ba4045bed8d57e23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b405c2278cd7756112d9d0a90f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d339421a67058699fac9843b203529176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5db7738520a7c3ba483bfa4fb369e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191e2bb5593432c8826b3cb063ecd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476198dd4f57f73debf4f6e0f3008101179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed916e5df886ffa03061faa5c44c304a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc4b18fb1a57352571958b857e24b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785054c857d09434976f189c8b350cb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b78fb03900d559686129af0371f5d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00d3f180ae7709b8b23c424076f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976fcf956a0926aed2e00bb9baf324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732fb879526d198cc8abefe4fcdcbd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8728f49840f8bef12f819892d94f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526697fa48aa9a34b5a1974b9c4070188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d607b15f853fcc851bd17fda0dc718189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d2eee2fd6e74d42d29946d91deee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97adb25e9cea96fc945d5f12b0bb25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fceba5e2cad659630b7c3c893eac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275afe57c9772459495167325005b00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156e2d9b9b44b9111e970c3b94b7cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3efc82472e26a016decf6fc228b27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ff227f0d3caca25eaee3bc552992196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ad329ef50e82886ce02d5624402f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d51a21cc5f87e8f9eb5536fd986a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c718c0dd09298cf5c5b09448e0c92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ad14233b3c436d8618f571e29e99a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db19bca49e1f9e820f503cf3e2672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731ba81198e3d8314a7e5f72e2e784202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60558e4bda4e59bb78083b0779a38e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bca670f2b2a8bd115e2b2e06646749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e04541a584248744c819d6b319601205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486424e4bf42ec22860c6d04ce4ecaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18fc8c687eb0b580f7ab229acfbc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c676735178659ecfdc4a9d9121d38b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98215d677320c2f05950488576000795209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb95bf3e0236d8d334efa63ab2af0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b904f676848bece37c7c332eb2cef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6587168010c6b9186dabba5f679ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b6ea989496812ea9687f15ffe7b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ca899b8e99b142649d786a834eab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799f4052b7513ae7899713f03e5543215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce602686a81a4a4212743c6769c874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53498b8d5975e942bc31f293625d70c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43659e66bd48eb98703ef60addc41cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098bbede4d8a7a40c62cb43bcce8ef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b075a25313976e715e20d542958a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c16e991bd9005d6627833647ff07b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559f753955760d2ffce3c0769c774f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1976b3d9db72695fe2bcd99be6b4d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f710b34844b13bcb2b9e47b56777ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43c15ffc7b7dfd12020c88a2e811c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b382358f72d3905eea26b5179ca135226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406e444174f34d8a622e816baa4883227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d256443579bcf957b270dd192887228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135dcf99464d473c8eaadb633353e8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608c4d5451141b2a30cea61ecfc34d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f8cf67f48249eaf63bc8d897f29c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515ba567c166d1ee0e8c51c93c538c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b029e60bcab4657a8a77f2b44c4b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ba80e3a1dda6fb65ea88b0f49ad73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3fb62c6ef3b1bb56cc3a2e98cc3e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e70068eee0608b914d60fee248e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae815e4f8b0fbf13e6cb3de96dcb76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c53198af035f1487dd9475b06458238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9427c95fe15e182763a2885d801d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc051967285f597c5cf07d8474542489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5583fcea1e43c09eb3ade39aebd3f38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3de65ac8b6852fc05dd23b6cf8b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ed1221e9909cd1c9eb1277e059a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7d6e9748314dd6989ee85c5c3bdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844230f261e7e00e2eb54a0feaa9f3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8dd8b581392dd98578e04f2e3c76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ea7c94b5981faa4bcc125d5b4a08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aaca68b4ca5062bafc3e4bd7e6917248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025a5524ceec8de86890739f9078bec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe15a37d736a4f2ada2978cda897f44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f8315ec72839f6ec13de8898dc74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b81044be5c345464aa3cd799abe15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d0009c8d134629790cadecdda4f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0749ad35f79e4378f10d0af1cbf627254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2698eddebea42ee70ed6db3e69d78c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988769ff8c1fb44437ccf3d89afaa29e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f870612bc8868ab69734372a92c7c3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb408d1d47d4b2d6cf9a8c2de7d954258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9694d84f86dc0e7b3297e3bd1a204d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566700af842efb8eb70d771f2c2be69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6f0e540125280b7e982ecd68ddc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d640657bd599fc88d8d6778fc7aa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335a09588488c0c95707525e3c3aba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c35a58ef64ad5411f89168f8677885264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9428732f0f0a75ed6d3c34f63105265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033026332a712959d74c2b37d7b9d01e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2431986cf2f5e772111bf705364e6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73777ca2ccddd647b1e8ed445df6d1ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853365608471208f162683c39e28e23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf9a0ccc74717e3afd6fda03dd606270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37c5d3f439f1b845814c3f618c90c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238752a11e90233478ea4924e716e17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879983bd2a8694b819d6aa679e712ccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e123a4b4e1c203329d06c97caf221274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c404ad9ed04e68e511b31012f9ff721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2d0e5a8ac267298ff7cdc3d803a72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8276769fe870fb0079c2e3658635277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91fc7ef9d6caf9929af54751c07979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710f89a704428893a2d78bf3386f071279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bb822f159995d40066a13ecc071c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674763ec5643510a864a86d88459e660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55cf05f56214c6562927d1a4ef907b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3314a897cf00480953480f521606dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a0fa6b1c1b0915530bd5fb39b5f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22a837ab68184b078d65c0c3ff240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3c40f43daabd0899b79143670e88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b193b3acd4302d05048f604c62f0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f8563930e14f95becb92552bb578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aaa074901bbb4e306aee42ef4717c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33de2ea150ab6ad8c43cfbf1f4ff54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b8856b9d39cb053bc634e902e4d1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29f626299613493879bd4a18ef738292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ffaac4adbc369e34b7f0c7857f9df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9df57f3d0ccd512d9a2b01eb6feb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115b6c95e653452c7a6346836dd5ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282dc4213908e608f00a5dc607b44b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a8879758b6ce600e979593ece350297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9d9ec88fc1f6dd839fc8faa365603298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213da00d442669741c4158bb32c8cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6de03b892320ae33f73abb3ef86a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3bdd284eb090cff1feebf7453d4fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544df9340b6866b568869c93dd7d6d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c58fed5ba3cfe5f40769e289ab985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190b610fc902255b6441ab9c90f88d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725849109dc03c273c2265d800d111e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea275ecfefa37e09795fed0a6abba98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c1610e8454a15a0ccb68fc9b83eec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937c0ce5e9f1bef78fa74edd1d41db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027726b45cc53265533a108aff17f1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bfc4997d357a9f8ed532d78fc080310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7336e89fd9c36e7a41cf4ca7d6197b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04681fc039f4c2416e1565a3307cf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c4ba8a229ca99380c9bb5b0f7c78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667a26fc0d933459a153ba761c8229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd01bac505678405a387185ad86ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa2fcedf820629c470f99aed7a44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce41a2ef0b3e40a531d6f8508ac61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f517604ec095a7393d71b01b9ea9e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e324167f3b919081ec3d422f7d7e1d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7559daf0a127524ea8b1af57d256f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ac20930c5a41ebdafc58cd0f3362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5fb648717ccd95c2bcb3b49eb2ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399485042c2112c74001d57eb7716fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5977a8c7b7200e7474770f6b7c97c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a431f277695895daca4176b6a500e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bebe974f1edfd700c13614dae2037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3df16123ee4b5a0b61f3cfe4151d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679300eee54c7425a7039f1a5611fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e0c5d9e5fdffdd27ae045b42e680329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4eb07a481c467c74f786c14aad239330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95fef55059792c399bdcb47c84432331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f3a4c1c9dbacd9f26df0aeb7ef7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09b863b601b097b639a5acd659ced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a66adafd58d1c10b41f11fa305c32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ad1c7c75a26577fba7536b9a3542335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be3936abf64ae73001a8785442378336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf1f47341747c0a5a835b85add905337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a13c82eb7c1563c04f663eed2ffbb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144f06f52fe4ecbeebb65b50555bd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c387c3136070de3e691cd7b5446b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0145ff9e68c425e7fd2f6c236f9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8b0351dde06de3174e031965423f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a56c897942e51297e085600571d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac311d54e4ccbb4b24628632eca2c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f24b4efad9b290bbeb3db8468c43f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b763a204c85fdbe29e68746edb0f3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487fb1a33b6b9db442917097cfcd33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2de3f128d1cd2f12fd9ec5fe4aaac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf39435e588a25f8cd7a873d443da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84bcfbc43efde8a0983e486a6c788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac46f03c63e53ca4ddc6f79cef7bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fdd8256a92e08b2f2685dae3aeb5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337ff6150d67afeebbf8cbde310f83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef100fb85c5bb053356c49a9eafc751354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84d2e7222d50c22b6ae201220e10d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb0a99e306112d97490cb1cca2cd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63abaa266f8fb24c0e87c350c310e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166674c9ff59cbba771b0d266ff5a69e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b08b087ea83c244211ad5c11b8016359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebac357e14e891577d663965b8b66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f017d4f7428620b8002913ff41b959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c334c5da13ed75361de795d6bd71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281b6e066661ca4a344d9da32ca4a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5ec974ea524ce9b912253187b7dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39608c7a6c2fdd9c157e2877bf56d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635e32c01d42918176680749281aa32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739d3ca0f5f4e0d5a8dea48494b8d7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2f6e8a41aadc04a4135fbd090b78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a24895522612df06e7a400b3ea407369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb477087eb3c82221c982925a4ea5eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e366765544ed4a575db1b93370a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575292a64055454bc500dd258416ad92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb5c64daa05f0b2aedbdf9a30f5e76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a848bae79b75090851b96c4e00647e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b006bd8dd0c0da42df03373d4b769375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451806beeea3123966e86be3956b8342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d25a8166f1757a414db40c57d2ed7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330613bcafce10eb5c3fa89db430eb47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2018f711eb17c1b52b73dfd57541379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a9f598dd809627051ce96a3af9e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c172727291e0a4d1bf7b9de290c97f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287df5cfb178888ad22ac5e7d4bd2ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c9b668f03b5ba79e0a2da846ca09c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2a6ad0a69b8cac7503fac8f0e43f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76e46f12a0072bda95ff0658b96dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab3c731e62224e2c6799bcd4f97ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca969eff1e96b2bef94c48ccbf064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2824349082a1082fd797f897bb504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf09d62767dea662955e1a1d85c650389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f31c7d1fa3f0162db522563b9fc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6afac0a79168f073bad039bac70eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85048a3c64c3e90a402c8ede1dbb9ca3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73742d8c96379ea7bc5b89a0a48aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a83e549594244a4a88611119a8b3d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c2b79b68c5481d84afd0bee57651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572caeeca338294b9894f26d98e942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ed04cb3b4e7b86f205047eea9d26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9b1cec0b569d955fe473e1431093398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a2e9096b9b94e257bb7b542062b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec96f1cd5bc9e2b0fa63fbb0bce05b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e379a369115c2163ff187c26552e1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b713808ab0b9772f3b18aec82a095402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bce7bdceb306265cd3273949f354403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d3f33bf75ded902ab3486f591e4c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c258e669e2ff5df485da2d0b969af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed23a444e994d1c4e6b8ae1a258147406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d7130123ef3c4523592dc131cd45e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2d6c03e5b221fa8bf8e2f13faa5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947aaae84326c3b0ae308c618563199409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c40166b6a71d5b8475539aa919fe9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645fde193917a58bfdf903acd6bf34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdab8897ff2964f0f4a3a9705f6044412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fee3f20dd8d4b711d345777f620f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b28c31fbf9a7326229e72728dafb25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d77dd5b002c251785cc68a491f95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1807268703134f3f0d62a47cdb1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332577323efab5b2a5c0d26ed3c406c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6ee0f90972cafe5f6b695df8e2c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0326660bf5c100af5c710fab4fba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4242eca394434123aeb53e8695b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc1819552b8db27f05e73b693ae21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c500b11aca7a31183f2adcd7e22a0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c05c344d2b6f3b090b560b7708c9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d020d22cc73b869a56eababfa6750424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed90e9bdc90fc64423cbe5c906a61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5990f2c604977faeb90ac93ffe7c1dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e8426575b183beb4a5a380827d26c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc2ad9922bcbe74b331a49a6aa311428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe28c025521eea2e88ea415bd5e16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef473b769022098311fb0f6e71de6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13c64a34b37b6709a85433abd92b66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cafcc94402672d5e41b06971d4a9c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba75f62133ad9cfaaac8474ca8c5c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc95e52fdc0e3b0b75477086ec5ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e8f446fad8dd32e2accc66e1b2096435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719174006542c076af112ba26038c24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160dc5467fffd42b29f079ec089e33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab1e9e302af125e7add76f82496ca1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6465a24db2d4ea0fc7e0c50eb6bff0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314639a14e224b47452162723fc33d37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e160981a085196aa462c9f5d6279441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ee75e0bcbdb26ccdc14d332aa1fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b476da7bd6b500a9e6cb18feccc71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1e83e0d430c9f1ff314137fd5569444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5339ffd41fc850ae52de0441408595445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e4a69cfaf56cd0a2ed4884adc64e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357469512c620261aae16210ad48f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0505f576be1ee1c26646bc0e4c86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9941588caf16df343c50a1ae9e120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc3394bf84ccfd22df24d9589f60e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34cbc8e81f5b64f3100852791bb61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3c5b193638f6a41ad946d4bc863f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dad8129901ca3008667608248cee1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d963b841dcb02c67e60a773de175b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423bc6290baff37b0c29b2a5d0c4c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e87f72bf83b8e16fae6641b6fdd69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e22df0cf442749e0ada88152956a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bfb29351e819296dcc89c1cb5de07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e00259864852467ac8b476fc5333b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a91f0ff8b46a4778e521616326582460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9ea48486a4257e1c8ae8ad889fc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c74a81e9fcc9a5697e081274d280b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fa8d3000e75427d1293bd24538869463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e09dc5f100da2f72a2b0cde4b57d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b695602d517b831367a2760c49b9e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc4a65d93898713ab6816ab323ca9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27690e5311eaa6511e2852ef0d34682467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561b517f9c080ad5da1e2f98825a90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6331a2d01fbd2d7f271d012d97b078469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f32c7786162208b5036a6cf3b8bd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc43f8ae9242b8532d0b37a3252ed8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa207054a341c827d463fff928be0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c31e23b0aaf2c9df60936aed5ba0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c702522f74ad05fa34b9827bb80cc90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c22cb8ab2b9f15aefe72c14efe59a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38847b85a9fe85c7ad0816d91e9c14b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60390ab7952a9873347f068dafc5b10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79467f48c4e43d786d41f19db9b2e6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290617668779dcbc990d3fc2c2e5fae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ed246a667b914bf80d2088a91a48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541545811c597068406fa8e9645052c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960eecebc9be79475893d774f0318c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9768cd14d7443c142e9ae7abeb071d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1081a02b1ac042c70c2ed3145abe644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a881386a05de4d76cfcedaec0330485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a9fdfa7b710a2a8e800a4c3f2e3a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c899acffe3afca543a9ff0213944a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6684fc17140cd2f8738f42d639b51f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acdbaeea74af08ffff6b63342648b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815153562a81da63f09e9c56eb38cc62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b91398b69025acc357d444ccedf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e889a97f3122411f0ca7fe6424038492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017b00428c02c41e22962a63dcbf85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a94eddcbbfbcf635d5c814c7cc7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2015c29457bb5663c50294e9cb62bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e680ed51826e431af26acc809a173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617fb142155657f658536de2842882497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2fa006c975489b94f1ca6425ea5a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a914d4e82cbe671a7fbd362844d861f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5d5a608828e934e9aa3fcc8388dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70263b3157e06d27c506c815898e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e9ddf4fbad0f080364e92f250f534502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabcb9e582eee5b6381c27fb5c5383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe9a0db48af5575614ef517582dd81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba40fd1d383f285a3a99cc5ee9b4a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799a12e7026452936ee823c8a514c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe0da9c73d3371854fdf353b2a7f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abe55be61be68d39a93dbe36de8a93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df8e4dbaca931075717e5f28c8dc5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9059f9dc20dd294505aaf9466186510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11495b99444b19d03ddd4c339833b4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702b93e69f8ffc95d87d2b0c77b588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c06d0724045390776a0c490b695509513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164278569615d1d10268c7af8adfa44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321abf81d8dab0b199ee0cf5b30c1cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbeea83de072f7e72f52de4329250516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41be573d35023deb647898940621bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe75e22b1ce21ec55e09c24d14c61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba97492e3c40ab2c1c8948345688907519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa4efa469b5d184b1cddb8c89bc86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc223376c2c2897147f0124728787f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea605895e776784841b1c6b559bcd30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defece0cdf3b18fe3a41ef7037e1c6f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43849cca00ecb353eadaa9ee1e1e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2f2cb3143061c284b1b5ed768b70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ac190eb016c50bb50bce58995de0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dff20164bfcb84fab7ff61959caf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac170fade1f69745511c002503b60d9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e0c3db335427463bea19f34f7f1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340954ea0e78a83d685dfa68123a365530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c790fd5e5ccd34ba1d112b1892250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f406acf16b95542132981e831ba6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc473fdd31cd5b8c8b3ac1bae4120533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e3dfa80f2f3fee6882c9067e710e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bf3a3e875b2a1be1cb3d4ff82712535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889acb670ba008fde957e8774e643977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea1a4e5d1153c2d31985c73a30da1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d672cbdc2cdb1a169282165670d7b41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f99d24c4503167a8d9a6c9d0ab73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f607b963ee21b92665d53870c0fcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29a0e0eaec5c63ee8bf7da010f047541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a41396e8d2174cd3891454d8ec47b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a481c81b42c30fa8babc91473ba166543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0097af67111028c1fedbdbd527fc36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904a48522a5507ac234bc687cac0c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32834e8e330a769912f27507a240d22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9f4f87a64c325f5b1093cfcfd2bf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335883a7853f1d9b90de0c55aeba8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4fd8106eca36c149f6410f31177b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6729c5dda865c6ab9b3b70d5da9421550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2143349a0cd494570f46927d9efc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8549caac24b6f9b9a6d2bef4c03d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262f056163568577f8af9d04204a06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d74133e8e0bab5d4d388bb50e20f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ca016d6bb4234a55cedfbc2c0d59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053a957a2405c21e9e5a5e80f0a801556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43be5a53089135566752c71555fc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc0a5ce9aadf3a4d7e06366833af5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4588064c7e4f8e3d01f0a902f3c6cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6f71157cbe258181df779052f450560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf377c7fa50adaa236f0080458e47acf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b943f30d71a257ad90db60fad4e99a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922e33b047d0754a6b5839bf9253d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530432d92d909564deaef0eddcac4b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf1358016c2f68b33a83c1f33f3a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4574fdd2aabc12977318009b4badd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d153e7b4edc25171564ea9c72857eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632eb67e641b6ee2d6149d82e5b2b4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb4c94bb81af8bd03067e79b8d4ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8022576fb1b67268ff4edd79337f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0a7959dfb919bfb3be379940f5f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896debf4e6992b6456f61c77cf6cbf29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee5b8b2a1047afd448fcaf38c6a36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd11ea20a05a5e8eb7278f5d01e4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f9eb98ae9e950bbcc16b13ba0e21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b04b2e7f4c21085368f9a203f38468576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9bc23b6f8551ee089cea135dab5da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e77101a5df0576d77f54bc6184402578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90cca797036524f0b4f57be2e431b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec31f4d5b2406e007f9cfddab2746580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550526b3e8c29d1c1b550c30aebf4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6d87272a66ff37197fe1be969c08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d842b7e59bb8b2a6ba3ea0602c173583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636ca772a523dc97d2ca0cc236a6f73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a0bc06ae4ab5793edb56032e54dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b154a8c78bb2119d7845ee148029586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94240d31fada6ef19813cc7d600356e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138c2dabc6c414c109412b090510a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5ec63f569fc4a9084e0997a62c5cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba956046b502429d8fb6cecf791a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf7d1d397b2f2f41b28dc4b0b54b75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cdeae3e368fefe93cc2550c6e987592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c290f3a877148d41d60948861b95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b601ea50dbe85452bcd6ff2d8168c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51c1bc186846fb123aa278ba6449d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe46cb9f670a68a66377911982e002b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bbf741246494fed421ca9119d2912597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e741e2beded851803394e7a117c2f9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4a54890debd770162e021ab8e77e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9ab202b3dcb39f1ba83694c0fdd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ba69d1426e3a25f311a0e020f4d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22980f4bf5a16ec87b81837855111ebc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edff081b09b95797927198a1601a4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7c251a3531be41ac23f5eda0dc7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6bbc4dafacd13dabfc5984ec906a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec82a7c90ba1a71a3250d4d9b259db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddebcd4464821060e3484d8990dd51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04878d82f314bdc83a2c178253884c39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a125df53dedbab6a111c1168ddd285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7c95b4aee982a8c77c369fe15764610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc41450b4fd26d1f44aca78933ca459611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae65fef579e2ef181c37ab7d48d366612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d77b7d1fd6d646b514721675852bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22b4ccda7ef8fbef1abebf5eda3e94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd270ed95010206f4956e44ded944eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7417d6073622a13a23186713d85340616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f27953ff3974a94961b32750475759617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f015e68987bfba045daf734d4f9ff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4ca004b1eef43a5e17cd900ad19c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df124f2f2506e80998b12d2d3a55a56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431dd50568a229879137fe093f1300d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e6a070a714c15205bf4623b19713622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d170cb3045aa3aef58c0e4a52b32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd800f162901eed1899afed554097c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f746e1873974da4dbe51e1c19988bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f7258084aaa3f6addedadb36d904626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207a3f739cca3b459399f4b2aa95f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e773566235e56733b99cd06bff4d52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c788e082fa655cc3c68630ec9508629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e165e74c8310b69c558766b286c4ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686450a0772fbd75f577936a769d0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb439f2c6f761d9708e89b5966e91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb2de22c32ab5155d3fa815b1ae98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed90330b51da320c9b7391b2272ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4bd9dd1b25138e83342c97da7c6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8297f26535ad084ee80ffc327db10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd071fb0022406e0765c7ad094179637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7ce81f9e1f5d285c053fc18a3152638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff60c249a172b222d76be26eb84c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfbc050e8df43e0d7078c7891253cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17f01d6c6750a2d810d8ba5e0fc4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c68ed79ec056e012512563eda7ab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dae0f4c015c7dcf452103c03ef5ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306dbab1bbfc4ccbb2925bbcd862f38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf5e8d98349907c6410197a0961e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce702072bbff2d1a35a7d3a8e22af591646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c74186d7a6453bfb79b8b8196e4a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6fd6e620f236e21a7316bc09d947f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbfab8f8dbf17dfa30cf719367c92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b905b597237a3c30cf58cf574120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074245e9e886fbf4e71e9ceab668521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8e316a1477e7ce7fada1528e6e4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a88d849aef733deea365c8f54bbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68d22359795101f8a9f8eb854140f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8afde23be412d6f247c2b819e4af7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704477efe3c3affd090cc375bdb1686c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13a9c32dd2e875d807581a280a9492657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a407ffb041c5b28fbd08e82a8465658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60d8e5fbf2905e135e8186c4c9927659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3984e91e403d6e08456d071e6a3ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0f40bc877d1a24e5e86f7090326f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3021d36c285196e36694f4b948d8f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337871da80983d53184258a41ed76519663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8807e07556d79ca553aae4216069664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a17b0189c298233ff0a3a4f0200ab1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5bdc82603e77bc829fb603f927a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab4616f48a0be67fbee7de4e4d3cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d868a10e55b999409347a7ee825dcfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b0c27f61529ceafecc5c7fef158b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c836f0277d824fa7599ea472f7f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55d30e6fd919bd25577895143ce8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db34094a20675fea6e4f192df9a3bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35c3649e4308d154e76e18eaae9e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8ce0dcb7415a61ffb4f7577f4e20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39749c2508f3545e69b6faec8a84966675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664cad46ce0d392825c175063c2635676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1c45e4690ed95affb4bdf91a9796677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb76e819f0a8e8e3294af0a49c1507d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d49093fd52706405d7a0687382bc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9056558f94d33f9c8df8ca7fb36e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8694053421a02d7634dc4742d8d8e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f923c4157031f7078eb8e089872bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa998419711c8f82374d4828b7606f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d487594092b2aaa06a0cb68f149c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209fc9d154260965926dcd7cd3c2a06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd1b75a4d8da36f8b6b3778696ac4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8ec0568f1d0f9e97889c2e52eb1a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea628b9de0757414845f3c0e4634da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964828777139ae7efaba53c1ee5e74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a60d8a792dda3f00793fdd109785690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a498d589098582fec47872edc844691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c3eb99b3deaa9bf229f344d3f49b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ccadaf5a15efd8ae10f7a42e590a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6651b1e92e1f989c54d5d8e26dbb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4b8d83131480ae07f6c4dcd0c534695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35514fd7b35e4ccd74ffb47a94c0c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55f13bee234784b65651b21ff58fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9c2ad4b41cc576c98c9742f3787d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef33e9f3b4abda191ab6c35441a13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704bde5231c5a5475dfa23cd9eef22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c6159f326ff1fc43cfec726dbefc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b222929cce635827dc41e4731cce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddb178a789503501d9d9d97deb325703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3db65492ac404f68c41e5cd2b3fd11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95318387e635e7c2ee292ee0a922bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b17ad8903999099c2eab19456ffcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9abb0959aa72b79633d9c69c2e88b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8adee539a443ba8ab3875c9f7485708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c434cf4c3a50d2aaf8b035f80135709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15081faf6c128135b13e14494745a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f2b8950832e0d0c048f4f7714c64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc31bb73ba23595f0fafd9de366273712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c65b5477a5629d69e566cec61aae1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a3c0466ef48a6b1376fa10d17961714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011332551ae19361da01e3ad18c2a1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eecd8feb43699870eba2222de9c3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790be2cff88e76db2b5c10aba4078e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7388b9405c6b12c5ad89c97667d90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bcdb2a23403e24ce24609e002a83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83366c6da1916358c92fb01057fcae1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8504861e1c1c7c4a5ecfcfbe4241f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a0a60081c781818e068a83b930182722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bb6d3b20dc588a68dbc4a9b637999723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1afaa7afb5a980027f2a67bca6f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9846825801ccef31a7549290bd631ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332d3f4ecbd65f5d9367e65a6d93d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f8e6885fce92064aa8cadcff78f1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c7a05af458be7811954aef238027728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4149d2b928de6f317ea595c390b84b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df0bb904c8f67b0d3d3d675a72eb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af640fe580810921bed1724142ec93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0901c25976f16f0106d9d1b3a7ad2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b59dea407a10463fcb52030e09b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d00951627988fa7dfb8179207dd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fac03d83126725080f77255222fed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9351b56307eb63c5bf14ca5a103c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107476f8099ba85d34808e156f2d55d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958949d1126977a66b18c29fc2ae74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04504c44bdff8c9efcf568e4e5a35d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46c14620341ea130db7ade2ab4502740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49efa765a901b4968e1d81f408d00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435f660f59dfdf8d051f61467c4a3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040063a0260c1c2b6dc55f14d6bb6bf8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83422503d5149f8e0da7fe2ea72bd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ce65e9f315061cb46221f2dbf664745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f9d5c350c4aacb0bdeb963ba9555f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3bb40080f77269de73f07a6f057b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ff24da8dd874878b797de1c86a4ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b5df4452d21120354f78e84255bf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad68bc6d1586784cfcc90eab28ef55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eebd6f67273f977b6a8ec688e65d41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc63c9933e5ffdb8d23d50593059c67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d0478e1fdd6b1da8089961747ea97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa48f8e3397c2227a0c7881190fce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de167d934bd69deb8be9c66ef96db5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab005186d9d945dee46e0d0a04ac337756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ecfaaddb17dd5c04684250102c212757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e8eedf83204769a8bd7f4ebc025d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cde9c2a3796f18f964f56c453dca1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5e2cd2badbe23eca504e4cc49592760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead64c561d8c70ff88187a25ba67f3a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ba7a0f80951c90849df73c3d6e08762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30dbe1b7635c657804fc95451f395763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5cbfdf6bbbbbcfbb314826a9339ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca491246e029772b0a58d2c4a7c1df9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968133456413218dba1a9419652da99766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd7f8bf9da7904c535461bb2023c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed6cdb021b45daa51984be41e2c37768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3824c087054cb62c1e85a41ab25e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671e16059230006fba7cce2127b58d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859fd5f652068e1e0489a19c6ea58e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc10937a0e4c203396139c581a16d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13ce0bea81258f5736592f4f2d016773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ecf7cd7e3d8de5e549ee1d24e0b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85bb13fdc222e6389da429249a8b4c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64f69b1368fb887b2528bb3fbaac3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893972c98809250eda841a76c21f580777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b34d333ccb6da4a30fd0bec29927778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c383b75c5ae28b2495a7d22410ca1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41db72e4a42883cb09bb783bac8642e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079ff7491228f3e3decc2b28070dc0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511229beb9cffe40f9b7784806aa7b3e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51eb0e6fd15432316d905047bb8047783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f104198e9e0da820394ea0b845029784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d4462c5e65e2d41afd0ca305e82f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d09b20e28298ec92256697e157f229786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a93c0565fb0b03a0423792eed014c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166c9b01d491012e7d66738963c144788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a7a12ffde86e95d37282fc2ec3b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c0268dac58f21b30f6ecc57f2a337790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8fda5506b7dca1ef59b5136c95e82791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f8f13c1aaa8bf2db65b353837c9e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de4325e9c43568e47b26fa7104e3f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9c296a33e23f16ec194bb9134254794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288625b3a7919fe50a91f677785be154795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c43afe18ab7d28a5b3c7c879e5a89796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050945757e70eb8fdbc7c3f4082c068e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b54fe5a06fe547e5a7f39858edaa4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eaf4b0b9d80d692b21929a32ea9a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6adcebfc428358d55e9e1f6d170b4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8015acbbc4a6a802d7c9fe9e375d06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056d8c20dd31624037aa8672a6cf68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f19509ee8289fa39248890ddb6bbf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85141a5b500e33f59547f4117a7ac2a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbda95d53dd4826e076b590fc789fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178be3fc4d7e9bb50626f5bd4b56814806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee14ca5bc8cf58c55b586e05a59efa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaa3f8cca5f0b65a879963c012742b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd920a4bc11ae9b42f3fc311b0f938809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a697735d2189ccaeb78461b9e8b28d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a25d77ab22a9ba9fc550453f3bd3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f83341de383b58d127b61d1848e39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3551dded137c62e225785931a4b987813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7166feea56a154ba0020176ece284814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02fe9da7bf59388278897413d5f9dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffd6414dc47da1e032a5983f2717c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6babb79871f04c80d4d3b853f2a054817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799283b2999148802b0c89226c1abd901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b2282110295e6ea798680f25e04c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab25a2076a2ce09f7df61dcf23837993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915d390aa95a082e336811a1044e9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966689cc9036dcd69524febec15219e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de564805a5401960dce09da6255d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c860947f6f2d2fc69b7498f73f8ba67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee06312f9972ab1443c3b43d0921d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9f6b5d7f3d7f568e6be6fe9745eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572acdded1542f02bb7b822410b86a4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886befbac81e94ec69483c8e6907bc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804afc3097eb5a4a0393b1758c1ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c70ff45f9bf29c74ac6de07d2dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83791a6393461a7d6eef6c4751ce6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ef1c2322d57304cae9ae39bbb8c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6c461c2031f6b87ca3af9dec33fbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29169c8c96ff81847ace144fe6d98a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88f5aa893525fb66eb99b0cd12b2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff1656309e8e2d329731baf19cc5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0a7cd8c6c641c1e8c8045686eb5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1a1df99c8e954dc6e25a06fb0bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd16cb9a03350bf6f83db6b1844c0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd19ae8fdf5dcc0ef95d9b4e9a005123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c305815878ce75271c94bf00001fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3d704fd3a2a20c9a334361e4bccf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1b79e3bba826194906286ff1e21626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c252ed3f417e346ba5805f4d02451827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe636740d4e1fdde8f3c2646cdc1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256401d5ab9928a8736148477d2f23e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984f328c08ced8e63650d6292aef8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82515493e414c3bae637a7a08fcc503431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf40052f97a736ac59df12e269acb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199548c4508d05d74af98d5b5fb3fd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58827a6bbef27acc9010bb3af4ffa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932655b0d1335ab87a0ba0fd7c3ef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a9e3c1b9005e8e7ed61b2a981c5b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6441f369df66aa91de63eebb78dca037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6d0a43da1d4010a1b9fcc36b009ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e36a60375e2566fa66de07fdace039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886505d0564d6786a44f67eb876217140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d515ca0b3d22731442b9368f5f8e2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a46a0a6194e7d28c0c8cd2bc7989742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31152f820d9e9a6c821f395e68454b0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433865ab98063f36e4158a5243a8e37944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4972306ddaa5e5a1590dd13514560a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b539ae1b30c967c052a501c727c2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a0e3ddb8cb6fac6f290abe2e8b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4947afce90f7c0f9fd390bcc91033648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c3993619479627d9c7bc9878101749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465dca24c83ee68f1290cb5667befe350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb920e102de3fb85f2f54b2fb8c5504e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9b0524fb9e1b8c605ffc64c0bce752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189bad5f2316796ce35653563bf6ac853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1f9d580c03cb96ca4f6ede1e657454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5068af90d628509b2f13b6ab28aae955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65275a849a798ef9aac554d8ea28c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75d8fbcfcf27183895ef428e1c60e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cced458c994b28ee579428087564b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f4c470ba25aece635414da9c347a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341cb20164719b3c68ab7da645d946d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3722fc66a9262a312a7c34f38398461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0dbfc1d5aea2008274ff5abe32ca662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3dd4b5acce9829b13de67cfe138263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309e9a833fadcc46c3df0d5429d45d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde522363e4ef65c0d4e3737f7c727f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb764b1f07c1c177f30dc90b6222c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e790db22cc6d030bfc47e40ed761b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07814067ae95b548b069a14cbfad5ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a298b570df8ec19f1369c93c2291c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761af40f097d4446323f8768a2096870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84faf4845025a052e567d26a2d236c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d48ca7f6a91df38c83d3f7c828e9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7632d4a34ad30120393b2fa6404a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda427de770b0d5c190d6bbd9e35b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc382c566bb18d865bc8391b20e30975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aa6c46dbec481de884ccde141d14e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1a0f775ffed6515825532ec21e47777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6857882b754b4a300d22826b4b9ccd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b3d89db4897174dc529f18fdb16db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc742d6bfb0aa24cd0de0be2ce2414280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c91349cce4ba37378f9fc374d4b6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9420ab5c06e39e5ac70c87b6aefd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd442c7879ec37e6795ba504431583b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c846d3651bf3050f63dcdc1d61b2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3cfb8f4279216d833b336807c8c0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725a51d6f2f0481864fb25f61edb4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4bb49514a0b9a03195dd6697cf88a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebcfec0372cfbd2f8595172a023cc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487c89dd644dddfe804df77365047489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188465d45c60a76589a3693b49633b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82dd74ae83bc197ed56333118e6a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f9ca80d5ddc7d02b7b181034264392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98cb6aae6715105110376f87956db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6ee6fd10c5523f9d04231e92f53f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef31b9b8ae96e9adf20c8ef03e6bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481108d17280ea8500b4ffea1509393296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8178efa9da68aa8feafd9624449497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b611b0fde31aa3f3e0c8a8e86b574198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb97a2a16f22a07210656eae16ac6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a420b41252e29ab356e4e668c3b3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5bd9522c48cc70c18ed227a33326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a118923914ceacb3b1a9760a3604e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13920e2694706159ab372bc0c5223103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd38964d897f3935536ede1f92be0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4c063d5483988ca2a4314b7ebde1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705302e21fbd3ed6a242cbaebf05f7ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555be1b09d2f6b8d174c29feb6934292107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e78458e25977f7aa18ce1804f778fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b19548f73efba3806016f749d9713109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7aacce7c417592353b690eb45caa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674a591942ed05753b912bbc266005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05e85958833799ee5afc355940435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e528c247d60018a0fd290703be6b51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7012dc5437e0d99ac44a3886663e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f451d8904ce19f8bf19276b84602776115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433df89bb4d393004cd48f547d9916116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1cbd4b456d562f451d02d39a0bba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154a44efb9c7849bd23ee068e9d4a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62a40ded5afd47a5d446a35206658119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0db25a0e1d75582d26a828615d8a3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce57cb80edd8c12ae3b57f5fbe716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d170e4cd33d0e954091d40333f8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d5534b79f69ae19fc7e36c62503b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc28f06faec4533eb8245c0a05d72d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0f3aff33756f92b4aa8680d443be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fc54a17087ee9cbfa861517c11c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a2937a2c71788f477ddf915a8134127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e904ff816f1738ec493813a04ca87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad4798ea873909b148602985e6404129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c82156c9e186bd785095da32229b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d87ec46c468f10da3e33069f91b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6385236fd304fc6e8a88ac112cf5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631ed2fdb700d47d4158d1744ecf8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e83006ce319cf1d3831ece097e705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7806fed8e2355b01b3b1b3a3c8ce46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258560599acc12b31328eb44663bc8c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d2bff3909e6748c36fe4599aeaad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd151259d576c4f7e3a1411d83b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff9bdd16dbe7cbc141df42667d30f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f127643eb6de8857c51b1ee91853f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc90e9027cae2c3357f8d5fb31718141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff74dd597e7455a749b0893c5a761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2873577459327c53fc0a106db8d6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a62f6244e17cdb514bc32b3350970144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f5453a3cb4ae29074c2d3835e3ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5811365d3085530e66c35b533f6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e59507f7d64e89460ee6138b0b4a18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf5b8695bf42ca4ab8585e4c06dcd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7765a904b7c9d004dd39d2a3c71c5ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3047c59550d6397b8c9a406b13f8eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e98899281745df9f82cd615747db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c12a791f093ca99a7e9cb790556b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e14c248a3168cd10dc3d9562be5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c4586ba9c7362a6451c5dc34fa98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7191fad05f5b82e7f35cbfe6960b0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6536f264c8e4b2b7a1f463a75f48c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a2ed536b8f80b00f74f19a9628f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cbd1895135f4de07eb89ede3dae66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169cdb40722d0c9af541ff639ebf476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba939bf22a0ec4d8db9c7a2026a4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9d75c9ff16365ab787fa2dea2469161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2157c1c2bd2410bcd112edc58e0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af98616fa012f54e0feb422efa340163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04dbef98d2a7483daa4d9713d71bad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c458612af0b696cf03eb72069f421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd8422cce4d5f6fd0d82bfb4e8466166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a107c6a66d48b3e770711803a0b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b3ab4e425ccbc005624b58f71a85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eeb3837109f4d422f04f773e329bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e665f0e8cd63ec9a2a5be4963efae9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b35578aff31cd5a618a67871c59378171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302f77fccff16d583cb43ec288bb5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8144a31afbbd522c0f60262de374173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804339618e112ff90a4913c9ea0dfe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba0fb46fa58290107b6ff6291636b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4298f159e4f5809a9e50d1026aa99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d65b730d25cd6313c3d4a93685a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be0a9e998a4854dcbbdc46ab47a75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1183aaa5f1184b40c99d927168df1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f9341ef7d3c3c74a5f850a2a0e63c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cff8340fa3fbe7c1480caf8b3b1884181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5fcae1d5db80e0e99bb6f516a1c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c17f3096ae9598eedeed01fb9f6a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c715a51a0f17fcaad1ca8328d3cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9389cc659b9f36563435f45d2dae1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2799362bf00269ed47549fd17d63c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ece726bbde3abe00de1fca99f1cd75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2118c3bafea527654040476b778a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3ee33e9bd741bbd64fdfec2302138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38944638b486b191f944af0cee486ebb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ed456d72803310498a5e2d252ec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753d0fe33cd0d1fed5a6f99081360a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba34cba190d49d45eb142b639fbcc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f621b4610dee6be1443efc5342ca95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf72e3db0041fdce65b1f4787a00e29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62a4a91a1d6a271693d16a45231ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fd4c7b66084a3a0b7ccac57a6a4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21dc9300513edbb4a077adafdad583198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5f951ee538275e0f99406a76d389199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ac0189b94138eb4814cc7479aed1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13319eb11fdd716a8e91272b82c20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b2ca977a3f540cbc587c747959191202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d398e5d52fae1232dc9597d8dd9def203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9210ec3b00b7fc5b67bb99f983041b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335015aa425fbf38225be855f639c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c908fb05abcb76b0da1732ed5a13a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c87be26fdf190de2525b0a3823c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b25b59edf9b99cb0c6d8a52f150dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd93c863719f203aeb20e50bbcf0f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811caf37904de23aad181540b69b00d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13cc74a04c015bce1b3fe4cc609ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4885e337eb9d9044c7a15b988334212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f224a36aeea124672e71b57020fc378213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399286173f5c1c08110c9903d066c21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d1aa60537cff75a16ad46837e7f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf6d7b728a97f006e7d54c91981b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d27081d4cd47e142cdde2f0e9840217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0c6dfcde56ced48c5b22cc098a4f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aca49e8ddb1a1ebe3bbf62d97a7fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e68600c22ebc1fcac9ae4f083324b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566afe9ff9f949f2e4c03b1be634ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4531a00bf7294f10824b04674d00a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bbab1808b685ca13d7b0051d7659c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c2128f06e3e7f90664dfedc68a66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91643f66f4c327298ccaeb1ba05cd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd28587b5d291063294312391bfba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924570916454f5b251d385625c0158e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f787c216a75ae2d4d75e65efdaf6b08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e9098309b95f432642c6f710d2d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654fcb535c05c4a54032297cd685024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ed79ba36504dcc46c23bcfedbb67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d4c2b8f7274783c69863578f2eff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab8b1cd379e0811e20dcaa479d67b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777f9a38dd7b125bcc61eebd66b20c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91292d386ba21403ed3748504483a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b498997ed5c1fe99dc6dc4b4243d815236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665f205bdace2b9d35ba9122d5a836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cfd18d2896290b8a41d43ddf97a60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095db341568130b5e86feec68bea9e39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc40fc1db73796d81f1e761190b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609aa85d09a69a58f38224a4b59794241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e485f59760bc6d403e8c1859310c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909996215f2f4587d3193a0450f8ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdaf9949c31c08ec9af051f5eab9ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd372ac0983d830a93d8d7ab6355c7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193422358acd0ba25f8951712ea73bf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d454f47d9dc2b6982580492127da69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba8fcb0aa3589fafd8aa4c5d3414d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57771011a7a6f5092a15b9d359a2926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbaee5907f89728ce5442c24174209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207591b64f9ade7c688319a7e757b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c975594406c25409d50e1cc428220b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34de11d0eaf3be9a1956949dfccab4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef722eca58b0213fe032053cc6918254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7f499d6badee53102c02592d2838e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ab9a2b96534874f34bd0867e01cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe64831f3c88f4dd805e2837c2e05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c37f63d5ae92b8bebc993a60cd7d44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f995082c9be404c199350461ba52daa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bda3675282e16d5620fd4052bb816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6f007cc92d9b05906136df0b64eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4c7a116fa7d148ff853ef9c456248262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b4f62ff4891ba01bc22d7cb4ab62e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58a2769e9108bec2b8ec13cb6af27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a5a419e44c1997611b9dbaae3fb41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8549dc935263e3b3496807086422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189532f963c4eebfcbbf6baa45edc6e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868aa4fea59347b522d86a71de1b33d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041b0a2af1846e30534a4e73f904a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba64a1b4d5dc7fd3eca3f5481e4a8ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f252aa78a3c13bc587dba5b242bb12e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137b0c405526c8ae4e452e9944c05a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc853bd68743124c04483925110d937273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f901e24d8b61b9eb7372dacacb84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248033d27cb12ea1cec91dc351ae06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc0843c8ba358c405b52294b0caaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58eccb4f6a779e90b7f27f6d3b5b91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c102016503faf6b1d2e9cd87607ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5992a892d71983968d4f8b1a4b69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c081ffcca7c2e1548786e3941d247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce3e9878f1604b145f3f612cf0de5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9912eed3b8ec7b0f201c041fff2e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c0264e41df18e37bd5fb94fdda42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864618c63ca5a56675e1e306d23f3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017208fb6343fa990e899023f712a91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c84111704885f463d21f2af856c21c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8a660234da70ba096a8bad06434c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42de9aa1d9b58fa1a843c70c28ab94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd81a6b000c32846a3b2097cd4386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7781fff8f75569906a0b7caa2c7b3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f880e21729c85a170590397dc639e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e6900ada46766b485c2c17702cfbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82d6e82ea573bbc4b157c114d61b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a1ee59c2cdd33eb86f14b3f9bdeac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16417f8ecfb3def530675110693ca3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4caa7cd81ef5f905b5aee0ff6c7c54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508bd69ddba7f6f1f3aef4615d051ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f139a61a6f0b0f69eab59fb63a0fed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2619b39eb626d4c05ff92585c814c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640e4ea800771626da52e4d79f9ef9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8d44680c254af404358b14a15c49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4987cb983a426058e1b396dac6f8ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc78eede1b2a7f1d964f179d853c24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dedae0cefdc3cc4583be4b85b0f1be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47848c0ec5406c62fa1f7ed700743739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc84a49cf9a427cfc6b22511544381306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048c41c3968d220b3e132ea0f6dcc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246eb94d324d83343a2c8a6b3b7eef3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3ea88fbe5d75065a5bf5ee457404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f3e6b2f55a145d90bbf30cc8a76a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039219965418be0e322aaa785c24fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc9da913d38b423ff393af8e6fb21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a12ca9ff47c96b466e20a90bbc11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0dfb4a19db07c3779d1a2cb2edcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc2780d7620c52991ccfe032d358a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e9bd8566639bd93447291883a6113316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c4076651c41062b3ecc77cf9ee18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a716661dd54c13a33b464f1d213675318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0fb90071c87a39f3dcf987786327319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5658685a7078f7daab74a4639775b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451a839bc68a29fc3f1bf9d19c890f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f769b99915fecc15e9f76af203a0cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e7c9731a04916b9a7695015597df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f914a0349aceecb3129a28eb05693324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba9cd327ce94be204ac147a301063325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a82c4ea45e36dc3de3e31807bcd4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c6f2ef63dca96f40052b4b062707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229c013a0a7e708e5f0ac0a1a73239328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b034450654df147cb6ed6ab2cffe2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583817685df92838a7b28d9bd8d40a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2d9b4d3fbfb06fd792175712a16ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab64756cbe7388ba0c80868f2f32ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce047a800e3c43de8b4894b2ab70e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da272bc929469a1c6492fc39757873334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa43bed0da424740bfc214e1934e20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d610c8a11ed4ce386ace9ad9706c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda91c83fe3b5eed7eb486d6d8e5838337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b489884b822f6f71e65c4a8f35cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14209449f1f9453d51036e7926285339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225dc1c463f6fd9b509ae4e60d9e39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1689aafadb162b0cf30a4fc62c5362341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2372f969ad9157ef7d889ce7fd8bfb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21199467849e4ee88958c3efb79d5e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382cd4cba1de6e949ad48447096b9fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012162b1d2069a0a221c96d356ee956345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c197433a0ee84ff92dbdab072512a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea3f4670471aef1d24637ac4ca833347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4808087b3c96ff92249de7e6aa9863348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc51709af2268d5610f522f3d149a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220657001ad04e7006363b2465259a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166c8271abba5cfcea10a82a0eb706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c8aa2fac155937ffafb7ddcf67a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8ec5db5cf1d0b018c481a6eb46c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae14559948805f2227487e801b11c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544296a28ffdd7623a285372517d0d8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103f806631ca8001aa167ecc44e252356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f1592d29264ee85cc1e5bce055ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e98983d2183e739a5ed08a529506b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c323bf9436f38a246cd64043a3557359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61348358a2ee93be35b7d8f39bfc7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa749b392c492d04eb214b9b1002b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751981389a810352f32e071d509a566d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c8c34e6ed2ce3c2af4e30f6f3ad3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a79139f21958715c6499054e32ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d7ce251738e8e7aad22e2f3f222b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c653f1cc9db389e4ca4e24bcdf357366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225afe8f4a24654420eb171cbff60e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2474cd91faeaa957a68118a5380ab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa0ef02230dbc5deb0c23d960c8c31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7573721ecd7ba1bdf938a3713f50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d77f63d0cb0ee4f606f40d6e68cb1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b71c4a946d422dda62ee76f058ce8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac475f04613e2000c5b30f5f1bda1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6dae30c2347434058d28a0513436374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a5e0a491c0d999f1718bc78c3eef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524563c372d7a4ef538e710bfc60ae2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f7cf47e6b9de8a32ca62185efb28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64649e43de4177a4d15de0809a9c7e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c71646d9f214c844c833b37f637889379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72883d4f5eeed780a692768c60bdf3e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c668fca15d86656a9281835d006f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da866ca3c8cca2e1762bfadde2e623b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4be1a0c9a2a2dba6280997250547383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b010943d553b364bf07f2e97cd6781384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94bb71f0d575c1540ead0a0343b8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbbae6e5b7bc0bc1ef89f3da4edd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82c6fc4f90d1ed06b4dc5d6d256c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bce0b615afb85282c9b720f6e15d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c469ca5f2a163615c560d20e2f8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743cd42b163da343285bad88ec9d49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b767f45d576eef952ff5d18dd3acebc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e411b445d423b158ed4e149eb8320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34f7e6588430fe6fe47c83a10645f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f93359251efc2ff6f906f2aa657d6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9b3be14e28cd48a0905bf6cde0fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b1653440c8be94182780805287aa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec99141b0d150d904e0bc5c29ac19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348343989326efbd9990f14a571e2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ab9860466a103f8a5c2e658b4b634399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7e58afcba54c5277a5a4d72a1d77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d8d170b70deb99ed98827c4979cf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ce1b364b3bf95f81238d9d84e4c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2840a5e3ff1c8c4f2fe082899a29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f959e92f03ca14f05bc22ac25e716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c99d18329b749f6337f8543cd6ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce952b3a5b60d6319cf7e219c7eff30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac498fdc10245a7987ff645768753e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638015513819d595f5b9524fd9913d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca727fe25187cc1e1ea47804b4b81c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2fbc6d6e47bebe69bf631a4c04a9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff01ddbefb04a43ab2dc0af43554468411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85663f58e235655bd4741b8e2a743b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdd803c437679ff55c459725f5ca2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622b03660eee6fd162d041d21a3319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937cd55ebed373361199d283307db31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87acd941868f37ef1b1f1620df94122416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7052af46880cf561605f8ad944dbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672bc86171aa137d067153567063c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8814f1af3a1217120cc5ecf121c46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a62f5933bcaa1d62bd18e38daa3dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba2520d15b679402dbdf078853db5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd5537828fec7e778443c05256abd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e63869c2ae880e085bfdac408f2be6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a02440845be8f33dc8817318d2cdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab600264e0483c1d47c65f775900e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed785f93f5b86dc17e142bf5673260c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0dccb81b4b228933433141498a06b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef09c9227682ba0094a358d81a173428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89288f6e5dcf1d6264e7c89003e7f794429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f2ccd9a0891da0f3680f953ea5b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a35170bcf93b2285c19edc0278bad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f45e6ac253ea0552b792761413ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8c5141d005657d2e1019f9b5aee5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce1a6d29b492a4a1266e807353efd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a785361bfcedba35f13c2f2cfc223435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298435553f9df00cc6c211315311f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f0a463679e390cedda1f4e01e1b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fe489d51ac2d5131a1c3e736429f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872f341dd67638e200ed2f9c7a40d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cca1e43d66c13e67983c9e9436aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca226b7f112fd8f6eb51ee12020a22b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5f910970a6bd68116187ed03a548442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38c9a2b9e941ce4092e251cef562d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194c9296b1dd9c44c16b77c4b6f726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac271ed91034a2847066a75fc73c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2bc05957d8d8e6fab046e6c781fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea96cb9ebd353fa24b9048de569ee3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c835cdb8b8674539f2479f2722c91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde30d5f7c22c4112e879f985c0b2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89552bc6a17cb7af890c8c2d8b062fc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666d5307dabff348da5c157ad9c861451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ab452988c0f6ce27c7b350b0e2ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341124e76ea8fd5c26f446b0f6d949453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a764a009e4007971edba1c766607454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed10439809029685e164930bdc0135455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d99403d86f4761cca6b1cafa13120456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6500dd75b95e63d3c7bc5cf511f4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af547d48b620c3eeb0a8dfaa3c4b826f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f6e7f4544ef586a7e947c27d986e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e128d813fd94cb9ac17548a918e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e6c1ab3905091393ec3fb5e20bd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad881e0b0099a1289404f270de1d34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab2503aab90dceeed9a4fa1f939eec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553109d1d1a8dfd991279d9afb3bf4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3259fd68ec146e429102f84e1803465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e752db45f63937dcffd27c3dc8202b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9150f911bc8a6ab9a3804f7eebe67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164403d66ba99e5dec0c3da95ab10f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033b936f5a243da443e035a475396ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc43f50aa7c8a820f29fe8e7eba8b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66411e28bf2ae8a7d81cdca1737909b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f781e7bab7d24dc6f5ef95707662ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79fa05f142e17683e69ae243db1f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcf7d2e49b43f9769abe523a199d56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82e0e80049b7066b2bb39346a48a50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85043edebb4de1a75dca7c0edc3add7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d683994c7b7a44a87ca1f207f2e425477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9ef90ed124f411bca2c3dc2d1b2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54c46118cd1eb992da8131160f0264479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0ec7fe2aa8a41489736c33a1a8bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589f6c2ddcd5acd336e188c240d00e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0371a9d10c875d115920f3a9f80b56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891803a2b177a38461c48e167d301453483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd3e98ee1dc034c01ab731e60a156484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb0a59d20b1c9a934852b560b544a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f64ccff2788c8311e6851fd64956486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec26db55bd53bc16b04bb431bba6dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a7bb168c50a259795b4497f7ce523488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c8837a9b4caa53c67400aee780c90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618c69542c7d1617df5c40b984b224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd7e12877f3fe168c689644c057ece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c12ff0d5c90ea7ad59ddf47672b44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed45db3496096dd177c2ec46dbaff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141346194b91c54128dc578854c06c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bd54f68f7377c6d894a35ed8aeb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a479dd8c05985d18e3a3f9302c683496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa2620007fc7242cbaeb41e3785365497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879de5f3e32415e1a4db2b51ce1e5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e94eb7beec528b68677266eb0f35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab805d227f6202648104fbaab8a27ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666dc51bf946260b59b0d25cdfc9ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ca9370a8ac7118f95f398fcd51c25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f10e1ac81335cbcc27f3f9283a5c02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796206fe7f0882f0871f22270056dc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434f4b6b92835ba96809c4dad1a4e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd70893985e1eb3e0f76d25d94e6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5473e7b998db4e98c06e22d9a9f6a52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed08944a32748dbc701569dadb1128508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b5609a6e5bcf06fa1a298f970faa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e55758b888a92622d69da7ed37b0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f688fe2fdef113fcab1270fe96d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5cfdf94054bd5452124be1d03df3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe607f61bbfcefee0e7f20a303e6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b79ac11180e976ef59c3490a16e4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f2ee7bc513fa0ac696e6c4a1a95e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a8940ae841a10843e4747327e7e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63532e85e353dfc4dcef461668f6134e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490e7ba8202efeb4ac5e24865d91d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb6df09d58d8013ef7145486c85b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6927ac13c5793563a24b990219f868520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364cbe2b7f566e787c2b255ac5522cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a7edd9bf27619356dcdac6fdc9ecf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c348b660e286d9d16e9594a1c195523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ab9f17e7918b22fa51e68325ead8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba4f81e13a85868d3deaa7d2e4039525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c756a0db6b7678076a973e2d2dd77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01f261bec70f7d233db52d60cf172527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a25771a375e925dcbb47676e4eab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41079aa639f25eebfc96574622b0d122529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17357aa0549b1bdcb4a14a545e5a809a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e746f00906d55d2c71a7fdd434745b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f9ea6a98a661d303c69ccf23c9ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6544fe1e767e1b1047f23318c628cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4b5cd23152b62aee838d2df363f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da708b92b22bc7c901351e185c6c89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03f63da1e555154085a1994ec1593536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e077dcc773d13f8c716f84537aaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e3bc45723258645fba8ccf24669e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ebf73a14004a260eb9ce345387068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f80fe63b47eeaec153ee85809889540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a799ff7aad1c295c4ae276ab1c34a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66abac894d57c2d27bbea064d5cd4be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14cfa737fce768862b59aa08195059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e659136dcaae40282c1909ebdb3473544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf429bb3eb4b65880217a55dc26fe64e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d23ef958ed15e8ed8fdfac3cb1a4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d37537f990d655296a9eeaa9618ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278355e662d6c001fa36bcc9e40ab67c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a7dec1c4d684a8be20718c900def2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26421f8cd90bce4012f6d1da0bf42034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b518b0e30ca4f5f2cc9417c537122551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952220821a203a0295564612539dee6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f22ef0c72ef87570606cf600ce1f15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c6cb9f64134a9bad5eb2bdfb8fac2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c34cd3c408d38d66cc535ecaf85f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123104f7a855426f63029cf6ea82f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be8a02230f009f4303b55ea97f35f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5409d7b887e9fe9a133c27a0c9c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5a1dad65ae52845508837b04b166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0e7073c6b3d606ce4ede99791b0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b750afdf62e535cc7961f5b9aab328c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e83463bd994c23384c245a865661d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4ec9131f5a381278f822dc8fec8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ec058ac3bb29d86f66df7b6f0700564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98512f3e0ec1751d02613d9acfeaff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51c724fb1698976ca1f0bbe8582c59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a05abb448edc730b8857647d12b51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cebab5e77282361c5bba2758b1d4d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a3ae9c968bd667433c1a33427aae4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf744ceb4b0f15554c5df7e8ab4d94c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5353229fdcb78431781a098589e4a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b140cea6862ad9b577db0b437b58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f524c738da4a22d3ce34c8422dd2c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b901d72ca64955bc0f881ceb29a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef15c9a10adecb0487daae9512d51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e6f85c19b3d050525d2ac45d7289d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a2650efbeeea18950fdbf1ab9ae7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a436411ff2ce230d5e88bc64fa3b187578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997eb617711389534c64921d97f8902579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456c7146ee92c7ba0c4f132329f264580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801856fa331272e686f25754553b35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e90f21d5e097616bba15067f3c0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a85ad53ccd5e9dac8d01edcc64eff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d5836803bf8c6c798f1011c506c96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc0e695545a5ebeca3fce45051c93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41882d5f594fa1bdc60c61836b06226586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1487e7b9222426a5eea44a71999580587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78146279d749b58136fdfbfc9b2006c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb20743111f9b06922dee68a7fc788b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69cc2247a79412307974e4706180cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1bd7c94e830bc998b9db690cc9bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87c77fd07477416a336c462cc74e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7ea3219061c892e04b0113db7c6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c5d7ee0deb945134ff0882a1c7fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d84ec2f88e622ad061903af0aee1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099671dbd2c20f2db0b2f54e3ad2ff2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf045875f62cffcad6b1f60306810597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c569ee8cd3a395f9b80bee310c2b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a1b7ae8353184c15199d92f61f82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f03ee9cdc3010f4d0501bd1830b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a73410f1d37cce06b5f476bc94d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0048c65f4eb1418d3d9a68164dc94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9426ba3b138760ee00a8c3bcb59e68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a51c7a5d5b60d01b0e5870f89c0e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd89bf262443561f0673b43fbf54fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f711d3cbfbc79803f0e95979360757606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2338749583536d115c306aadcfbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682546c7e09ba2bed8438cbd8575e3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641870962dadd841a320eec9211c449609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcce9017058738b4bd1c165c2fed32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0dfcb3d6f9c2df9624e0a392ca78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7cd965b18fffb6ce74d18599189f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba40951016763f0506e1414028f71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8523ccdc3c1baee0cbf48e70747cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b638024c0936fb0c7d53e6382898eb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164ec83ffcf34412bcb19dc44a2a6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69655c88d4e4804f58f26283152bcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8b7531c6b122483a4be63161f8961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5ebf1a5a4f1311d8dc177a33f301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd879bac0f9aac7b94573a4b207f740620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f2dcb3a74bf2b67ed9180c5c52ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8cb56fc2e0f6a333f58634141d1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbcf41e77fafabcb41c6bfd5fa753d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752be7bb1c88a2c7d1198a293e4af3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326624361d309ffc806ee24222e6dcca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b0559a241a0c4a053e854575dc59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad48567a3dd314b88e7b4e9be2a89b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c4ac0dd023f091d8e032a542d048628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d63d47c59b7359400dd744bbba3e8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d91ff0e194263c864abd6a4b7b14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529fe254eef90a81c98a1069f869b63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781f119113f8d09053b60f156ce420632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6a89c7224e94633637a7d879fe43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d11ba4ffa9e8b105e320fa3849a89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21d5fb6f61adba43c8a3027388241635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972b66339e3190da40b6175221ae3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d766079df478d28a4808dd64e96b954637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f1931d853a77526f90a016ec56bb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d779b946daf05cb6d20b3dd824437639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744849dc7450042f4b5c4c4e997e06c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a02ddc0d94c435e1dda40fbf8507b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e4bdf46b70672cbe4387c4ab81c56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c400599686ba85639a8772a2cf099643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b618ddec5f837b385051aae5dca9d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883eb7d13957ab9e21103e0d8f41076645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa6c6554e5a66cd341266b2060830646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8deb3ffe98aad7c8a893545fd66261647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca45aa37db15a52cec62709eaf780648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25cf4a4043c0c65416aefaa897e3a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b961ad225526f33e55d319428e3ab9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f938c98e339020a0c2fe629fbdc9bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a404589eadc437f582b230a8f1cc6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0f4dc85d6e522443f51723bc9a7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ac16f01406660e6981970810b115654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f088fc865487da65ee0840f0e8240e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e34c8604359d30772050f6e14d20e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349be29ae944200ba472a561b57ed0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfffe1d8cf38d956e24f397403128658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb545eadd1373790ff9fcabadcd80a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0da07f059572c1df2f3151c79e76a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19113250b33b623f237f4d6498ca73d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584a6ee08b65259996acfff8ba9cd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a137bddb9ac91fe92a5539b3908ad74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2ca10a9de7d36b174385e47973cac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62bfd0248033f29ed84366dae22d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc738a47bd4666d160da52c902c2d6cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d16a1e448138626926995b4a08177667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e380a77258c689598dc7ff0d242498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3fe548399a0e49bc38f1441b8110f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a13617e4a5b9e47b8b006051c0f007670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f7fa37f927e337ef83df6014e6fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c70b061ef36f9ddb2e981d42de744672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf58b6c8c4023e7da872e2107f981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeccbf48d10e04e08abddea9d8484d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b83d24fa737296e06f8b32c70c90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cefb8fe4354402038f6824a722db7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8101e25c421f22ac32e9a789e9bde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14cc9c044a32b504023dc7305cc51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45adc06e797aaae212a02a3637c4b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d4082cbf8f02adb06db6e6ee6293b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab8761075afcf482e65b258299e210681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7cc1ec58f4b661155ba18314d835b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4bc39126c4e56ae447d5b9d1ca3e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb15fa24fae5947bb466f35ef04b0bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba14d0f4389af6aa2c01c23988b139b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e8508fbe3985853c92ecb43f20c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ea6cf2a000cf33d232beb9b515ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2938fb6b8a89f5420cffda907faf7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a8526bad242c0fbb56b333de080d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625c087d2efa5167473e66ac4cc708690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7527104c521f6ac2d04b9f158bcc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d984e3aa514b7e1d595b65f56434e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2531e4daddf7aead37df633a3db51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b56c60a97f412c1a64aa73d2206f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e029da967eb55399d7f45030f75b13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14d999da33f32db9559e3666a6132696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824955a3ecdbe5071a14b47e94f3be2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176c06311b0cdeb21e9f99888b1bf6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416fd0bf0ce8a2c1c53ed76235b24c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f478507bc0cd292edcdbbaa23c041700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6cff755310b3a09be61446cf7d8e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b7f26c81bb67392dfe8e90df2293a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423669b35304417aaec1f76468a41d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b922724b16ab36fe84a11dd6dd39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c23ebad813d5d21a1843dc8fe5dc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c988a26b58e861c3c3dbe61182e1a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5cf807f9a58da4a49d448f006d41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2068cefb81caa8939583b4a760b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98dcb7de4f3e487ecf0cfc17992d79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db5483eb2ed710475ba9cae069756710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3591cf0d6bb4142a1c012ab700611711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad5b70a64ad2ebfd1f198cf34d2ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdeeca98e7192b77f8cbd29f4e17a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabbf13fa800072735f591fb2934be2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562fc366dfe916587973520299223ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600d169b56ec1bc572d199ff72ff6c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce28b3315c5d078f4323ec70bdc71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02089c21920470e6c0c35812043b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd94e032acb6df0224c6dfbe4132b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fcdf108d768782182bd14203563c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4aa1df573aa27ecf22cd776284a4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6150ad7d6cd65d86534a36c14d556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145939cb9f5e0fe86363273b481ada14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed465fbb7132cad4ff54d957b51349d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37919bd7c4f67d151f1328a294b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c23faa87e8b2e814fa5977b760100726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181200cf3993468e6940dcd9cc857351727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14531fec2cc345c64931596a10ff9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860e15b878823e94d7aa90f5936b97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c24db651e836e92e2607590bea1091730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c53b5a9d5b2138b51d01f35ef3d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada2d9bf3b546021514abfe112b591732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba30f481ece2c459c050badbfff52d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2fd39753f02d6a22821f0c7fac92b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819064698518a018159814d387e4133735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ca676b780377c1d7b06fca692db6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925e3334aebcce255abb9398e67d42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10f80a96612b0351c4eda4501e3b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d7e520b2d47625db808c5061880d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf730320e67c2341c3642d08742d9ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c67869ea696c8a782fcc0a995904a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9acb8bb6c3a147c02bc0f03a51e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e34ef7161c3cce04cb96cbd26ec91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599651d5dc9518475fc7fec65e4d913e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5676b8886c77e70dff720e96d0eaf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfdb5bee4e1cf302de51276e0ee81d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974bfbfe0a5b2f6c0c514903fa1628747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92e1ee841a2c83d90328d9ab6490e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dc20c9a0791c6c54986b12e6f07e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393f5c47380dea67a322016f1c0475750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2990887bfcea1edf636032d1549aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a0a34d4e11f33f8335fe3f5b0772752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0740e6f524210d4d74dbf4900dd7c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e75e7bed3b3fc8bee329bec591cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f67b833dca9f9d9eb8e28f52169b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b47f79d817395fba3da3fa0cfaf5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ff983b1f1711bc39370718bab0b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65cc9f4b0d951acdd68eb787d2229758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c5817ac0fb9ba096aa4b348085a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3019c1675d824ca958d33c41cd930760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06047178e630bed33272f63f8075fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a694c079e08e483e5f89aee15d05762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d7c87c3e5d1e3925b2a0f333ee74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28209966986e003036d9e19e9249d31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888acf792d5c22056cb527e4179fa6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d6c5b2ba8a19bdd5147df9ae1ac5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b538fa4bf49c8af89f1dbbe4701d6f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>