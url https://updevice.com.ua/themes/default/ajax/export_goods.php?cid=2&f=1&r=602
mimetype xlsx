--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5058b998a8010f1b3fcfa47ab08f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b98d9d1362bdc393d0449ae8e0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9444fd547658ccef7e85b4f3f4f923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784970e41dac41572603225435a954d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b71783827dca5198799875b0da2085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263abdd40a42232b73755a9d58620426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b7db309da31517438deacebecd637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f640d790f97a3596bdd3a8fa89608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ccd1510502b518be70eda5dbdd889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3c61b469befcb588342cacc70f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b23bcc07a03ca81f7370b2777700611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5262a8996a38894a9a0636e432e30e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb22097ee6982c20ca36ad45d9373713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a6e2428e180621cd090cf4ff43d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e78e16603a10a2cedb462c31d081715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe8a2f200d41d67b7b8932d0f2ed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4967b9583c632ee1de3957ad42e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eda786ca04c5f52a4e6aed6194f7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13526067480e8792e380e7630f4d89c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534dc796eb9a529150963d05620a33620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9145f44e371c3c0aa4350210a780f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26615d5ced3ba2ce797af3ea544329122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc65b1c805e8604af174926ac7c31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e87788599ad2b6a5229fc71612b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445526a759dbc00de0c3059ae11eb5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fcee483006f666be7c75599225b4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749c9c52ba2bd6386559e3790c852f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0180b38b8de09035d634b9fd5d3a9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ca90b274b6cd578b5031a677b15229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dec49cbeb20f85f3366f13d4e445130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f025b3b318d19583e2cc979829e080031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053abd6e491becdcab8b7e522483eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b393c8dd6b02a68051017bc33b3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86431c0b2a8148f24d96f485b417a71034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b4adeafb4315283ea85758902a48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff5c9d2d1c3c6168c956e10821cad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e715dfe9ab6c6c6f7689c905aff61237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a565e3497543b5a340e468090bb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104299515e436e750d046c5cb0b34b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de3382a6d38a44fc67f3cef8a0a45d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a937ee820e6fafbcfb550529d0c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7ce564d53b0c784041ea8a05c9cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d1067cbb696b361f2e614caece18b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548c1a329022bd24004270a7efcabe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963d414eeb5343b21dad7ef936218445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e433af78799032f798b5f5c69a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8dda8b32feb2c0a9fd29bda0018e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9508c37291219d07b7967f4ecf1c5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f116d79f493f816e7d6b7977b1be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732577a99a248069eb17962bf086af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648afe4a5da60ae7aae5a569bd448c1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227539906ab2957f7fe59c5593fa980152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4063f12072295881166a336319d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d48836fc77be5507941b31644b9bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756dd8bd272d0ab36646e3a6ddf933c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b0f8b5ea391d89fddd29adbefcf0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0891c145330a5f9ca1c57d183d59557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440209c769abe664cd27c73ec1924ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d406ffcc2f7905fab00fdaaefeb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad7f8d2168465b17fed387c686db560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8b9e99255ce358e1c5be06f5a3d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c85c55af32e6a9fa0e7116f5b7d3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f265ac00659da6337ac492f0316363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c213f692ecda949d198f33e097cb3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66799e7d7251e381d533787bc4cc9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d827b3ed4d2ada6fa97acab86f7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae419176662a26c02c9e395138d38267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2cb725ccac5c1a0c34fba3235b6e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ff765366e853575fa8e4a1e2e57869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0c813736f7107ab87c357d985693870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19c36f6326c2a6e00c484ea0bed2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e88a0cb1cca0156a80bef3e7e4f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad68cd5ee5d3408dd2ed48b846c1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46086d32360f219297132ac7b1d8a61b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c46a3f6b7159a95fc25ab76c0b53575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68d6a6293ac93da19c7141aceb57876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd4ce00742895e9bf7e30770dc8c7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813345c27936ac536f9799a8dd5b58078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de534bdf03b0a3e2f5d34fb19c022c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41899209e8a70f4b410248a3515b2ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f330d3b0a9bf023e40e09ae4d5e75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2004748f090008a3b26e278b157e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61294946129b7aae89c7d65ca2191ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99947a0c35d97351ed6617a23563e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b18f5a510f4d9c3751fca57c9072c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9e250a8a61faec266b906d1128e7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee299a13318a3ad7a3d3ebded6341c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf837b006e15b4e6d23d68ab6ee073288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c8c65e1bb83666408757d9abaf20b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ddae94e3a9693f4bbf0a8956f93b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c714d733ca545f759f472df89a02a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a24522c663ed67edd167f740bb0db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d987ebb36b4d3a3b4a72c5a9513c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c5e78abe0f29ce0eb6fd438dcf0c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096b874abea34231ac437df78d014d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed0bfad1b4a666c15f46037587d03c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e40fcc35384edee399e59d77f7f0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61dad814d585a2d4f37ee7407f5e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ca6f39f623bb013f4435fa49cb61299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce3436323619c8c41fc1268cc73086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c84cf4ec4b3c050483ed7da46474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b113349ac9179ea002a8e6434f3a0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026efd8ca132cf5f77e046a23451830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738d173a73911d59fa62a01fe1b5ea3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dde62495a7c634d1ec16fde0735cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38561f19f3630a64491875af5b34d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44200c4e67f226b8b3919352259b29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb317d950f4b4b592459164a1b730108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb19271d4c903a4e6fe8013b87e69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4f0889e4557b9ce71a87593f19bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d7b7d78a3c01ae08f5e632a5cbc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba592a5e2ae053cda5ae9745786483c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca737403b9049b9ee15c23b6318a7fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57da68356ade448e1f2efea52f5ba0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a160ee053e84e33f6453032a9e45f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a15cda60e190125c6a09c6f5269a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e92a5daa2f7c11a818bdfc911ac78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958413a5dd6d39a7e6930e48fa0da7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacd2faf64cdb2146a651073768ada119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fdbb453cce34d4800a4d14cf06459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06eba5694af730f562290b6c7566b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906903f5ff0d1663501e368a3eec1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcd65e2335659cb4b3b98df3fe8da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a852ffeba04f5c739bcc72d16ed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04f37230114731eb4d8bc663fc2d83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064cfd456480575e24f8a76ffea72e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e5d6c84c6726d270f86cbc606c28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03c42c633ec9301387b59f3f1bd42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608d788c48002bc5bb8791a818892d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587438ba52a8c6788f1bf08c1e161b3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150494ca572469923765999df7b8fdfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2be7fad3c4bbf6aa408fdf3353b806132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357806bfcf308421bcb802bd7654e654133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5929eea21b0712ad1a56ea7375f3c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc14106e5aab1298a7d28bb7555eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e297af45481e955cecfe6b1f3d3e817136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88e1c2e995d965416833ae1fee5af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15f837062291418e310e72b599910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e8285d253d4ac1dfdbe3b7176ab3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe59034eaa9d2ffb97b4b202538ed1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e7cfa5343fb73b3b093bb9e2fa2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef39d0b3ac1253c2e5bdee579f602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc5acd6c88a0c0ed4a7978714a8ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31425e304f9a7d2d8ed5dfe4d98d77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52dcd73dc386a6b426ed186179f150145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c8eaa78a6e2f175ac5346fff7dcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a7f4ea88029689671bf36d0a06cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38011ef4645621f63e5084df14ea347148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d24fe4004ea24320e6783abec2a67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda2b0304daa24187c74a868b42b32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5929672175cbd97445ede93dcbe88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06132ed8cf9c5542edd8dc0cc6dff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b280255243d2fb8aa0ab3b8854cc0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984e53879cfeb403c5fe02e6b5e4ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81362840b496c7c504f6583e69c9c09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87368644be6b7d9b058af4e2eb4ab41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0e7a5860d144884292c5bcb510682157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b61f161edb3752e98dd1d003cd10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d1e8ff3f917f263fe5b744506460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4d375bf30d231abcdeba757055e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067367d6b7555d2e2afd57e66ffb09cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977125500002638faaa907b1e36f932f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2900b791f155affa425ce5e851cf3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326ae6ef9238bd343b9c75bb6d8ad28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432c8cbdef27bfffe8fcd7e06badaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01411f414b71b96d202e4fb2f1f5340166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333995b0c1baa75289447727e0e55c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98078a323f69af2f3351f4893debe3a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f2c8965fa47f43044b854f7774b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ed8cca873cfb7f8054a2cbbcce76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de933b4b98caeaeb7c544ed6a440937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249af5a5a550738a6824e0b3e81a51b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11173827304262f844ea518cfdbca3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4bdfbeb4125549ab19797ec41526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7dc626e9519235296f33bd3dfea34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c11b2e0a7156103654376fe398186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0be87b80f923eabeb3f0de057ef439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f937c2694e2f1bcfc9555756aa574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82870d743c97813d6375b841483cde3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868435e79f52d457476db10218694209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8e9c0382b43f08b78520b24a1da8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f27a35d0fb6b22ecbf6e113dcd92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37554f9898602867f542d269614a4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984e2b915c86e15259fa8c52e37291184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2787e79993ef69b89bd65bb20c46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b0b19bff4b400106aa60634792d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da0140470337a7c12ce6560ea055f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c81239e496c8d6a87cf5fdf01a0e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284ece5f3639b3e85647f9cf7b0690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f864554470bafdb6740f070436bec3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a44571229e0bcdd1f942b15ba0c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f08e385d666f25089134b362625d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659da56c96c734b17d4dc04f35d84a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ba7c4d11090324dbf5c813850ce6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed7d19c1d8837f1e19d78c556c3eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706567c838658e471e79c6b7fe68d424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0dcd8c90c10d01055ee9f6a72348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d2c7887e4185e180204c936c447d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a14e64798f51695646dba84fcfd27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef707dcdc934a0978f3b2e2d9ee545200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2d754e402eddbd6eb4bc8b05e0a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee856771b579336bd9f84ffc71809bfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2b2af50d2322c503e5b88f815a104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e1c30e6b3d3580b85ad2b720ff1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01862dce31dc6e46c0a7d3a4a20ece7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538ef65a8a16ad391ee0741db6bd4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5018ab52dce0b5ea31b36694aa990207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71ee29af0e52b2cae8735a36017d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47887cc732e54cc06cfd5c78b912a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e47ad3bb7db2733bba12ebc802f60a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bbb460227d53a630a5fc62f9b2b28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acffac26cc6f52f8a54c5efa4d8fe8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7ffcc2e7756b1b446ab95ce3b45f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722cf455a9094fe4ba29a24662c25a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0c1a11f4b57ff2a966146d1ae0093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d99ee3587faae21fc6c22b7b130a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f542997797821e8e4aa28911c6dfc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69865098f6270a357dcbf1192dfca30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f952c111e692cc693981bff375e00c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1587456ce1754a0e5dd3af00f4b5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f56982c6363160a06f10712e9d590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109aed7787521e4428f1924c11be89e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3be327e03e38d01025aa26e680be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d65452b0ef54a94fdfc38b95d4f39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef2322b6744bc7ef20ea9a1224de4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9713897ee497d07d8900cc941ce058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca36e2844b3dcf6a535db9fe50094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba354d42d958cd1426be8a65e401c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae747c9b079656bcf9b57e4799ef87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70534deb629f2b8c1d1c238926e31da4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b1b607abf96e42c9cf578b67f3581231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f93dcc59d223931167d7f65c31ac13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa389e31d426ee28e99bcce683a7e8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964b4d794624d75eb11dfae13c6cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935644175ac524ee98d4e99da45e78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08136ece847e91400edb2a0c5c5a38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6e641c5db7ae7d0f6d20f0033525237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc174e986db91079f7677e98c0be9ee6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6326e234cfe3889e6ef3a57ecfb43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79efaf7f2034d486cbd45f3ab8a3905240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d846a8efbc46e24b1381182fed5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f30855a74cb5129d75fe6f3761b5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9ea3bf10d4562ba36e1c078e4dd07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7676a9589e8d4ceb708ddbf982b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94b8f0fa91fe0d4ecb7a33df30e58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261663af3a6abf31b55f3bf32a226d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4af3cf4ed11d05f998bdf7590e63b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81fdc872d13b0d311b745fc5c900a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784fe103cd2da6cc15d4e69efd2598f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a56a4c200f0b70146b6165a18eb51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6454567166e8e3adf8596319ba2a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16104b1ca0041a8398d01de63d08c8a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc9b8ed302a2d6a9280f16175042f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ab120401a11044395d60a49d0918254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675f0993bae7bc1a2ed409444257bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1bc0cdc63e7058d82cfdc32b3f56a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318341836c08cb3a2386b2e74c07b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaebe7f4231295331218f27fba26d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3a5d29bcf0b9ac2b741b53cc43a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad8523c8ccb3805d12a59b68b2a30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f39b840faf9083589aaebfac51a9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97afe8af50c73a020f7139aa2b7c2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0091a887b31902cfaec94134012828263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039a0dcb9dd42b29b312fe00321976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ff68ac9c310652e569ca163bbd5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfb2f08b87deabf76c60848068711266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5785188f7bfad91e170de558e1dd728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb800d9320be950d282b9cbcd237d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b18c254b20403ae3d38c25c9aea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a5e8d4580f7f5a623e62bb6b65e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe17e57df9ea63a49275c7949f3c30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2249e41b3cec459f0e41c28974e7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74123aee5dfb50d0b00c96d72de6b76e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527711abdd06573f5384e0a7966760de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e719bd952df7a379db37361206c5ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93a37b52ee85ae19f935ea8efc6adc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fecb313902f5a27c0e0d05f938cc53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a24d6ae93170c38877ca1c89d1af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4a65c6879d34e80e864b34221d31b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925cc4fe43411d8c4d273e4b1d984b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feac0c23aef27f8996d79b8b488bb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145809c7582d06ee2b18e94b5a5cd8e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33864ebca43313996759da96318e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149ec1f0950695debde39cbf9c9005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764f0775dc5b3eba4632943e121f293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1161ed0fb60bf217daab1080c129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ab2202866b7922138466be6b783d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b5461891107a27d637ca08177be1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ab678b2a0f1d19095fb06eb7b7a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d088c36f8d88d68ade7e9f000cfef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b5cdf3e7e225bd41e0546a99fedc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3467be68aa9107c9ab87389e60f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93dbb0b9247fe1d9356ced85544e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefdc1117966ceb43b3cec44a8ecc62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35b068b45cbe42683d6097add1720295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a755a5e18e183723fab1387d57810f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a385173feba90acca4e849f5fba27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd1ad8b75b12a135dc09aa9b0abf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152fcd1d1ca1795a7bf704f9bedec68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b92953106f8ce6d01491e97b1c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2f9f3cd34ed7f8e9179af2d37f98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f8cf620a94c19051d71d80de4ab5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6658b2a1641945eb78b891eab674afb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f2ab2a89847fbf95a48b60214f27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f75e3a8618ffde6a81d77336a4ce8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e189629190bc2c6cc337d3448e7c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966681980364df32837db77ce6bb74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b9b474644f765362312b00ba2dc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c4fe4eb2610b77a740311431d689309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514dfe2a28a90c4301f3825ac5f95d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad5a045b3c217cbe27ee1dfbda54e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa677452c712dd4658bb10b7d3b7542e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd8bd8cb3e852dc48569ef3f46af8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45050895400a5fa098d169addb6bb85a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ee83370bebbcf85f0c6b8e86a53eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb8d2a6a27a54b19d387d962a48a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f2d8132f7f49d2d7c9caf058a789317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b036c6a193de4b3fc900a015e131f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c01d2ddef081bef044f06bcd90a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751fa5d49f9d005d883b905f8e94bc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1688a3d7c39d046397a7b09ef85420321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429c882d3deaf11d494038a048ebd53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d3c3f9e0b5619d01aba3d8836952323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ccc02151780e7b3e19898ea5cc0c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf04ef901de60bf897d01f1206b91f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8a7d7b82f7ae483504adea0bd2c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f418a9c1931a6b723f8138be418e16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211f5261fc391ce9eb0137437a952c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666ce33176ae85b2538e0ce43c76ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ea1b34a80327c94eeac49a89e121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c71b28b128180c8a949a93fe58ea2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86b773e8a2e6f1d1c0fd8415e419d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776a7d77b90988713592fbe426bf19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98c477981c7fd1fc792f97026ddb11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ebcf8ff7170aa0297b44c01bac2a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3ad7698dd25717ed5769659f52426336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2b23dc9a4f1a066c361a427b534b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e04d3435474bddb7d0b26e267e63c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82041fbfaebf582c105d8c92a122ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77528c6ac4fd9b3d389ac3925df2b39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577da5c3ddadbebda271637a7e384a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b3dd8bf462a3af5611ae577002640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f535e5143ea1eb69c178c3d69111f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6730c9764aaf91ea904f026b001f39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a34ae1659d90a795c208a977b3acd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946c13d11a8144b723e0666a1afaa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45e616e1c909cfd8cc48a14ef2238347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a20b3f0e935d608d8e3b8f366b640e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27802b686f686ff2e2b756e452fae716349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a5c8b955ca25c0f33dd3791bd912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa316093a445ad3a93c27ab7c97ed6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a70e9ad81e0385c61b20727c04436352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08f09d13286aae8ee12a4cc0262ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a2661c570ff35aaec56a204aa957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852643d17afeed1bd3b7bc1a36a2a6d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab95df89b785de94db73bef8af70c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7659ea8bc16dd4906b488af9cd196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2a248df7982a6733fb8b99e662bbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4aef625dd63f1d811f00bb4bd4005359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fc7172ee57fab2fa41ba18ea4505360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56ce8d40f4e44357e7b69f1de0a4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dccf9329d7d88bd49c2a6be0312897362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c68d0001cf28e4c56ea478dc95428363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc97d8948ace0f52ed6cdad45fe25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0153c1d30d55297af8456b1a8c69b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a2e1805c80ec5cb9460b25ff30f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a857ba89ad436e62e7dcac7bfbd538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526236efa19f85fc17aa944a0285b67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3a282b8bffceaaa8d9cf6afb906d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef95d92f2700731088cb5caf49f5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0336db0f324d65f21c1de8b6ce1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8826890c2f4acf325e2ccd82f0d364372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a766928e421ec83b094af87bea5a77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b0bc13bcb680f63e2199e90b0857a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468475328a2d4a4592f251f33aae305375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2671588f37b3b05af13901b663ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698bfe3a1fb3e2fc36038953f887a65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70358feea2a73afc80d6d6ab34996d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e552a3a409e1818465a649d9c9b6a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546aaac858923ec097cfbdf91537ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d1fadffbbc288bd311de8b5c800e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f19f4f1ad0419cbd23ea36a439e20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d5ef78190d3765f44ac6964e8d6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1819c1403e2cc70f150af1fcfeac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f44bda158ad5dbd6bfa1a4f79b61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d3c85035eaa33bb1a425cfc93f97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248e12592073cf95350509033a7888387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2eac6b195d22a55fe8b25c02e9d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fc93a0e6f8d7ad53050a6d0c93f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a578d21ba49cc5ab8b23229fa5f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2e3751337f687cf7edf8543d64bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272165cf43e98a4e0772869a744953392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc2a5bbe8f3f2e5bcce58abfcb4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35b5463387628aeea0ecbd0a6c502394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c3a813c50a3af27ef2edd149368b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d139f5e78bd04a90f163bcd2267f95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42ba77e31f21e441d4a08aa0dbb7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39f55d7a49a1209e2375b96dea58a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8d17dc784a648c2077ed36edf188399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abb543559e1837a43424981a18f833400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da08c0e55489d794abf68e6c94f8fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baa3e1d577b35ab30dc516fbf170c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21369002d933426ef0e0fee4eb68cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29154e2b7deab42dd4333b3dc24e367404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d5fa72f8b3ac1274ea47ef8d3e12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee5a60b5ddb2cbd9eed4eb33296f97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e5d02fb5247ba3392c7fd3bee4f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aac2bc350939eee04694b79ab7c8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e86fe9de1b87863b11335d7c1baa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd34fe3d342c7c24aa8a9155fc03a86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d32e630d6ff33d9d293f5a08489d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf65e1a176e2fbe284e8a3ccbe65c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a84e19c986a2c55a70a4e9f1c779413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0974fcbf6ae8a9e68d7cefad3c4ef83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a167c0abf51d90687559d71995f21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ec6d18fc3adf4116175b0ae19f9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850e3f35063bad07946f399df087d5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec1da60cfb08f5bbed469f297daeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c5e46a894ea8957a10447bf4daa8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f618773358572c0c809fde7445d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a4dac9a62d0fd8b66a528a15ce88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0acd8514aeb19e0761ab7803ed385422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a106136884b1f40272aa15b2dffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de9483e942c071da4f1aa58f8d443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddfc286c2124e52b6e2dc518bfe15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaa6f74a7cd9fb4992d297808429d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37e71a33ab7fc1189bbe9418bed32a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d914e6fc9fc4e7af12ea72844136f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c456f3b9805dafe3ce5e850f8d2f97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c25252e157cfcc89dec2d45426229430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8399a3344830d2053f39b7483b038431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588607a8bc4179dba3db7979fa02148432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55d8ac4892ffe1639e540c2a57aab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176655647d4909783feeeda052f47d8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33fb9495c996b376e77b8d912133ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24ed297de27acfe70f2fe498361d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8ba197a46d18b7aa28436d88f10f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de738253c6625f0318a669cca4ef27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d20c9f0ce8d1e3b8d17cde5f668086439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9be34e3ec901d3ece2971cce6c2345440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d1c1dfb622ab75501842dda13dca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8308261b8066ba49b3364d2c0ddbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa329e8de36758f5ed5cd30104791443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed7a965431f0e998db7ca62944eb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b9e0901c3740b1b37150029c8dc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d7d35fd5894ad7081a0d6da4bdd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2561a47d9d8b316498095c830cfc33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bf12cdcb8b60cc0b0894823ae968c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192498ddbebf323e88c96ef7677cfbaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c025b0372fec540895e8ac3beb68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe57f230b80672963942a702014de6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511357694d15c1b011dc80dee2d5dd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ebeb7f1afd4d7c9df869a2b8d558453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e8eea7d87408e99e77bbae88037d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfbcc1299ab021ab9d1ef56d5f009455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98b0cc035cf18b333250b7b08e7da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a168d2d5c6a14c0f04297446d4333c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cbfa3e057632d5317388124d11b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4632e620e2f93196f5c2d00e280f44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875497aa09ebfb8800441bac68165db3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc342d891d7bdc49b13270f043651ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8821673071ec5a00276e4e5d1007462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d5a0388fb10bc32dc2b08d8d43a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571be86c06872d876eb175b12ca2466464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff12d16087b2c6ae4230086510998e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671c7edf6a74fd0b2b2c76a35948c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c600bde1b07617d91f36769391f1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61daebfb113f62ce5dafe477655568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e4862fbcbe069c1bfdc28b781ea1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c05bd6fa467c65fd302195622176470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7110016ceec0ebd92e6f96ceac6803471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfac045ac33e20c5fd13752c43b6bbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e658a5b6c630d1eed5ae9b11b68b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70df19be1003c9fa5c4de9ce236208474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9b4ff6ef3640e4af2dc515629b3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49ca38c8c8bd69cbe4ac9e2841855476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497866cdd693d85be21252e4146074477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1b982c829e1b2dba5277e93987bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe4785124886941c29511e64f2c51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd87ce08a8057e9856b6b52285f29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046bf8a011b25e616e7af5a951adbf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174da2b1e6065be8b02630fc3d75abb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb1edb6d59588d9cff389ca62a18f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da651e851338d3e1e605006c51b7746d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f27992d0db2d1e6e7b9c11d24bd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af245136a1a9f28a080b0e2015b379486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868ba8bda234cfc0f80f72d613382c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56ebabd24a89c01979ee5d67724af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3abf8a9f4ef86e330c8a5163a08a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dcb34378f7741a2ddab3cc34c9cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c2038e98839e51168badfa8f02ff3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff604fd5bce6b1b77c9fe7561a946b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68321c8a3efe31ab2238f9d002dba1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeceb843ff05bff804d07bf1cd89ff4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ff8877976b6ae9e0f68f27c1a11b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d5c6754a53331ad9755061e89d8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106b6bf848154495f8b7293701e549d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6be78faee9717248b5579a65c086c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804146c415a84a9aed396edb51ec75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93f9e3b81f2cd07c204d9ec9fc985500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6549d1553d44b98e1f821712c63cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b0c55d3392a7767285bfe66e89ca0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e648ea89ff0176ec7ce79b18396175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d596dd08ff692caf19ab420490bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ec6811760f997aa1e11bc6859b29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788b0ae1fe3da87c158c14cb202c2a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c12d1f91e292d7b79806c6ef99ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb7dc4dd89ed9d6cfe6374134bda1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e853ef9a44bde0ddd8b8cedbf9124a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805cfcd164146504e38bed2b7884ada510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dadef4e47a578434602502e0b813c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b37df4ab756f8f67f3472e97fd1f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d4eafff150d3fe434d70f6c8f04a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d5ecaa74bd350940893fd99883a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df64590f04563e0a6ccfd2753fe748515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b576ba07107a0758d536dbe3d64ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5e7e23a8cba0a5c3ec86fa83a0cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cbd1b63faee69ffd53c41d3d189e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c00afe606e8a485d1c541afcb80f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f60ca806567c1bc8602f09f13cca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84205c1f06b6ed0f31ac919033aad25e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea759300664b6aef33e1d03d1577a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b12f81ed758ef4ef0550b7bdf9c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807a91e599dd3bc16de2279b1f2b28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775397f7b8fed0ef68542d089619ccba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ddbccc101720a119c696238463759526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654c1733a9f9bc611c8c01a573a6d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de55589cff4aedc2d2476ab870923528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6869dd4d0761db19ac6bb024d3f06a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076282ea2c46d6f7519e9333c84e8699530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268ee7a45a2ef7aa1487f05212fb4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ebf22203717020f58b7a2dfe5b53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef945d1be54d01f6633e7a2291ab0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708e2d83966e16e29df59f47352bef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1dce194b5f679f18bed9338187b66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e14791e81f5a9d756f2a0491c2df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af5749d9ba6958046da367fdf4ad8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605bda57cb6478acc28493ef984580d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4029c5a6e53e5aebae4ddd036bb4a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22796b3f3ba4f5401c7a8debe66ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b9f8508d08620d7cecfb51eea4b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeba444c007576f903f06de36474cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd98f519edd342cae5a3dfd7547132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bfc62f370c8ba10145b28280885ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986d7f7275dd869c9de8079939e41e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d7e761daaa48f5840c040247ca00d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9866eabfd51c07f61f57e9bdcbee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb102cdba4a2ff72fd10988ba7cab44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655bc0e17e30fbe7b8263cb68061a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850e6579276fd7162da023ae02e939550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909bce803819cd40a71db1621e57a9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4806fc059325856b44596b4895f30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ecbcf98d4ee41d97b490c1975b5fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052ab66c5a4d4ca6b2ac8cb77c9fc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739eb9fc9f5c7fad9b3f71b5bf45c36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed63ae76b7d0e6769f291f464293a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a828aa418f59a664a701cd90712b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194ca66abc0bde6b2ea616605b1625558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d50278b2174faa1a87d9ac632fb61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc86df3950927ae5a5df98d0fa5f45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a92f59dfcf6947d9dc58ce873583561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47cff08720b45adfb1a2a8ae875ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b285d7cc3eec0d99d39352635fbe5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc418d4876de6ee294b0cc1922c0eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4acb922d037d6f580974c89d1eeec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209328fa52ad12fe87532407501651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aedf2be3ae9f0072001cee523111fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80831a8714b16378301e8acdebce5fa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95d39889e0cf264acfcbf59a1d92a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066095be9518438ecb0f5ed5a1cca68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36df36596d1c7f2ee4fedeb2acb91e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ce3a14916184788e49d807236ab8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cfc6d2ab608e719e8a715539c85e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1adae50cc67d3f5631bcfa67f1364d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c220ee0b29128ee7ceb85a13b2063575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e487a22b26562bd0324496805759a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcceebae82b2ae35e5e68bf54972b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624533643d15d9e013aadfd7e8f434578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067242a8921c33e63d5112f4d0aa15b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da477f7c5013d0cfd1f1a32e46fd124580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a000522bddb4a43a3eedb8c42ce1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba227ae58ba0db608a2d9ce585b5da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684679ea98b39b454b890c4357c07c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717e8504d90c4af0480c8e06d480b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227ecdb5d1078a45ab51076ee5801a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff102840e678187eb98a34df4a4585586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f374e28b220ac7cc9691fa84bc4546587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50dff47a59a88ccef10bee6f22095588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8424adc7261cfd9b042b80a232e57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eae9136e3f27385033b5f6cb9666b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c02b692d7bd61eb226c1a24519cc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a947572eb0dceba4003df6cdbcad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135231daf994f507861ffa1268d87a97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d48e9be269658a558739537c6d026f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8797132048686125629341896d2da7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125de68100c9450a55b997cd4a469b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b1c0130130131a4eb68853a0c4f4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04061743b27cdc6f37e648acc8161fc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183285986869726a94af29db1b11b119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd0c20ad4e9bc54be34a30688114c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ffb826b6470a8c1c79a51e67a627601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957e3b2a1465e484a2a228ff821f85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3421b86837e27f9269560c923029e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad38325d3959fb96236a8ea3b6a6cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef6f6173c63d6aab0ba8bfda19d788605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7a40198144260706cd3bb7ff709f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e4464cce652b324aaf75830058c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aca0ddd995520fdf19c655eb8e9ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a523f6cdc92726e6f4070aff0bf00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730cb5ae87b3502fced06e47e57dd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c2f363b002046e68fe4bc37b6966611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830c2299ce36ee6151fe25a3873f2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712db977a41e26ada9345f4d5f16bbf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413234974293ff2f85ccfe5f73f8dae7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682242a90c42563a7d09cea3f02c5ea4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc30c034c68dc9321ffcce4ae43c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148e1965ba5892216a20124c4888bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc38e9928f7b035b5de40ca32e1d4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab495111262aaf84243e625f3163e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d4a502ce9e3f6b24dbb307646f78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14be05180550839fc0a896e5f5886621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052886544dc2dc9c18f9bad7cba99b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf15f109175a64c15f139668f50e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37dc3a4f1bf29b80c7ca5a0c6c7273624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647884ac3e86d5097124b8ea18efd529625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f70756e280bafffe63946a9e2cc1c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24eca51746b1eb746fd22ebfaec4d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba592618725e112db2893e4431b12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6df033c4ad5accb07b9e60762187629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2359c39a8bbae7a365247bc7024827630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031712c4d7b3c6aacca6ae6bbbf907e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d8dd4e28c0f6cdee52d3b36c4907632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5502feddc97cf12cae27f23c732e49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d043a62f1216aa130cb7e344da78a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a548cce074afc14ae57d1fc00cfb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462efac12778400f81d992781aa80953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a36b8d92221f11f557cdb899d0034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30c29492b26fe514fff1bb36dbaa2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74621ea55982ec720124c02e84e41c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102898b607259778aa3a827a4a44a4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6edce209f2c381bb4635b680003b2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20029117304235f2fda3b9fdea988642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3cbeb333257b2d05c1e204ea8a39e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3bbcf77dd97e0a3afdf4eb8c00b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5e4cd751ad0d773f0da77acdbbdbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7717ccb41ac232d41cfab44014c758646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b914a857450dd5a5721acd3d4360e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734c90e90cf96adf642f496c5380f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b37c48c4874f8868ccd87ccebd9b64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391152a6847437daaac9dc9c3b293dc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72ecbdd076f59b3fe2dbb4f7598f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705b17acf3ae58ac9ad29174af5a4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becbf45466c6f0040f1a0220a8d1652653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d741065ec28fe098b3a7f0a7741bec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad02308d9aba16028f40332620b70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a6eefa7d8ef3831764dc97c110dcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719603aa6d8919ee48694c5f2c289d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371db7827418ac0a76c59df473a8b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edc20d2381818059849f88fe04728659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e14fe81d748b006942cca86bd030660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41195c4b72232f72c2b8e9eef6e9fdea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282239a3a4d1c4723f8975aa564f4c30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceebc224a177e6b618ba32dcaa9340f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a75dc4b37f14e4f40c479f22bca53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8082b216efc3459e69dc46fa6d7bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c10f6b7be05162b107f0831a59f6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21749eab2a4bfb727782edaf127586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a7eac34969b06830ada8178dceb5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9abd5c15fc763dd3f827e3c6e2224669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0afbac39348bd4d570f50eba8d9768670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8827630952d9f8263ad0a82b12fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf95dbb7af2aec23e0450e519da97a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238b9d94ae464a936d199812320b14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c655a064c55d588b36d1829ff31c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751943e2f6eefa6228369be75c914e1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1da12a1c6aa3dc6aabc1c3156e5041676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa369a12a4e08f8a94a758a9ed97f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e928ec81af079ba8589fcba29cc96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216dfe2de486efcb3dd6f4d30d94c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7c8a13b995f7b43451dbc91a01c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec07c615278c0898d08f7b2d68b65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e82f989ced0e81238f0276f408013682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d01b81fadd87d271bb41b6522070683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f06b228118b247de167a319d025049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef375356047fec07f18b0de2bae64d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902a56d78d4b789ee11e33d91252f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa215804ad553562f7d6d6cc3fcfed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59585c24ac4cb08c96a361aeb18c5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e183be95289827f859dbe960d6dc2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a52aca199d65e40276cf1e50fbf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7ac3ff8405598365198cf2a1c42d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc101dd98e686b1f03334b2e692b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51685ad33770e6b0c04490387f0c36f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee196fd32485c95e949dabf478083694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047539828c9138f9ea9fcfaa88c71b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78250417b70e5751c6351fd81ddcace696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22db3c603f2cbccc53ba6268239c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deae4697f46ec3b6e79dbbee619bfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb1da597ae81dcad7931fba53cb31a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e922f292ac0cb891bac978f8a6d9aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39ff313f9599d135ac4e535f5a8dae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73d80150b40302fb7f8e941ec018de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5ceeb5c42120e3a346e11ab26cc0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285f145936ce1be1d3a54021b377e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbefccb3363151c2c80fb74cf2ea13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b1713afa6b0abe2ff86b0d4a690e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959555822eaf51d00fe01d82ecca1b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f9c48b52b908aa1dfbdb883bb277708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54285284e4c03b74a34341b212fb2e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104717967f2e54b39719f22aa9953b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ea1019cb3f2cccfa63983e25ab5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0606d8fbe45c50c8dbda05b3b00393712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505b8aa92f4cdbc7716dc1da3e85b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423af46f8c990728048d0e9062cad0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16af1c5ff67b3fc4b0f4b77066b300715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b20cd23baa43bb76e54479e545f05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dc8cc725ad0019a05875fb10ed780717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6ccd0ecc0cf3fc60a6c79fad2211e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8c2366248235d18ab8cf151878d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e3ab60972d598680eeb9720b5d3f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b02128aa807987e83fe300293b785c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b814f882ea31ad05ee77caf0691c93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e560e3833448224067d8ba8022b00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981dfbbdd2c371c2247c8bc0e7648d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab3f584e36da0465c13631f23497c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb947faf4de9f0c2eeed0122c164ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18e06a738efb605b1b5032af35e61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643b4327920fbe172c90f9504fb852728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5459295045b47e200130f24388276729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a782b34bf78f13f9257075bf60be6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6f6f4cf8b57f5682db33f01abfba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e2b13766d790c7217dab4122650f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa11cc911ec4f2233cda11c2c390922733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63828db32d785dbf5e5796de37695734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf4e0335d787cdb9e28fdade7f5e81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c413affcc55838922431aa3588d8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ceb617ab82ee20e0d425c3e42492d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229aa9bc7f501a7fa762ecf368e2d6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eb0e438388db6950f99e0d47fe592739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025e3edc6e49af63facbc3524e7ee9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3670ac8ba9460cde9619aa5375dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1f74707eb1dc8230b5633ca758e11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018dfca19988b43a0ada537d2708ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81664dbb3a16e77aa695cdfd377dfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f476e89cb49b8b02a69977b0f0c48a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58de54c3a148ae219a6d81213f599b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a3e13de21fd321a90778a5033a071747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcf168124704c186723c700f74b9cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383a1211a27328a3df8d1cb64776e45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69debf03327af41411df9beea4a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717464249183f7b87fba5d4b1c2ffdb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d23582b6e45aa759eaf7e0de82a8b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486998d921e2d18fa70619c8a9a248753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2be5a30da6658530f0ed59ecf068754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9021daff2f467a088cbdcd75c19fb72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0b10c76c8bfbc43a0ec96c0738ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf47161ec1fcc8714e9697115df7a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c0d3171adce92aca6c63e252c087758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373ba8fb8010ee607de487387e0699759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14c77e9c614a525f0862228d15e23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517157170f8a771af1488e67179b0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0db919155fe94222c55c45924ef3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ee594a301011655a1d86210a0663763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a60f321233d4323f81df3ee590ced764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc139098bdba882ca92398a85f91c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7a5131538dc147b9fad0fb25e1a92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acea63987986d43151b8804ccd36cb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9afce6ccf918d2218d70d2460ca1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b97ce8f24b5774a1a4ea516622354769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b119e2a26af76735134db42bdcd93c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4f12dca19fd588e5e3454edde348771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df289dab9c577402c949c160523d4419772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a66879a84758b428ecdca7eb51ff7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fc5d6b91913d297a0432af8223baa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb4461ddc6f0d5f5712f0ccae62c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52102a7f4b8cdc8ea770c8046b7ee948776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a6bc0a13bd53822219a8834b2e13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa33d6d00dde34d4c1f7338eaadc7f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238dd896ba6f6c14a7a8e5aae5de31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d51ed1ec2e6b7db0e932071adfa9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aa8977036e9f5bf4b5765cfa7fd1c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9aaef645d52db5dcc51be56526e7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63aeb0fe8f848ca73d2dc2e2130d4a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5263ee5300f6e6cab0f621b706fd2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf310b412848d73138e4de1b9139b87785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7d529d3227476c88a5df1bb888c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94aa5177b191410603f44a3c42894787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec645c96d02b6191af813f10c4622788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467984e83b8cbf215a7da03e77742a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5a3b15c474bfe992f10fcba10ada790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8eae8510f6d7e10cb915bd468a35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf48202a4cb85439fa56e75478f9c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847e8aa341e4a441566af06fea216a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d9586e40998ba4d548e932e0f5d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51802c50b7722f5b84156f2c9b0aa1b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14706a13014b38079b51f903755f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98d18a25c041df7e5917c89edc0c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760360bd2129c2995ac561a9379532f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb34265716804221563ecfd9c5b349799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f9196eb44069802697850b4d59e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd510f45d311600dd7f85223e2ad7a8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94e25778019388bfc851d5e0d918b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbe353b83d2625f8a379c197403c2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db737e133176e5ea99c25285ae32d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88aab18c1df0771554afad53fd4fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0789192e8757e02cd93fe2d7b53c73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7c23171a9e463b71e689bca700aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d6ec94b1b44a3083a051b0346ef4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0143769a019012c837a444d99f4f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2677ac704cb61b832826f96f8464ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524470fb7d667d34bed92e42b395a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac68ede0c5070d077a45a47c6fcc8c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15757da4814ac801dc41aa26a3a1dde0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f66df7e7d55f2620ac7ad904f4fd0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ccfe258aeae3786242b3c56befa9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458d9a29e85494d539abff6a2fc8643816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a033c50f61f8ea4b0b86f482fe66f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1bb158c32d54a1497fd4b3f50e14d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986035e3535459418419f252f81ca01b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6c1d09591c353b9a111c4e690ef0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fcfe25c927d5f7776d7d8685d41e6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec6a109eadcd98624d97f357f6c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f689a31b5a29bcc406fb7d46dee12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e28b73b728638653188c7b102838803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfde50d97a3b21d2f4f6c0f214dcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fd3cb29b79ed73200eef6be2337e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ec8ce4e2951a82a2e2e626b556d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad0a08c923432f6da7b0b8cb8a3ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507040fa8f90b7744e87c6147fde76f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047250b4a174047a272e63d74184a84f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dbada90314be25af8d83dcb3378bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367011037de70d10866717fea37eb05411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9098a15f7355e682b403d474e99e8ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac0c61d72272c3b745c09da450b0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5724638cfc5ae4ce401055164a6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a333091c434339609f236c5a105115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943c2c74094d4804a4d4bfd0e5349f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb44a36b420e1c36d59b3a8f1f8c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c4a944444004076f32c4b17315a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d529fbc674f7d52ab528bc67243f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d308b8fd5009bc3998c78db5a9cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd5acea4b6dfdba52246bc16b7ad321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44780e45e13e8c80bbafb6f48d0660fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e78f49e74a5811454ec36a99569a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231af970d257e18b933bfe563a9640024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1d879d85314b39ebc84a48c74e2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed1defb3407e3a68840b44bdc63ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba10ac3ad4cc5718af63a0a7fc184827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385b1d9b81628ca414c81ed5f224e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69570b2be3e5395a3a86379c3377029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab5493a55f1835d4fad655fbe412c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4477a819a12499ac7ddde17a8963531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e467381b27f691c401aac39407300132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6da963ef0f4c1d2ebae913654ceece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee909cd5a8047b663711aa3a620da0f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eadfd4894353a55817717771704be435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2db2fb60e6f8e9446782035bfcd9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e4a63cf96d422f4950842467a4f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074670cd133023e1c58cd74994a8bcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2d6f350ebd2fc456b503573d2a7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac7d231ccf806a271f32af6cb3256d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c5d8afab83f561e090f116da189c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77b3fb00c378a729d1541e322e91142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a327dfee3d9c49f328619d147b3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdabd93c45537dea2dc10be4a7916f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04edf9517866b7aa0b83bf709915945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92003e3c328309f115009bccaa93c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a0843ccdb736d574e3dfbc3c1b4d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2788153e5d412fefee5e2ecab9567248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd78ba8dc202c1e09edb33001b451449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a1904fda326bd376501a9f0e5a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295ec78fbd002f93cb079648f3132751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981779b38b4a250adfe30b7f866e50d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6e8cb0bf444ff458fb689ed63fb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2c075d58b0c51c39b9e9fcce07e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf7aa61dc30806bdb22aee3259233355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88417e6e535998a0d6ef9086c00e29a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449a3e196977b09db94b12cf12a10a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fb77dc5a80dede2d01bf3fe2bad2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d55cb6146a139638e3dabd454ac9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d971f8d69dd47b29d270be16b5d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9232b42c16e8d65b6a58ba46d73e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c1aa3d70987bd8919dea9d3bf431262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02d140ecf5e200d4e4b2706aefb27963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099787757fec0278a542cbe020a79ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893ce9a07899221b9a6c2e12522eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7fed0cc5187eb21bdbeeb98d8a8c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07f2dab804e4257918bfcbda76d84267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e62939387624402c0285f6e378f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783601d99982fe663b7d3a3465f76b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc2a7dd4a25c4f3952d22da36aea570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47808da71e9fd94fe2feffe6614f1eaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d68b003fe791a631bf81eb51b45572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1adf09fc27f26a1248f6c77c7ff5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b3ede250fe35b385417e54c9d7ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbac7d5526ab3616f67055a814a40d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebdae739c900a8a697dc464ef1def576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f30ab06badf9e883ed626e8d736c3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6125a4b5b3dadf4ac5c2921b1911778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc054d2ba26886dc78fdccf1c657479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372566d5dcfb3e1021f0036e01e9ad1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf867e101a9f17eae8b55bf8e0b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3d0c958e0c916ba0dd5111d2539882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf34181b8b16897c8680520596d4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f77e6fac2f6a6ffcaffd16d9f16b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632eebd9fecb84459ab8bc168dc84c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ce4699e184e5805d035afe762f8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469476e084f1ee5581ce768da3aea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662e93af6d22ee9442a2039c31eb70988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adad044fa230ad8468e703320314e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804495c032e45a229f366256e5bdfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a821f5790a9fb9ee3451801bd3aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d307a62d568cb996ad257cfad01d0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40823e38da2f9cb500d3dcc5f2aaa6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537064f2d507d470214af9fced27535794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1b23fc52ffb063861545de3bd69e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6daae8a58d4fb7231b13e2a5ccad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7dbf7716a6959631d35c34941168297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f63493025b6b0bc7f94666c626cc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f468400d88b2510dc0f12265856be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ecf851359cebc4507f02f9394e37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae0dd6af652cabcdd246f71d10a8da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077385d84954a01f04c42c7bfa36dc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e17b77d26e801f03c94948cf9c12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cfcb3795d58ce8cfbfd7d86cf77c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96673068dcc55ab879c0f10e77a7f64c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bca792b6b78a735f74c7b4e92c0f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506435c1df0f17d6236d38be0c8097c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d276393dc4f8174f7343b758e3ef6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e30d059b55d0dfb0f010c8e159644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf791b3e37cefd39ee885dc670c9239110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819ba6fa7884cce7fc6cca49a3ab10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf76d179d035bcf3f5276b619b538d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195aaf0c15e40b604f2fa707885642b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847026cde953698490b0d9aee1c02b56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d432bbf4a2077501a85e0d510699115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eb66b3d3ec7d9e4cd3031a92d1a1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef6d77db749c912ced978353745c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0242a89e51a44db5a7cae8e64f5106118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be8c2b39d6133eea2727525e5c899d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22227bfe7e904e23f6dcaf772a0ebaaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d3b0bfb8d8f0add4d6621e8525e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083f76c62f762cb10e338be95f2c33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6d5bf6fba188f83217bae74235ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8e6447ef17aba3798b9d964595da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961feedbc102ab57fbc4fdf3d065605c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aee780280cd644e95876baa0f1f2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad473950f7beb8a2253cd9061a155d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353b4b96276f690fae1e73a1ef46a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4be65efb3e5b1d5d7c6c1f1111ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8a7aab3f5372449273d2b812cefc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86abbe844de4db5af396f2801efb85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a537ac7803a1658b2406adb7fb050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439def23df5f1ab69469ac0304175c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db9c4baf90d9d251a25838889c511f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e3ab0104ec9f88c3990e177d9bd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941e29dc02a43cd7bc206f807bc447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec38e9485c2929c8fdfbcc8c78583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3146427c9e6b4f4cacf2a2443d80df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1218deb92ecd06d179b615ed432921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30584c005f367d3752522f5d2fe067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345d141c6f4547c307297cc7ba872b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65d4dced47420c342f98ee5db2205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c018bd853331640631097091377f3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd27b9c548b6744d5ff7e9989012b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4447701f97d2ecf0b0e41cd6079b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e7ceb25d9266b29a898372d5073a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6224cb126155843fdc1835ac0bbf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159bf36c1fb6f86d0b48a748c3ff0bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc141ad299637259eabf4aca5dea86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c0fab70f0da69e3417df237220f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57200351ecda106a0ef215da68bf0815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26727f2501cd20ae62d21e3a1194da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a43a6ee8064f4cafae2c5e3c981df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b72e1bf1e39d62d897dbe4d491f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc4adddef1b4507bbc91e81fb5b6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d77107482155266f54e13b4146af69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038a7e672e4e36407d98db99132756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839860f2f2a4343fa55839b1f47b4251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73a82288ff203158b3c069fc42c51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5e48e6c5f23d66dc27fdd7daf45b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaabc4ffe1b403e411cbce1064c642e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480f33cdf9684a7357d5c7ed825d00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9efbdc24f48802045068ea46134234163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044b1e0c8c8acabfa403d165bba142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6769b580eb9a8266f2f636b3727d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650c1543ce6842c19ff2fc6228de8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d85cad95de565e979e1b8c9106f27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cdc1e6d9ec622e24840a34607d4f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce99eb026e5dc03e2f1785155fe667169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9557d2079ccb917256166190f85b6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2540a25a96456083f9433149a0716171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e3c37927919bdd04bab8fdba54954172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a03d6ef4e8d3d0af5dbfc5cbf3d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5d7c1f9705d713f5425266764067174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e098627a81bc6f1271bb17a71b020175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e482d20c258569cc70baca6808e6060176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc7496eceee50e93897356b0f0229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4c48d8179a6fd285d85b78930e89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d702bbae89b4ab0d285ea764453148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203beb26ac345b86f2e1864e32aba36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7710f93d7479723697b7d728541183181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f3c165e9ec2a32b4698881009d16c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f1315e3c95adf135094861898ba1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90009e4a850aba3a2136b7c8d269e33a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cc320f6b31bfed085f0fff2b2d74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3af0e63e8f74227077fa047b5dcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8f8e36b8a7fa34476abe56b85cd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3ed723db7456e995ac6c68aab08e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e3be22d2b10aee323db7085131e29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99022a13da4092f0e23faa9f32716dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd70c9b3acb2e675ccf3c7ccececbff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d877b25d87cf49b3d0dc7e93c728f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f4cfb78265d1a7b7d799ffc22ec8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532af6f85a7514d8ee8dfc039836e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0afa93e6809fc900f49ff0e4fa1918195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc03a30529cd2ff13ada3faa829d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd75f0b8537f26abe2b446c13fcc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae66072703c67c892ad992d57af88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aeac0186aed9d377bd7b2bd413ddd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3af2c21e9a8c8d47076ca72a0506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf11cd6f0e1e365f8c6b23add339e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad59047404f3cdae57111d88840c72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e20c2baefd690cd01dc40031f836d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9980f1a942a90cfbdc6aaa2eed3be91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac643843d7500c82c0b0b16b48414c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186a7ad7e13138e0eeba9c1b55e8e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e5e9d3a441a1da518abb0b2e8937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f452be40cd83ca2f6b01cf6a7b76d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9280bce7edc0f023793357010a1ff7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e4669819a658f6cdc4be21fce519210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef25ed74fbbd0dd5e0139231477a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da7098d612c97c9e35c35b546c6b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c135f4c3f587b9da30ecd385a02b15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984495c05ede3dd69ea09254b79d553214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c1817a4250200cfc0a2432c0a47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b98f363c43110efd77c7ed7dbccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faca716a7e9b331c5e8086e00eaf6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2492f28d96ed29a3ca51da489a9337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb75692e4be441f7baf34d80e95e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735a238f1b963e3923d869d99622b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71b8d47ffd98a3b1053285bf7aa7fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df8ca7a7fb6f5506c381963a45a90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232b7445deb489ada398bcfd9161ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851e15fdec3a279ef059d4e2436c6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7fb48aec2c040b4e7b48615c6d61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529cc53847b551d6bbb6396d0e050f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c31f5e159a75fe188bc24f9c69732227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15ec2d6b167fac11e25d9524571f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ce90be129784ccd383f363d5bb59f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dd6ab805d230336c0b57a52599148230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727e2a6d398b5c71fbcfaaaaa06d2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021acaf9fc3a6be6bcb408db81fbd3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee537ed15b6f51596053ce3838e129b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8278bb88aab610756fd02b8169c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6168327a303e03e1ec9fc8b6c52da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0a7efb1d4dc27dc32f9dc34b65e6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6ca77a7da7a6e8f0cc79c6457157237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795455fdd7a99b402554e850020efe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e380dc2ea461b4e21449161413e3a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07cec13b69dc4bf6338d9e34281a34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fb45f9c71a0570ff22bc2a88ceb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb6569aeef0b6a6f4429581806ece1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3b410e87266f984214816e7fc3bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701521ea50f9f037befbea687e1398244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059ea912b7562c499ed49001c4b984245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944e1efee3943a81cd0a214be16e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3ed986679be424f253857e4d73b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39728c0bb3c5211da3e61f6c3af4633248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef402541d228188247e637e13dc6a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184ca8bd24e8831ca5e20777e6fdbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278894d557208feb92a03a748579411251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c5c371d8303c3aae46a07068b9f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d22a5f4c8cd6210f2f6b728b18ba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5cd67e41794aeec90ae8d81e667f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd4d72f6662450da7a8164ac65802c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe90b4bb9971e34049fbc0fe91b9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee639b224491bb14fb929a535572b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dce4aa41d39edd04fb65de8ebcc4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ad313bb00b12cf715e2739e81f49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac6fbbf46b737e6c47900308c14f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7aa1661843327db08ecf8a96eedab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161a873264ae58ebeca02e65a6794e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341bc1e7815330afe00d909294fd97b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d604cfe30ba64aae427bf31908c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4aa1f6e2b27fa66455013b101c75c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eff49257941af2e67646c03682e9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ca2d6a012662454b2904259835b8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ae40bc49398ab05f5e485190142d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c82b6e07e3366a847a28997b3b8de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6179aab3cd7ba462cc99014a78d591270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d676bc0f43b6403cd9ced5b36bcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526407b50f52b3309b83e326816093c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6c10889fcac7534d7e223b96a987273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f2f3fa789ac7a609e377dedb945b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc851b1b5df11e0a98dc9c8c2f138e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d77833021d85b7b7f7d472e0b2ca02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32451a24118fd308b185c3ab923640af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34fdacf0aeb4614b1472dd48aa3dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98208854baa525f7a18a99c28e0213279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b948b7c0c768d3aed874dcd64d27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815443613d83795d5869782110825d28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a03b18edf867d6af27610bb0ec65cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094b1c2217b87151ce53cc1f0d9882283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fec34fe94e2e843d67c40db7ac304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb242c2311cd88cbc54056dab57a97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0958dc4590f5778700b051ae65a48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f434aaea2006d579073456935997287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eb0c2e38aa2e48f467108854fb3d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e995cfd7eddd02a5c7b95d30a1004289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931817a8a4dcce1dab24c9de52f1a1ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a85da97ece00b0e026df3a0be715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651b79cafc208d3061284a26ff2759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139a00122aa84f3e0a172c30134595293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e739c99adf9ab5f4b5d9249dd72ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38c025fac940f02b4ee62449fc5b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9cae9587e8e80ab68e5d5871b89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d350e4d0b917d76a0aaea2d516ad36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a082aaaf00f9ef4ce9b918813d46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c5a5bd272fbd72898e89011721d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229a329fdf7a13478e708e3cf36359300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b078e55ee40107b24a96d8fad7a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8692a6c3e833a6280b55cfd325302302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e607bb357f36ae1bc4ebc8ef05c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f780db72e1f54f3df6c4b0d1082de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3ae0a924c4e9512ea7a05b378d55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade59cb9e63d33e6157629c71d11b34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008d48682b737eeed5fbb6ef3aa199c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc02966cdc696d7277f98f76444741308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cfc2fe45323b7f3c7cd3891ceb11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e31f93abb680bbd7e531a0cb26c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776e37a082422389ccb9e740d231b3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bc94a4211d4d6d0a3d2df7cd287b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8095eca7e1782229aab5c0ee0e4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c2fbe26a88687d21914d1bbd6053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc5d0a67dffefad067860ae49b6f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100da18e5c5a1d0c543294d79ec0b8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c713fecf8d6a895a4d2129ccb98b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091eafc9fc7c0e15ef78ff4b7258231318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa233c00dea4cd653d5bfea36e545c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dcc417be43bb233eb40eca0bd322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa02a386a3ae2a25f89067bf2861a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce5ebf7f4b430ecb281132628aaa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc892aee9d3cc3a7b8aa3cc593600323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230676ecc11177b290faa5a3eba3e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c320d5563b493b71a53798b681151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb116316b1c4661547e569e15307d70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa76d3f4ea6ffa3b6e441dcbdbf8fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d99cd8db958c29d50eb84cc97fb7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c41f2e1f00106dade426b34fcda6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98200955e97221bea1b5fcea93c334e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dc486eeb6970367d4d0160e07dad6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa76afe97472d3fca776c0c465710dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145016b24aa5c5fb33fae0dc28c7e44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47860a00824157717db77511f173637334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097d924f68350b6af36183e78c86a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c25ec21d3563a598a7ea1a6348491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b60c9a175ddc4e72f6c1cddc9593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539be76ee6bd061d9767ea8f0fee45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd7f6c64a1967c5dba4a3b29bfcdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6520286d3728b1c9db09baa125c216340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3e106b91dfb1a39915d398320212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed817633731b3c7e40d9fae7751b7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97844ca1ec56b00e682a458d534315a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef5b65cc0f6190de376ede3e009346344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51b5d93b650f34cfe31364a926475345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3aeb6e695f48d0c3b6b9173ab55f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a8ba44e8fd55f21f7c115ac28304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade5e2350f08b2260b6f54cbe70c91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9a85c9be9c1e8f4b173f0246afc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ce88098421d34697a8e058b2a6af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498b82607fc9e550186ca5912e4e93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8469af7a2ad8d10eb8b3feb01db29b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae801bb9bd304f5c64313663fe25f51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542860c833c21ebf62ad99e0135356d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339492d88bee55c80b39ed4d508102d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c465e10fa1efdfc649127471ff5d2f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c242f0fc46e4a33e5e8cf9c5d725cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee507a5b2f2c89e990bfa19cb318010358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843dae22ace0ef589a1a54cdafb22f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49cd690654eef802e861181d7db65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876623a905fffb8e339d01829e21b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762be63223130b9e231cbdb0d9aee2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bf59cdcb56f64abf163221e1baeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455300ba34415b09af68d7e538174f04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7454da620b9d04f8a792702d6dc9f8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeffbd1e098ee78f5d015b529861270366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ab6acae10fb786005b277e45a80f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09c5d80f71589eb0c4970ac3e5dbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be229001d7c2ed82d6c365eeaabb9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bec0c965e9667d77aa812c5eccc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f491879d68a096a82d7418bdb8b08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41377b250d5ef923c6510cf30ac77b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56699d7b1e58ea46a3787b31050ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c74d188f3e9f92efa9b99f8538538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47d9c41e385f59459da8ebf617afa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edda5aacbe27a446dd0f576872ff05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f64e635410a54e92b627bfd54d0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976f4fe7de69e283f92eda68457494378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba981120918e01f9f546f1219b99c60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ff386838e3551044b2675a3cfa4e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74d4a0069f42ecc7b7a317f5f7eff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75da57a026f72a720a6516c78fa3eb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b36ed99db896ff9c54e3e319966b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a359993d67c491ed07772d351f99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f468dc7c7bf70e806f62e1a31228385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf39b8761e04110e16d5f52dd446e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd352f704c5195da8c04174566aa68d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380766abd0155433ec9e34987cedc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b216af76b16f0e47bb43e873147892389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dfd5d78efcd4449836ffff8fffb25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c726e38c043e4cc3c2bd0e3b3bff5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ebc86bd157489bce0034b964e4f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03b34d582f42aab8e645db33293fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fabc836a1cc87547ebe22c4cc5fca6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7ca70ac1a35a93106b4dc6020ba2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9432209e2f917e9e9ca3a59f427af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743ee1247db6c806e4f8ac3d14ed0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2c7c52208d325a90fc3dc2e9d5d05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d5ff78f4f1e53d5fcb05841eb047399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26be642a5b77a42b7b7b464cb7366c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef3e8c0f6adb4be5e042421c15a65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71498c8c1a9f14c8d6313d45e1dd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7c4f3449bed0aaffd8c60b029d5d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da994d72c741d4e0492b4db5671988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0c4e9e321c39118dbdbff684f899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e71e8ce8892275dc443b830131108406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18b91db5ac8e0be71a41738cca400407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d712b04413b5d604df3e943f4f37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28d98df0ee28b09a3cae4ebbaff8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b08047e56243dc307fbdff2cfada19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669f8546a89df3d5be2d922018ca83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998233d8c1afddd2870334d952106aaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e9a651c0dcc4605e225553072c2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce2802edc1e23e07286cc738e13ec3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284698a3768dafccc1d8b48907cf4aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ebe2a4b8b6e974d74befe52d31cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880923c702d3d86abaaacbb616e61f5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df49e5019ceff1054687771bb22ee17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b81b07267aba75d1adcef7a6475e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942913da3f129df30ae76ca6e67a22f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b215ed01fba5d811e44052bbce52a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889fae73802b7bcdcdd85608f82d5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4574f1ffbe04934d545b6e27b70011423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eaabfa1d6a30a0611e6e07c2dd7a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391fe692cba6c852a3188041c50620b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a848880ae9ace22f2625b385463a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586fe25fbb36668a12e1a87287fec76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622fe17e305a95112a9864504fe3cf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4428463abbf022ff1d5eb6b0ffa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716f114ec7d9179bda3428d4dfe0f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98709822003d5ff5b01056ab31056431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702cbc59451db507cabe4e136ab3bd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c7642d8b10c924077619c4035f2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0bbd636006ed6cdff4a7379ceeff8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef9fb209f78d5a6cdabfb02502b65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c488fc66bee59e966c40899581f970436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4081c88f40100a9b49e493499a2ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed655b574a207c994fea63e6c1b1628438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da509e1f9f68beb14157fbc6abebc98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c962c4de9336c4295bc00164e8f69af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510934a4eb3b39b52da908c729a01bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909d2ae796f1cd2fa8bcea36f704d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ea416533e53afe1206a034f1af81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25609a774fc528789f31ffd49c4844cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531be12af9f0f2eb2aca6950e809df2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00155aa18d2e91322c947152805df1d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b68f28d1480fd56e57e2d895e9b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ed5ea2037c4e3bb2642946184c9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc362e9aef59edd74e0d299a35af3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bb9c679130ed65e4c8afc87f18ada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ff6eb0e61dfbfebed53115d0aa81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b88994c48ae97cbdafe3f1e23a65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4fe12e4bfb9a6096e4e21609c3fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c659d4e336b83ce4a47b24293107454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b6148ec1944d7d0501ff2c1afef8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e95b9d1ec68b2c619803ad50fe66b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a824df25207fd78662ae68d249cad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b9d3bec2995d00dc0c9fc9a580a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9a7d6ffb5319b59ae9b81f5168bbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1217feeb655ad15309adf05e04e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198235bdd016ce3a821ab1876c0bbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697e458cd65b8381438b7d97e8f861462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1e78d3f6f6aa111aad2627b4a79d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47447d97e381ee320058bc99f1edd0e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b54688881907906fbef0c6fb3ee2d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320420a4181c0668ba4ca9fff024d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543bf31a67a1dad1ab031dfed9eb73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b665a17746a799d98ec790d53e3238468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec47c2454a54114d366e6f4d2b53a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0e95cb9bbe5cc285a8ae3e409bce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff156bb90214c05814efaceb1bf56b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf024bc041b1dc7dd293e7580c7a83a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8166ddb633c053a60af293934db8ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec3b274add749ae74c5306193a264474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e74dbd3d0c1dd5776c5618594278a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5a2be9e2455341bbeadbf42b45c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74f1b4dd9045505fda2da9597d79d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84cd26873f51125903b9a1b7377afb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b2ec1aca09fce6eb71f853475f98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78df7b04f4a74a5019cc8d2c8e9c19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df4be6a7ad9014c7c8b565a90a390a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267af988ac9a2157a42f19f36214e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3d1fd826ef20bbb183803e653ba7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2a39c5c51296070919a71e0196d84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af72620f857ba6e4e08dfb69dbe53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf20a93ce96e7f8df4ff30e24364e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c82d8eb315bbc0af5723e632703e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f5942f724932b85b77fc4ba61733488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8bd49efab54f94b527c5370a7e08b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab9037a96524c37fd377945793314490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b787279559a1494c60c2384b1a52de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b43a7012d9d7468cfa891ab62eab3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a119a0ba08215b6be581e72b49a1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d28197b83f575c5abf91b927d2ce67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0939b34c69fce6ebefae6a32e7da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec611c89b3b96a2727f2976a67628f9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9496680e194703cfca830db99a1a7ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab75d1fcd99ee0cdb0e37f10ddfd2c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414b772967f31d785eb6b0d4122aaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ee8755fbf535457ab36b5e69a62c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e879b7168ded302dc916a5cd7f53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e1b4364b669359005605415732c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004895db02be071efa08fdb8815ec5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ee4d9d700760b1c15f090046ed45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e713e3008a000a966cc66fdcfe07a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadce20ee0d53ae5794f2dd3aef2ae8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278879ff71c763885644c78b929b0bbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306ae9e283893dbe563dfd5eeb2733508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf971858368fea9bdbd5edc5840789509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199164073406bb1a4daa55c0ed5011a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a44c0291c7030de17a133a59a806a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83790a22de1907aea1c1c79a6f7bf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23d8b0ff5447c0552691994c3c82d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408146104d8171e9514469a137b551fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc5436cfcb1764febd38ff95c21daa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb532b6f0895e878d6d55e0c925601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9be9724ce569e25d2806428bd4be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd6d2f729d6ad6f18c79db38e7d7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ebac8512688e578a739602e55f34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa75dc934ba1add489ef723d0b8d10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fddce2a317ee061bd581da86864b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2443a0970bb2bc53986e97f3c4b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b260cfc8bf25726f0dfa722e389687f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7890f0a26283ff092dc734ac8e84b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b5a8832aa7f776996ec392af6cd7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae217385775ba5576da331fd2378315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875b8d6f6359aac811d997d3288dce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db081db2898dd61837c0b2000182bc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f747a7436f5e23c49941e275ba5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090fed072052b9e665b882d9e8edf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e2dbf72dd3fc54ca0dddc70ec7f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb05de635987cc0036700d66e6833ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79586f65bbd5b6b10b2d2066f154b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473458cc3b03c119847667946ae4801534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8bf9175fb01d21b4a2f1b205aa37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240a942b79fb86592f74c3f8f8095e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745b9000137f7f08d181e40d2f1cd3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf44003b904e8384e8e86117a297485538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879fb5045050576f51ae458473a8555539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ce7242a392f2861421ad4938d3d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb3f336ff20d0f7b86a2147753d5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daebcaba9a110646af19ebb978cc2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517883643cd74d374818e518829238f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f98a4d327d2c7ca30d3122ecdd99f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372627274007a60e0f6aa3bb430ec00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986e908e1167fb3fe0a2487e4e5c8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9f310d23765930d0c8ae9ddb0f168547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf39daf7c851299de3ccb4603b7f3bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a81c61fbe31e1acea1604e999a3a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17f20bd2777ed3d2f4b5299e88319550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b80ba2b139dfa4ec2c504e1166349551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1787707908436fa281b4401f68ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f104156d6aa6297e931b7453132e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e828f6b74202b27bc1a645adb84d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d060998695cff09ab9610fbc9f3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd60ebc1f615ea47507948901b45a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af37d89b340cf5c76976e95c1f8763557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c15e546ea93d0cb54207c9e6c3608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7f1d36181978c86a025bbabfdfdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5cad8d579f03ed024b665c1764482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652262203261249365a59acbbf21552561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb785659be27d8fdaaba863d5deaf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7a156dc609c68b8b96a967e441c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7cc5caa8d940d1c1091a2cf0da63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cedc39cf5546be00b32601b0ac8f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcccb09cb64ecd220b99d553c5efb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933be5a54879433082179fcda8e057567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050fbab0e30b609ce6b29a280fa739e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca956c8b76d9271ea6536a73632ac5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba7f6c243863c669c57c08d997a9b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9997fe3c3b7ed2a5cb13abc1a4d1077571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d806ffcc59d32905d23ba6af0289572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c766d7d36d37f8607ef6b1d7bf2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe03c26e50dfca5c45a552ff6e7ddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00323b3b90efa42d64151db7520022ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f47980636fa2bf9bb56cbc4eba10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bed3dd45682050b8db4e8a64d9d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc995d61cfbaa952e3cceabcb43a6ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3ca8e8b56deb402d7bfc5a43c1738579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf108a04a30c17c310041666b18a153580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7adb5625b688ab296b256289d3ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec375c8ec71c8232bc0057c3df40ad3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace10d1e8190d63a7e64908d9ef4acb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a7ec72ad7e33c0add78f2fbcb593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a90485a07a69cdaacde1f78ac8813585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7924a23a23e0610aa0e722491dd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428900a4b25815e8ff3d94f40e71e95e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47192223ad84dadc84440257c1bb172588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d18930ab58649648c449d4822174b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87bef368b8fb1d5af7a966723e1c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f213d9fabd42bee706aeccb7280799591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcbe765c693473d84b4b160776b2a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7a75a17fdf6ab417c9f38e5b7dc74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2195b3e5f50745e9d55863f97ddc0d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e05f1a33ded9d6306aa5d083f10ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a89cc353e561e09fa148ac7550ed9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1184b869edab588b434d5dc81d81e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3c51c8a9b6d2d53933a8e0131235598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3bbf7788366bd6332227dff3ae823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bae4c7296ab77f77f4ee03b6970a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19f035ec2305d76361749b898fc04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849b9f96d3cb761feeaca1fca1021f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a954fc4af58e03cbc2d258e51e022603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f457641980402c675ec74d57412a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c64fcdfc811b803dee2fbf72dafd6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a85d552bb8bb503bd43c68984af0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4183051c2d4f2b6abf989e5063e7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65f852e62a8a728372b191fedc531608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24e058a76a11d6f8077f74042c710609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44332423835e7a09635900f120b795610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22672262f8be57b512cb7879ca166e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475258263c9f4addeaadef464f5cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb41e0e3c5b901f5bb280c0151c5d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799ff775b3d9296cbb74a40e327edfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb6ebfd251a80c7a9cdba32acb5ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662dbf3f5dbc7730a6493384682ee2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632aefbf7d92197d443d4707827fe4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e962c419e8c3e18eece81ac98a93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1ebfa0b54fc763f3d302676c359f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742c99cc7a7156fcfee28caefe4284620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda685cf901b8517d919e8e8d0faa6c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9b7aed3b2cd9b375acfa7a96c0c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5bfd4f0337d2275ea4369b82a7e15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3743c75ec7838bf4418cca424cf74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c33ba11678141fd2b1eb1a532cbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebd93193e085a32b064032ea06326626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b085ede46b9678dabdeef8c1d8fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32dda3ca5369f567292644557f5f70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c136fb6ab650cbc0b30fc045bc1c74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a9ac8ece5e6b8436915c19b2c504630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d551addf09df2a95bcc5917bca69f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762cacc65759cc78bf07825c3fda11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3ad70313fd6fd6c4636824aae152633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41218b2b614396e1041b2faa798d9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f8638fa406518d698e5bdd5fe6f7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b8dee5d5952cc0a69a6c029126684636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e60f5a6eac59ce4cfb6fc2f25452637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd64fc852a8d1af26bc2e04db5c94a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736bcce593cfa341d929599566942d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df007c544e28768c317929dc18d0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4235ac42868fff11d5165948a9a67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f4134aeab1e0655196787802d46a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c2bc528fc7e1163b2fe55a365ca6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7463f40b6a9e9713a088f0c207e07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546cd7184cf3961f6884d0780de38e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3f5d76044ccf9c2d78d9f999989e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8fb02414c0ac93f91b72dc167cc14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e261d5c6391055c82ae672117719a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5b721ef4f2499056642fce3c02424649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc548e242f9532b41fd0e05a4b73b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964acec00f244010970c7a31cfef395f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321c962cd578eddc736234a6a56d01b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753958b568c4d127e296db0628feaf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb7124e4b07e8c384bcf578169c5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3706e9b3393f872ee61cd71a138a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521bb595c9be10f645c2adfd910250656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ab2f7fa3f8ccbb9e91eca42b4a66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234acf35c95a9b04e0e79795d7bf796658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951d80c267b9c19b304b0767ac6957659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6ac0f2ebb0134cf4a533e01d48be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd4416dcc1d9f3695d8a1805c7d42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd525f378e73e6ae772837126fe4c90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa05384a80055d9625cff8a355db1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0791e5b5e9d949df733985f382a7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471ce60105fd380b6c8a349c28fbb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e46d8b8b4fd55b0eb5997b0c03501666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2416c86747b409c45401c4ba6bd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155052a68c7920e0525baf672847ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401389a683e9bfb123b8f1407c0d77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b539e235e66e5511ce30e79150b48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc823fb0c09fe1f73748360f6eb1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d165dea54bc0af9c51d0230145002672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cea6bde967691ebe1550691bd6824673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a58f013a016b58e0b26da0ed39fd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325452e63d4e427e282fc5ff783f5d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e0edc99e805a09058aabb8ffa3de8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528989a306996718c67d5f085e1e6d33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd037d02037d9b29d96879246aee43c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb72a9c9069eff60e88eccf05b6a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34aee4d1c6d5dd8b76078eb300489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513e55f57b22cbfbafdfdcfc843dc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eecefa21b05936854d6eec249b59e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca681bf176ead40f32752314a4a88c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd9cfefca1e7aa0702ff5353142d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f666fc6c15ebc0b39488d470c06d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae47902c53fb71b887e61e13fb52f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8d683f881e192f03924beaa34034687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205da2dcc7bd34eac3d80191ebdf058c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ca978b0247cb811822ef98852436689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a51303e5dce31a114db790c91f3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14a03d9226358e3febf247f0f8c12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab816c21324755cc9cba32b4a9b79b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7673e77c4848dd800ed70f0b97b4b1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65352a7d79d5d2b6cdedb629cfb2d999694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710870c2a84cb4bb0fd414d15cbe9aa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381415c761444828a0a89eff5daf2f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bda8b673a04023489cc1d98c15cb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3a75313e03e970648cbf897e741d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef99e00e86ebf3680e4aa9bf6c3157699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a89a91df3e112c3e5bf933e609b4ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e6652c3d1a5c78f9177dafc424de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6e4b3206a409099344161e1bb6be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ff9ff9b82253cb6df389f10d9630703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d3d1a877a34bd6d1ca9ad71c8258d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9045e003c39c265d1ad05428d0e822705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172107f4a9d0c024c0dd30fd0b52459706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca318056db7d6c60dfeaba28e8d07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771efbace5289646919ea078e7b80f46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa900b3d39d05f549dbbc1adee844954709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e075b32a7555d797f87092e2b93a71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f4f64c96b5eebb4e23fc046050989711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550f41dc55a520400eec66af17be06d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc72d68eb43a0ff5aba3945507e5b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff15f9c0e8dbbb9d28740516f9b75d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f5af4d9c75bfeb52c59bb9c03eec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06822570f1b5f249588ea9880a2e8f4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920ae930977f736f56b1c70a8220bd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8ee36b4470fb23894789377f1c94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f97f57b2ce8d3dec132213c9be60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326093dfc6c015a2c71b0701e6025da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed260e2bfb7d526b38520b63c3f417721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb1913c73f8d5db60c2d43fe81fb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a169d61829c982855c8f5b51e505723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31bfc79fe00723e5d40053933f47d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aaad62f3a0078054f461fd6bec77b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6ec120e8e2625f270c5822bade60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96bb663a0728e3d10e3ef1aaab365727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589b9474ce8d60b4da119adaa452f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955f40b9c18d50644c766c174833a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d53768cde446bbf713b50745d8a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24712b25f3b7b52f6c62d2d04f83490731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0dbfc53d96ffbde8cb6a4e5f873b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a2cbf9810e45814f29c6c866fbe9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252de77fa54922144a473e3ab107344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0a4894c748df05ff964364c8586e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f585a99097f4e608589670019420ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2f50e3366e62ab3e4078157625fe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37f6dd1db5163348f024e58dd77eb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9b2182476df4fe00db44d88c96377739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e266d0dc7de561566b5ffc939741b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe769cdc4bdfe28b48b74ae905c04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae74fa2666a3895d7aba874059a7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db35d1e0360792955a5eb7eccd35e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c79b08d246037d7eee0dfe91580b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b27fb600a321c9539f4c277c0b1b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab52c58aed87ca17982ffe5bf09dda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea3a1b7eca064e1d8e0dc12aa3aa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11feb193f5e37ac6446816935c3b14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b28e0e2580cee26ec4430ac15461b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a582af50a98cc60b8c4fcff40d128750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76598381f549fe04720b51cd3b81f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c922c666a08bb89d9c4b61cf556c21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf12c3329b16df00a969db40588793753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543db03cb807983c2869e4aa1495c45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df5ec0d3a2b6929e9b59595ea95f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d4fd42eb4e45e47300f59bb16742756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f56987bff10c9ce3e35c7c242ff68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2140a9afe39d69de3987662aee42469758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf55c898be1db7cc97c473ebaf7ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e7b424ae7586dd11bd663b1e7591760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08c68f79c2904a0e403732d757bb3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391ac2c45fb761f3207624b8d7cb5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9daa3e681d5c013d0e0c8990d610c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43351e002a69cc37a7a645ec27618e02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b0fd3217529157acd274ba302128765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747f03a61e06dc533d9fba8a896e013766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af134bc8bea7472f1995e16332288f6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>