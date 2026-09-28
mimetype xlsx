--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e7dc448ad11b70c08f607c3bdddb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7170dc35c2612e46c637d3cef8bab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449066c753239da9280b7619ce2cb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab1fec5b6e9c8643b0f290dd9946704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7fe6fa36fca981678009a97564de95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ad9cff787248f740e3618bd41c316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08f05bccdf55d91ca79f1a6c541407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca80c5a76612905c6ec655b6f5bf758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93e18275492c6e20b3184e5bcdabc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0245f13ee74d9827ea9c4bcf1c7e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013415532c9f99dbec6d3eff8f53cc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b5afa17db7f1af31f487cad011ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea31b613d99c171bf9c7b834064b1b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a74d938018d6ae657c79b9f6a9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49150ccfe0307ac5234471acf085d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070535fe53679716edb5987fff71738616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f599a1bb584e2d228c3dd8c8f50f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d091d7802ce8b12fe018f1ae3f9f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c5b51a6877c680282cb77da332fb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e6ab12f204835fbf08ca98fbe4dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842feee8a882e0e37a74015259ae880521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49fed08a5eb34d02439233ca0253622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a018c0cb4953fa6078e1d93e0e78823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4d9bb1f75a2bee8b9fa806dc882a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699da4bed396feb5f3490ceef7989e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb05374cf88ab40451cfbc7e55b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc46dea16113c436f6b34a003911aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6440f5f897e0c574e7591a2cdf4d2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5769d772e4ec423288a831a437a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d5aa9554bff03f165873eaebfa7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3caa857dd6f0fe3e314b0eb3563831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32759ca5c1c235e7671626e1c9061832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc24f1968c259d0a3e8b89260105ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f294c31d426034f77bdbe55886c97e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e88185d9f36ac9b10f3d44d4c4c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3772ec846b7f8ab91fc3eeb13a9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3bc12df8aa1d267ee05c08e6f77537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92f81c78344d64cd6b1ee2dd56f7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7d20b5b2c0ff58a767b75705201839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bdcdb8c2f4f442739cf8d793aa9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde050252ecb53da1dfee03324865a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a16474b4fe6a8963f00ee8ff1cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21b0d5a432e0a25d19c8011bcb7a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a376381217c3516293d4df1034d7ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874d9a795f08512b34daa24b2c48ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd257d4ef8756a60be7b13ea28d9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76e4b15f36061dc7a14b42c3efc47347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a960812b65774a0e2682c4f1dbdf0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0bf389a4d963948250031777866e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf974ae1242970398dc26b8bd4140b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf89bb7442ff5538c7c8a9c110dc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01c9274de0b7e29be5076c5b57c7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f57018f1b3f3f2b6f16713ff83a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242cea6cbda9a9e5cdb1480750a0bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd485f7f4248cfa35dd26e1a842d673a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedb53a4d17d82572a1219a2e69680f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215119a3a32db16a48da061c38067d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6a8315d59f26d374d6300708b08558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd20d0c644547822d79ba4d8f93fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364025cdee750c8c619dc114e4f7188c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057686b692673fd47b02b4c41b2d12861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4c3cf208f708f7a635c64a72e19462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677327756209e74acd833ad4142d1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e87cbc526399348f6333f61e0063a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d33b261e54f5809379d8536cd6e5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554da5d16756e5cc2b6725034d6f5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588bc72a8c9912713696860c73bf8fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e826e8d8acb7ca2cd659c40dded59c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47c31ff2c2e15772e821dab702ef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b46b5081f0b8c180add6abf0ddd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd4d475c62762a8e09a6ac69addb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea541a8ebd1c7e13c064b06c1b5f9e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3251b5f382e281d9b662fe1e17a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a74155b30be1c1b0df0c990e0aca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7c32ce2ab70fad658621c7f7c2f1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af432aa1ab61d7a326343b2a3e946976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdb1a83c348312be43bfad8b8bb85077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013dec7af8ee1d8b2d75960644024f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48fcab6d3ceb2f1d8586ef02f62b5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c749eb83e1c706835b5cedbcb5d3bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cb70631af29e9d2346f2b60b24b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2238d51b48259bf4f4b577f304a7e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601abfcf6921c54a403b29053f025a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca889732b8db7702e3c02be06fdc38a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90f958d9989cd1bb90a487113dbcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a9acd04b394f3c9e1e9e3baa10ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684fd9cd779f6b27a3b8673d582bb5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4268f221a3b41cd5bf146043943be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb5507989ac5221a422e768e53f3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b7f064beeebafe49575607c686ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd93c007c244a50283afa72b2d1bae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3a460efd8537644a3bbb82bc6aca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f72d4a1330398ecbf8b279fad5c4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed19a74fced8276d7f47a3946071ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafefb568992dcef18487aa777dc2bcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a2f0bd73b1e5657d32168159dc14396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b1a0fa203a40671d3c7d253177eed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac6f4a53f9e7fe2e06309439ba8f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4dbd61709c394bc597229b410aac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743de364aa0a28f134a2dd9bbd96036100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e840d871b21aa7e7818e6710d80cb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07b3e023fba82a93a9c39059d5bf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c698de9c6c653c04935af031cbe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff0d20bb9600812177f8b7d96f58c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf23acfc18a445382aaad4d3385af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244616e2d7648ea350a9c195156c020106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a44392069fb28005f846a999aa7da8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c544931d37132b9540e04d0c7a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04014ca7b3a833e43d0e77d8a83ec9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f02b3eb1eb4b465e1af3b9ca0464a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022774c5fd3552a6e569288544118371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba19696e1c10d7ce7b30c304519659112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfc329a2a67e0f5b6f69a7a3fd63e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211ebc25617899e74ceba31712134f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa385939291379e36d714ab490449a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6c6c5bad0cc80b9e36c5aa8513eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07712e6a138d0b10f76a3810c70f2776117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfeb8e361de32288a3a4f8637dc42a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883a6866f99ec6d7eda88ba0e37f9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e5c00bb5c0b282d1bfdc999fbde9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b8c7b8d379b3c11a95d42e9ec08f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6384e66521018c656bf1c89773d937122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636780b3123ea5a62faa44d28ccd3274123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a01b8bef57cd719743de074903f3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9b0c5bd0d1a8fecd7ec696b43a61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419402fd47b5163b930dc644b96ab5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859aa959c64a39280dc335566e18e54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25efc3238dac026c5e5c83723a5d133128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02e106407da0c0d0a412f8f2df5d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb6ae0ce90dc92590fc52776d40316130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15525d8b1d014e97b1cacb5e452f87a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b661345fd04676c66b65e6256b85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd01aaf80b461e44dc1854050766e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9df673a06816fece8e2024a8ed859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e6fbcadc21ded088a09c0de0b4f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d88d42afeb8c2884e4620d45be76f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5bdc79b08793bf33ba8da6274083137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2189c1d59d4e0169f033f15f359f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f43a0c14a6ab05256079c44fbeca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc5e1c3e69f047868496cc5fbcd05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32759443ca644a4f192c89956b4b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa9ed571f097866ddccec9d3f774e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a3a6a2d5c6d5db13b4d347e02cfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b68409f398a2ea6e360fca822853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b406c2487311b901dae7d35b76175b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8f6a22fda783651d9b71c2ee3c48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ee4355aed005e846c51ab5359e24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713eaef327df326f8786e77cb159c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a524a2eb69ecce67ff44d53951b5a0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfabb1048a193a6f0be9950ebd86ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1b5d441c6f44de56032aa862bb5d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1cb1b17a5268af17f76d777eea60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33c10bbdf69f4db460e83f67e3af4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76670a48355c00e0e8a49ed5e0b9b1d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d58a020170b0213bb56f5cb1cb8ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36860f0ede106bee85e801118a5fa45b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeacb752063e92e1b2e0eb0786a89cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee4caf1043839f07eab1dfe29834c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3186bed953008348f8b5e303f883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d6d2eba42069388544633a9123a60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ca7cb11189fd9558143ab2136975161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f4fb419b5fdc93d8072fea3fceb30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f596df6c82c171b03dc781f364c207163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94747537002849115403412fbc382d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94571492718c155be6cea2ded82119b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774651e948db770b3f3f2f7a4ee155166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54792ea7920319a89c09567c9bc4c51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fece8da43cd39ac6080ed083a6587168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ab883d7cd9a5cb7ead28b780cf54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5cbf5d66eb537a621589f1a998481170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9e2cf73b115d043564162faff8d81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be56ea697e9ec2647928341fbb14b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c61c433e8e7c44765d24abe6b86af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d00fad9d183693b24208653004e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6bed4ecceb41a3f3f8ac9213d826e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343cbb0593e1f438d56e0027355934176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45816c4980fca2d8e9bebcdedf7be21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c137143c224a383e979706205e63f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccf4424155ec439b06385fe25d704179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565672b8c9c8bd4cdfc690c9b1ffff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3dffb887abadb6be275591aec2d8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f604d4faaece9a580684c3557a650182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e1db4acb01b7e11805da452ff9283183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d80055d54d1e0b3bb137b7747358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b0ed5a27179450268674a6fb78f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f6500bfa717cb8f97a473929670a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a1e33d5148c5634f33b6b04d1a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb9d3505c7efcd5bdedb13014df60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419506a4ec4b9a0a11b69943fa12bece189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc094df4f565b8153bf95d440f17dd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92fe4879ca797aeb707a44d8921e87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374135eb944f86026d2c1a6da256d26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd0b475a815c756d0e186a325f217e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cab43710e2dd9173ce8eba8dd5cda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9ddf61e82f504c83b7f28b48b9384195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c9e47e8748b36b42b7a5d230a5474196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a41830666c00e04f0fceed1c88aea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a156d34babf10155fd81648d7875916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de561588dd6a0dfa08430dbcc3c018199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfa8978bbfb42072b3e83e08d69c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa3dd4ad357783e27df39d905caa53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f29fdb119dbb3f309e1de8760e26f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89b8f6d973e8eec0e32ea14f1c80e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe99d94ca0872ee757ff512d2bd4e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c450ed978577af756a4cd5ceb6d76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1a10ad030c6bd46f7400936c48e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e48a01021fbedfadf3a40700aa1c00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164ad9f1d8048ca04d9f91fe2be8e86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b891cb660838ae2149f6120dcbf94a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ddfb9f02e9b347ae76b7164fc0d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad99ff34a93e2d997775d9f519265211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54434d50454b992cf9a79156e7404c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f4b4e99f0868bb9e27805cb476bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a72ce6b0ff8fcce334b37828e52f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e684b4170d36022bdbf3c2aaa11756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad520c4aba4f8ccacdaa55add90aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc9e60d25978517b5a29c9eacbe24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc79f46dde47c7d4bfec2f8f73ec6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acc33a41e89c398cb3b3d8b98c18fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4c900cc9709227c11773c5e7ee73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb05041394e05e8fdf174784f16115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85906acb6db8fa6c39bb31b87612cce0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918dcc2b09248e0701b4f6ea7ab5f13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db215fadfc7be922117cdd4d2b363c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c35f79be42b053baa486c42b431d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d436f5f41d68743e032bf06ee933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33033b8857ab77a70eaa3275f479f13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728c972585d558357a079fee2d6f21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0579f32d9fe599b47408664b054ba0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb47d0309cf39241e383b1549f24c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bf843d25899defd897809aee46ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24e046e22eed3ab8c8a60cfb843c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef082f21dd9052ad52b4fd6551cfa32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb4ad87643ca2c7d3372c4d3403f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512e8e9819a109685a36af27c012ef6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096daf8b0ee0cdb4ef0630e787ca6c47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09275ae1989f1ec09e763abdafcf51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afb2b01a3c177390fb3faa3172587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b150df702c214fd149fb95c417a3995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92726f82f26e67b7c55c571d045dc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28a7b57bbba3a4b117f3e4642e6f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36562ff10457d9f66d3e32efd9a1111a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fde3656228809024c70266861cfbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea37de88ce974e4fcffb820900f37a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463616ae3e2c99b7ac90d296565c26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc72cdc631821ef7f3cee4a99c7e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbddc70dce55850edf46c8c0bdfe51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942341060a8fd967c2720c00f92076248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348293bdc7f468c675cd0bc07563f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf7374f7c0544550585f1fd893317a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3451aaf360d28dfcbb1741e606536cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719ace6fd0bd9df9b5363c1803f3bd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8379042d5c72d38fa6067795671db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a9a30866995cdac08be21231ec87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e7e3a5c32bbaa83ea7a18fa00982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db025a9d480ec9715cf7df2666e062b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ce3b5fbb0f1dc5050375f1d49c5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c73faef6d018b16209a4b7ab770e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837afe7b194037fe0a74ba72ba1fda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cd824cb5891e71ecad65fa19e8e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7bda0da446c0d262d311530698602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91436d5eb5999f8bc98401aaffb07aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe735d3e0ce9e5df5f2503c56045f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee4522a29749059876e4e7e36170b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f288b95748d5b0801202decda4fdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948192d7304e0eeec162aa9497d3e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cf8cef56b9340d0dc6381327bfad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9812a3e0e2fa4349c9db257fa5324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c51eb8e11873f16efd5b4621943aac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71518fb4c3238b0396f1f806c78e5fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0cb5a6698240ae2c5c2c8a08febd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2848ba1c9a5d822c094e2a12e60efb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df7d9fdb1331ef697aa5b70149df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ffe60124ada31a2dea828336f00e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48a576640fc44bf287fd4a811ede2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000799cea4e3a77e23a827b7d36a5a8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1621ab5c7b530671e5c748322b5bd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61b2d93d524e50c5279d275884c24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f505906e7a803239d275a9f422eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2f5a07a0c8b7834ee7365d4ad3bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf468ab1b6aab72762c5c8798a52b7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2e6a5f0b0cedf35fb1371ce0f02b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5450014498245dd535f3eb1b1b9bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba36b95552075cddd2a5ae77fdc2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e308827b561d68bf8c23a19309a467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898d6d8bc12206d84478c860fd0fd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d0f0621db832def69ee3f6f24ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f367b2145f08899ca713e0865fdf29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845c18058996b7d4be52cbd5865446289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1abb31e465211d193837452f7be1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a87875fcb75d715b995192644412d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf8c4a2950a878f4701ddc4744953292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b324db21bf3ab5af859f11c53f7c38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cb639b000eb3aef12029c3427a03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab520a9faece2e3233c3bd08423e570295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65934fab73d3a6005601c0e1f071533296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1420c4c2a6dbfcb3a5e7fab38c15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadaa8c53daebefcf4c653e7b5c5df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb022b53a170797d5ed020ab92d524d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96b88ea03c7339d6d63b6cb14f6bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f6ac1b0e1217ac51e4ebd46960d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b42b712f55a1e03d12f4d9458c1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735072d9871188a07391d7355d4a89f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b80a337c78075e40c0f971c55e0c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f393c25e86934926596f743e792bfca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc4beb7ea0fd758f9cd88ddb01cb03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a8e58473e4f127441e82732ff5c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ddf135506d8546e906d362f392fea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75bbc696e442f92581e3833a47757e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e803e4d274404fa295597c49f97097b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eea419e0cff274522ca1f268732768311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401361c48f1de6bc37629a3c4134d92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3bbb2bbb717089f415ccad023be26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb66b42ed7f09940ec117378442f387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0d4c04dcfea4222cf1ecc22f7d5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0e4d3480bdb32de627c8e9e23f20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0d649fe6aa57bbf4e3b663c0bdde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598675464cff7ea33e40a863513500a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008c61df52b7345f083f27770b6488319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413294f775e741d0635850da5824f31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2821be9f3f3098262af950a278eeb3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c44af97c9e9b1c350cf60112b9f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d3f7a36c776938009913d3a96436323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5da6afeef656f6be24a5ea347f0b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898b87f52b140d2d159fc75c47d0f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174bc9786b1460a910cf9ed686702d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b212110b233504386fcedc4ca0faf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd173a4e02cbc37f0314598d834875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc81ebd2139c767a33c4e3c0b9371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b790df824a5c32f98e1d2caab1d3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93cd7c2de1c41ac9e43e10bc4235df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd45d7d0523722168d427f9ba1dd75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e6864ee6d4a13aaefc57114cdaf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11bb0fb22c3a3c4b2647b3ad3038c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edec52f926d009ed8c877ad5ef7d2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25381a2d0775aae9be4705c93e66e04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d5772d183286a83c26545854fde5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135a94e0c8dbc6deb5257db096e33b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d9f15dacde639936f5d5bded94a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cab11591270b9f620deb0ed9814b56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f6ecbdc1e73995548dd5913718aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0d0942b3f7d3f504129480ebb8d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098a01760ee0994f1c9ed3e3f145eab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15fe9e309b815aa52c1678b3bb8b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e580467a4191367843d3ccf7098c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71da7321ad2e901bdb3048ad74b2c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11adb3d2f3b9a560d0c3795f9f2ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398bf8bcb362b6f7043f3c913263a0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd96741291bb51ab0ec85d91015f58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa789d44babdc59d65f22df78c2089350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a61c716e09714c6c60319ed3d94c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8d813b962deeab3a2509a5bf1087352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8ae5a9f27baed82f3e7d4444df9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f873707bb7db8d10f7e75dc8ad63d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcf8b770a5069722ac0fe3d7c80b4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284dcb7439ec9ec9b3557a18964898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512957ee8cec5dfa52d9126cd7b36b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc0aa372df8661489a96dfee148550358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03175b6e9c32cda23cc19052ae08aa74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808d679c99c8d5542f8f178de2c052360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f889e1709f0f4fa69a29419a1102e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8eb8547e3f4a3899aad13197b4e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d36436333ddc3ae1589cca532f03d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636807df9d7c7efb966948665ce2effe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e2fff4a6afab29eee987e5dc45d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e263cd21a628cbff691815e2d743e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265c28e0e37f8e69e60e698cc3d4eb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd233d4fd3496301212b0af5e1148368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea799032114e22d3efcd28d0095cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9859b904a36b2dbcc52cf794b4c4d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b1c9e0d4d0727b3a94f185f65c09b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7a67ad488cefc175f362cdac03e2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb56c5de8c8c80c005f7d4f28a427e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c40b8808cd940d2e09bafc7de5489374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9cc841d2a28f3cffc21a0a1277f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591950a74c1b42b54beed303d73b7da5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6773f4332cc39e21414816469e2887377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c9de5a7d398a45c248ddb08f51ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188f27ebf87fa3af23ea2aca764990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c00be8a6c6e03f3428f41f4802c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5aa88dc8ade798763a84ac49379ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1bc51e499e0ea478632ecfbfddbe4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8b71d1d30263f0e627e06354c185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267cfca65d919df1702fe84ec8b8f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b25261368c961bced597f5453fd7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20435f64e8ffed28b67370fe4b346491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8c4de361a844dff5c409e1faec6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8152b620ba16a87ab4ad50509a23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc768b4a54d0b365a7753dfec8565389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a5e2e62726b7775c4dd9682b244b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c88002e1ec31e4e328772319d14a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157081ace74de2ece26a8a408b38e35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce369c9ef3a25cc4bf7e2cfa41b4970393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb0e90f074791f1b4ca1834d9b55b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86fbde4719335316a03567397e5898395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4644a5b1e056645a83ad6ee516903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3731d1b87e0cd8e887200a75e7fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a28b0d4e61acbeac2755e0152b66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78bad5ae773ed18923ad231235e87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0dee6e84ee82d635e389db6df790d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69337aea2b2b719a9f5839c4d81aed3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4a3a9ee2f246d6bd9738fe657a51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0e2ddad0cd65406f8694d2e762e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1c19c34f544f1bbe5e6f301f96197404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd37a62197b1a0eca5d2b7dfd01b82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee667b24e8a81635c7530638ab60e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55289fdbccf8d8456fff4ada4a3d00d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fadbfd9dafe9d6e2ff36453eba27d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b670e7161d84e3a7046786bd2359409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304b68202ab9bfefb7a08caf20a306410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e074f406d4f25ac71523a6c73a58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8a2dabdeda529eafa72adbaf0be71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb57b3fa966dcf537ff7055d054716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce0f662ac47f9d20a4d18378c5fde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc110625f6aa65a826afec71f67eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa996ea2366f9d97ec9cc4c7eed8bf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b0fdb68f779fae4fd0b2f7209a282417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91547eacbc1be0ddc7a0718346e4a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c71994ee2e8302ec834de6de769f90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f113b6bcaa98aa0bfe84fa15247d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea8a59eceb203ac701af630adb4d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b70fb97481835b9cdc8c0779b7fb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e44bd82d804e0bf39e8d093fdfec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfad17d7c4436c71f2dad8364920bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef15980b03218a0715c66d7dccc3ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9ad77e2df3bb7c37f5c40bac4680426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ef870852936c62aa0c78ce59f3e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c9a8dfdc77518eb63726b6f32e24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89901d410ec41b21d161a3b238261429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec43fcd8e4ce47f1ba6fc71a7a81f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991606a5bb1133137915543c08b42b9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2bbd2ddf84355ca47d9080cfc7ac8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c547ba9538e8583c489d7f01f1f86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967de0e8f2c503a9ba2f59178fa367434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59376c4aff701008fb074f3ac5c64fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b8168fe8917c3b2efdf25485d1b1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c8b518273b6d07649d1e9a251156437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c007fb52cce6b40f4f96c36f87ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9adca9d07a3b4be73316b056c285d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c52f913a9e16713ea7e7ab981d24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69e2ba4cce651c73b3b2c228e5c31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ab5b82df4a2c0f4bb5e9df8b9a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ac52e1c0e50a8412b8ab980baf91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b53c0db42b046f28d6b47fa77f33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64067a246a8e6933e76110f12a01e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9155a97431f45aed1e7fc51679b729a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f02966e8d8994fdd9c6d048259cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c07c1455cd2b34c03d48b9db18d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ed9ce796c04b75618772f4284a5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f39d110ad21df64fb23918feddb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7293c9cfd7a8ab154ebb9949f62c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b0dc9822d248a143d58fe53ad211452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6647d923ee183d7da340d80087d98f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729748d5615a4d3a68c5d99c5604a10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22467efb80836d5f0dae253d22492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5faeb846c92c2c77092e8fc27349456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b5e15fdc6aaad5d9505078fa4aa4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0bd93042ec3d2b8bde51ca4a5e41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8dde45502e0c500f0d567914a7af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569240bf4ef3cdc6bd608359848366be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078bdd21cbbf882707f98c09544c2a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635ca65f5c8509acb87687dae9b638462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce810ae4104aac8c2464a92517f8709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f89d470b3760455da32c5dd12210a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51cd8d39334bf2ff8e65a62893e8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f9d4983d5d16aec70a26d17dc42cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086701b1fe99e899139b42f2e37d921467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae85078db3ce13e0d0efd6d49e239a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2946edbc520b5ab2127589346078aa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978d9407aaa97fd337ab984c68384c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc326c5eec54de4aee21cddfc1254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c642202a6dcf595e00905f734eac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757e73eb56872f82d8e246abe6f5bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd42800175d9823dd70385bbfa626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ce691ffec8fde8398efa6f24760e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c253083ba95334cd5165f0dc775f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2f5cb89bb41af809a960b161eb21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba260ebdd552ef12f5719c7f4a60bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acafc33cac3bfd6544e2f995702dda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c2ec6279a0a13e72fde0c5a0eccf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbc389913ee09a31225a6864b2bf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e1208cbc6217a53f78d7e29b38c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f966b6672b1606ed517b6d041ded483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc3999a6cc11a68f650da84771f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4175dd5fc246154056b4e0ab92645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab637b3426602ca5251f59a804dbec24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4db4086dc4c8f4f384f5b2b2821ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6c0b6a9a1f50d2b794701a1dca33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd743409a50eaf57e69d0eba5bad9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283cb89db4e938cdb2164cdb2a265af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c449c7640610dd0205ad2c19e4a1d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea2d41beebc8e39c38fc2a62a04bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a9ffeaa57382240bd8ec34ef68c6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11801bc7522e5b1db7943e51be1d4785494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a41e4e4bb01889992236031136cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640d05635319e0a6ddedb787bec322496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64568f79e1aaf56a7b66eaf6239a5835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb19dd4220289ae4198bbca57c880d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25765186b5e5ea1b053c7acea7f9097499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5927c0fa4a7646b77b5b19c57a4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fa97ebdbb73871696d21e9ba7f4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137445f83202fab9f042bef25ba9fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79866eb8488b445ce86c4b2512e9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed88e28afa49678bf8415dfa17237d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904642bb7a2ff287190c126825830f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32957bb9a0c243458aecb5559e72d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba26a4a3c5ff2e246ef766c6fa07a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ab8587639c34155b6fe3554823b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb1640a21ee6ecc0d7fbe0ee267bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23305a3c4ff9a7cb3902d93800b61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dfd41f570436dc35ccb53a2e72319511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc691908920177b10aa7a5045ad55de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243efc70b615a9a16759c4caae0904f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1474043d28ef10548b3f47a5262eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae333e7b96e6adeb8d245f9f23cd1e77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad2932a57bdc25a3af89731b6203f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b2ec7389b58633b9a3e9c1a50eb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ecc0f3a838fb56f8eac661238702c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1dc4d612edc43dae4f1893471cbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32b1ada41300732be422bab88e245520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aaca16f40ee3bcf8f91b394a2509e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ef31f6aaef6a61570ccf38282a2b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b56928f9c5ac3297abea82eaf2a64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0f96c90ce1ce59996d11463eca7d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a08039670b67c3f7634e61f1b886525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442bb81c93ee50bdada6d4a62047b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d8573de3e8e312ea539ab6c9deac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270778c9601f65331b9b104ae7e4ec1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a43aa60fd0cd33fc1949f5f2403e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35412db25905a6460db369f2228ff0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27efaaea972048cc272da972b7b53f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0c8799e4afe921306047ecf54f0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554699a3bfdb91f62faebeb2d1c6121533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d01889cb5ef8cdc21207219b3bd416534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6057cc06a05da1527d6f791b40e25e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1627a459fcb72b635fc57e47ccca44d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29ca15439f6796305c49f6ca88eb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d01fb5d0a1f3c2721952b70ab9d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ce4e116df8b0db6e06e9f0b87881539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45044447f15571c362ce8e70abeb7e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a9a67e8502e99f8e32a8b995f9805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c502ecd24630e6340b450482b0e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb0ed94991945347bb47c2b122e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1cfdd3168d8e94dbcf4265285c79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f6ded4fdb64380130b04016f0ed2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b0570bd5b1b288e4946993aa4bdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdede728bf44e067ccbf7b3455ebf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6df8b175d341c9209a5e01d1bf427548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0d1e19797e31ee6b8cb7aca88682549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd4d7c16ecfdaac18404c4094fb8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a9e9d5fcc73311cfc94e71cf9c54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad59318ecb86950beb7104b0bb4e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f08f42a98c1293bf02d1ebb174f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928f2cab7027609d7c7d4d4308e083554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b47f78e7bad8f8bf524024275ba965555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b5bc5f8bf7a1e680aa8669c65e7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658ebcb8f27a28c879875fa5b3234a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131d7e10dae58d3baa9cdd9efe29418558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43ca5674040dbb0afba6a894e94fc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1b4bff75f0d46b3b1b227004d6ac4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20240204048cb643bf69b24dc272d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f0d5002ec54ee96d9a1fb27df9e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365a74a04974644d55065c5e613752563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1983da6c59e36ca137db1928ae53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75bfa1e5c8ba1a63b0730b359dd33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd482300752f91d8f69e3957f19656566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352b474f894b97cae0ddc582143527e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223798598868a6ba2836c0fcce7b66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2e000b85ab27606cdc806be92007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d726541530dd2e8774aa3efb1348dd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e02999d205aed6ab3a0bc42167924571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb023675a45824fd30e482ecfb530969572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83c0b589bcecf2abf8883d90e5333573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fb0ccea60ec605727ed10e9f9feaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ca260e961adbd12ff3dc5764be7c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dc2effc231c231a7006ae63940cab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa3dfb61ab0ce4f38987414c4adde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0307366b19a40aede346ee061663d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336cc3bbc3fd0cf22a072a46da8409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263088cd2586e2493edb10b4cadb0c63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7761fd4c584ee3bce950ff80d0839c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920fb7c0997bbf38dc42538bbec941582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad38a284c9c1c11cbdc1de626e386b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f710892828807d9d021ef6178f68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1a69ea848882666a6757de6c26b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f698564a3873de39b4e488a06a9cd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f2882698f362037294f431187c2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837970d1f799ec2bf6ed302e542f7c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d430b8f3889135d411f304435d4dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bba839fd8f2857db38bea6d5f4746590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b767583df7d03e6044d95e9b5956a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574107148ee036489b6872d21bdb3ec7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c30d04c21915b6f82ac9d66b105616593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead1156f5ae0ca450d9fb8c6081b252594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688200f2f725f9fde0d32556ac886a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9459c09fcded12007a7743a6e306596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ddc1a8d7e83b0fd7eaa543affac8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f7ef1051a66860223cd4ee83aacc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f564c7510bf2afcc441d481152dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278bf1ff3270af7ad40e2ced1fe078e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065638cc4e01261bee996426df6805c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f69951ac82f45acda222bb074d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c8daa360d586ebdd2634e8347c36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43925a5b7bb1577142a53c471d2573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017a3a794c8c171de3e0382fa0b985605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0783ece863105c8a06ec85f7f475606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d032a201ced212a2334a025fba07a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a04722146280da2029d33d902dc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01e776fd1be56847465abf2a15997609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5dd7e189897937fdb8840b9306707610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10f5d483e3a85024629e795b01768611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6a55443f927db15ae3fcbd7f0a83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59b8a8b2d5b6e53dd204e346f7f8fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f071fc398b2ba13f4cad711a2b1ddc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a56c80927080b74e576b99f38b2a58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbda3e94a67a40c7296836aa693ed2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4e3e96ea21b52a432444dfc7f5b88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967185922717ad186d97fdc160d2216618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be8cc33b7766853df7c915cd908bc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5f9d3cce97c38c3c464146de1ae4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d38e8dd6c31041919042ca422f696621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf20bd2617ad8fd5a03377cfe89f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440b5d2a1170bc51831718652cd92c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32bf80afee7c253eae6f92834b827624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0695994b5b5f89c0d228af90b7816d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa0590767299dcc042519082d684a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf0d84f9d921a8d80d1dff1c54553627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665fc9b1f964d9c4f6c9e7d6abb5ea6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e5ac2af16e8436163621b0eaa355f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308209385f11e09ad8a1bcc9232223c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f5316d461673c3713792f4985e79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594b69536c530f519df8e396460fc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945db5318b463317c3fdaa359c8ac7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425cfc2e5a83ccc89c7a65e78536886634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa1c775dad6e079f5a7a2d51cb5d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3847f95016d75a3f24cd12b6001dfee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8f965b42420a48e85b0d14d8761f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928f0fb9bcafeb6a765ae7167763284638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0683f7ebaee318df788ed064c575d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd926b5587030fac5a22ff8d792ace640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10b2cde000387d3164d8a03a8f74f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5fa7637adbfe3f8e14fd7f57041a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28cc5e62cc3562ce9372dd59081089643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f449870c50048d8687c7da75650b2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5d6ad5ecefc00b18dbc46192f065645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844592a9732786f732c0fa3107fd403c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0da6d08ef0e7f58e47221b7044065647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0264f7d7d7a804e93c2180a0589ea9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0db84e9ba43c74dafd8c662488d57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818da789e98697bab15a70a151880ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176dc81e9ff8a286871648e657968a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c08ea7b5425e40a981c61ac884aaf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6b6063139af80d71c0962e5c8fc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6db298e816e1c55d7009ff2273a0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e262333f1169f8dbaa0bdca6f9d05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9dbf69dd96657a5285dfc66427d69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d0ede7bbc66fbad8087b4cab28d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a173c111a706e24987072c81f0bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3e4eee28b9b051414a050f0e30e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625d75fd1cd6e0258d1ffa79629ea9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0866f58311126c4ae1747431e518661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e65ba04a38d1a3726cb28c2aee6e2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44478b770e246d76ba7e89517aaeb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0258e7461b999c6ea1c0274799793664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239d1ad45fc9e14f13bdf6f8dc1d9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599644ff4349d457cd483281cb93214666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed785db9edf9ecba6af819fec14a7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede4cae6da6504522ccca9abccb57c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed60c60fb7a6438c8a070d7d80ea6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695aa90bf688fa98e7fe218b245545670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc3044f9a47e09e91133f40597eba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf090b0e9459074414808b9673f00dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ab6e29d842b43752ab9d1398596f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d6a8201aedc64051cd4bc8c30bc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060ac6ded33728b0dba6ffd3be1d9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf61edb9f8f1ce7b10d2ddd02afec0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13435eb09a633a028fc51ac84a5ee099677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad96eb6282e01c60a3c6abfe1580e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0f262c091ae5521709b94822ea89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22f18cd01c98d7bc8e25d5fee88272680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0efc3e63a8710a3d57c29be5b93512681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016584f749e15d800c40ce7fda80b27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19f803241a250c53d1d1c60c689b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508560e8933e29c771ca6b1f0d157d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d4745c0011ae48f471c9f132512f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd327cb7200a022632960104f49c1ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d43de75a7eafe3890c0e492c101d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641017051abfa7885355fe393da3073688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a80c6351cea1262024925c77ae7c85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf154cb03deb85dbb6ab6b27876c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ead5caa552afaa9ebe7d4d66d6ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7855f1e090931e9587f15530f10ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104a3fb103ed27d5de6201ee9bacb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5abf9a50d20856bf36321cfe90f667694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763732264243ee48ad35c06515277eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4f895ff8bf531006800f2c178614696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972ade430c79b3022e5934644a9c8e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4d9f35f80746631c1e5e56e3178c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3555705cf8bf968e8a338f751d9d58d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea081a7c7d6653055fbdc8c488527e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15043e855987263a96a00623c7c5c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a13adf82df345e69c9a1e78b14fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6461a187928a0339ba5e472bb2f5d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837a18903e59dfec31e41bad0fcc19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e3455554cae044d627fe250a3121705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c277d213ec4301b60572a98b91d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a21b76ad5bc38f2ab9baea2a3e6b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ea86da8e214b202130fa3c645d82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa063cfe71875232e27399a31d897709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d19ac7e68b1849bfca101eb50956710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0630942e0b5596c966ae8acc23c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c729952630570b2a8dd10d6b77ff9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8be50d199f0a1ede594e24ddd8d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0590ed2d07a263f99b8a3b693fa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc54b5c6b3dbff6d1e65d9b09a259715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a123896f84c116b8a5d4e81f589ad8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fef437b427ac9edcd034c882a864717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea779a72d0e50a27b448ade94bbb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881508d896de01f48a785c2465e12a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5c11723b818237a91f44d428183d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb639ddbe5773c6c8e249494d0702ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75d65e9069ed5f8472e08cde4a70f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323f67f457c73c4be2cd0df12261ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38006057fd31221704a004eea2f9a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764809cec3bb1720b6d546066f71dec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f52a247947d1c3b3c4bd03a18c28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce321592359a617548108d90936308ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dac1c514d575acca3e461062ccc8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367d58f8beb100768fe7b1be44d3147729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0237257d9ee7dbae8654bd94377c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10fa8039c23109328428d9873710b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e85558436e8716adb6e54c0ea4a459732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521b26c4097596a0cb1142e8f63f2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d9f80d0ad308d3b7f7e3357fa4bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065feaa20e280e493edf8ff035cd1797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633e47fde33b412f4429b5bac9caac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46110f889e57dae4361196810e10ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443abc6415cca4b9455d30b0989c0f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706e32eb11391d03a35ac8bea3840e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7910053f79166edd9bfb61b6d381740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dcf9295b71eeacda07e26d7c9cd23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2731538c16e669758a1ac8bb6820c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba96860b8d8d7156eb567b70239a61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a7362518e43557367001295d7205744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960546a30f10373558df3ae70c1f87cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ee31d30d22a2013960dcd2578616746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b661ac8257943c0b2735fe20679ff4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c818a9f10011e6b9b203bdf93763748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be5405d4c3718eed3459f76ca28a45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add697e23d9f1ff8d9c1199947be6d03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710187de62c9e3881a6e45e8d510b628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26c6e5d1125a8444f50233531359e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd680a4b57879fc62f784cccfb007d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152390597d2992379b66f970cbc4347f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b8a70fd1b7e22790c90d8809f9a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602c983fdf2342c8eab29bc214713f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06bb277059460aeb41343b0a02b94f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc7a4ae754bf17d925deba5fa4ce0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a98fd014ad5375a7ec3f287f858a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1599269b35b34b227cca599677ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5803e2057527993749a57783b72fa8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee4387cbbb72c49d444c9b0675e5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79e99599758474f4de8b9d64019cd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00e52bc4ff602634796b049175d3b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7753d8eed425b04916e2d03b5948f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5b501c0535cf37fdad850481ad06766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2dfdf649d39604d006bc88c71bfae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e0b3ca2757e63d3f8368183ec0764768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc188a0dc5b233f19644e2a85a827769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344682727b114b1aeaa89f076e9d885770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c56bb246b70c6c629ebd38e10209e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b011167f941069ad2c52c13412a896772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c3928e55e3d461e9bfd36b018810773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccd5d58508bcb315b27f862826a1d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf9ea20401b36b2483da0890df0dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7624d5a011eb92e9338a06e8e690c7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc3acf4ec5f001afcfd473b5af87d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a43a3057d419ed76bfd03ae2cc2941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b05faef2da2351a9080e8a82e5ec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9390b65099f184f01b7895eff51c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf60de11bb110434b3819363fbeace4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f0118b1452a6bd4ef179e931e0b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe7895c20e80900fa5b1984a90a4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e00dbd12a6f3efb896b90385fb5da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d94ee4d0ad869232eb0955a0425888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270fb7af670359ee4f62940e2eccaa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8c233d2d5ae3e588714d1b800dd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2cc85a336e67e496e69337b24f7a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81b94f63ee9d8aef108a646606a0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e74375d8258317d2513d8a670a0d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32978f95f204931fc21a7272255ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd0e4811ff7dccb5d0ea0ff24d2e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d740f5af2e50ec677ba9937e78af1c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5657a062851846aa82eeb51e702d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d6591b205f3795f84e3e86298e30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0773af204ff4c12cec0e408c4b73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc73deb1b4e024d0ea1fa10a4578b4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9cf6d624cff9700ca5df04632cb4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50effb3ae0b59f52a67b5a699b1e85922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c11457dcb3ecd18d577cb9085292823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b38a36aad1ce6acbfbbd3b02802024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aae9cc9cc303d69b5e2d446019d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02d3da824e6bfe2a89ceff4db35a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998bb41354a5bbf7c8e38c4047b82af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edf1375fb13f734a20bfdd4d45c48b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4338caab441a92e180a5844e7538d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a17354982cf862b225bd31f57386af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c67cec3c340a8fcf6f21e68110d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff6421eba09bef88fe32d64fde24232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93342b83be842076431daab550feb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe85d54e7f2ece55b846f1b73ed0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b27641ef0fe6a4bea0dd9b34664735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a548f40f8d2e38896fd3d3b077798636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f4ec7683dabb37794310855c5d7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa68c71fc2104593cab96eceeb54038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366da84458c377432654d54ac1733939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef8218ad323ad0675ed3983bae563540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3777819a0e95adab3707e27995ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18e4af8a3f7a06e4dfe577098812842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41e9231b317929b1a4e1e0cd1a54e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77efeae70e0940d002149a1601b0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b64c41e4ca18f00bfa28857ec5590c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e630273c782ce5eb791bb264de9567546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c27ee29531b9697f3231be97399847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f64f9c7261092f127f29732bb602848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63972c81fac2f13c4581ec0727f9c3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd34f33a5d18b14543aa06c018e63650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00b5a350cee5e98bd0a5288aa88ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f7bfbea42c9b652e9432066d3efe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551cc40696a14fb14c69c41c00682b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8d8b6e24337f4fb6dccbf85d225e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a578e42642ac23ae653b8f256e75655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba36febdfa23c4daa5c45f382976356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00577978794ba56f4c2781ed004a623057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f58dcb92405a6f0187231e265276b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3882e87617149ac47784dbd6338bb0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47c9873eb2f985cb92b3eb1f6ceb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f460b583c9d41c16b93d16493c530a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47697dcc8cf3fec14df551c1f7090e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02573623542d2b161fdcae180f96ce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c1d8dbaef14e3584f3ead99f22d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181627bfbb1117e717fb16d391e91565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0558ef03f9057f5d9758bccc75bd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3452e4452bdf197afd6f86ca1ffbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d9e43835549e0f5e756600a5058668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063ce461faf9488a3d1e6738199f0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c66168a3ac1d3c611e0e3d68be3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1e52cf1e82974fc3870f8f83447a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b47bf4861a2f8553ad101ea41b7ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535ef005c9699378b91934b72d06ba373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fcaf93ffc47ffbfd3b49cd668e89374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597fb3f80eb7485c404a1163a40f1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b280cdad53bf48129011bdf811a43476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8843dd84371219c363f55b169e8572e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84bc3cab5c7fdbae02a84cd66456f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266fce4439207613dd9fec5648c93f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259dea9fed228ed6498e06b8f592d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1b5ee1e2a197ab3fbd480a316b5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e233ec24f44fb5ce04bd42eb46e35082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e29d46467d1b8c6d3e1008f31bdb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405412258a459518500261c0a725903884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05806084634047d171bad45f0d464485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610028f8e4dd3fff7793b3f12c35325486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd06e44814aabf13afbdff647174c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63d52f2f87855f5a06f1787ed6ae388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2074b2aad40b122d2994e31dddb5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b6f83d84822411c2affae4e1e5d3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f03cd9a80060232ddae9c5238218891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d1df6e8d00171e71bfcab740ca7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf4645bf2e3c3e63b4bae34436fcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aad56a107be0ba7b8d57be63504fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1ccf93a46b05f2196debaf774b77095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb7ff2c0454065985b7026bc06c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc4506be69631b3ca815e998bdfa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb772280f7d79af32e69a4483bd855a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8eace85ffc062fdfd375ba23a2a4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc970cb50a7cab11c4369b01e4098c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d06d03fa6212bc74f94f648dc580101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff499179e2728366260b5f7cf61e67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a86512668ca00d8b2e7b0b58a142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63cc70f5e30bf909378e59180cfadc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f07f0ae344291c302245c850da2b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739783ca63a5c0a347ddb6f71bf561106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84496487e62cc3b90d85dd3603b4333107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7e77df45fc3d5d7acefde4105a76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a3f8ff16cc8a3eb7522550447f2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795b54ff893d49dfa41b8e3af072b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fcf7a1a5d4df34f632c55153c050d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba16f74435965014a02bf4e23e676112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2282a162ebcdbddeccd27388b2d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c9580ce9d47990454e8da6c1879d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546ac3512a70f64599843bbb806c39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be58a551a9a119b568d04c87f1f5f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b926cec78014750bf2fcde0eb4026117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d027724f347639b350e040487576181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3763edc3bfd0a7fa0953891618dbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9559f7513ef96777c7525f32b70c74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9f0c528d64056016d92749b6ab30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6fcc48366d5d4fe2632203da4c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510036060710c7256c4e8c22785d1885123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b955ded8fc42e0ed62bc2d2a7e99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646bbb285dd7ed6307a48592487239b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945428fd9d8061630d562d39a43f623126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74851e1d8794ff7690bae722f17ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0290c9df2d043e3e4029dc3f6f2795128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af01903412f2d7e0f7bd77c3a55173129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2d2df4e6a055af14bc9476e44610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1741f6dc7181ddea1647f3989252261131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835d3841ce7f9ac3701fbdbdec511a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824e405c0bf8223b0d2d6e8dcf7f4bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd86192dce778818285ffefb59172d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ffddee32bd39ea1f91afdb87939a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd9028ecaa1daccb3b49f86ec418d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa3f5dfe0b54133805bffebf8dc36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52245064b145a6ee9ef55f280d456138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabbc71b8a7f2c9ca519d67c6d44362139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb6541b5fef0aa6046a557934391c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f166fe3dde39167aaac6f6e7fd3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a668129428c3b9e1b7ed9bd0bb5d44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766d1d2545351671d64701b98a511a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293152209cfd1b2add102bb3a5ea4fcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ad7560f31e7ce56902bd0c31b4c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c2e7b27901f4398df7278f964968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd44963361a89cd96e36a3ef9d908d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f172c7eebc6f7b00dc84c2c0f9ed38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f126aad89780d76a41f9a4f40f66c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f207c773367e02b3e4e76e95d2ad0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973ad34ef009d2211e809a6b6725a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884cda62d5a09712174be58e4c96ae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e4091af93ff92306358ac71b73894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d560634be66bc78a7414d16013c20b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259fe0751044a89a1fd8a062387c13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806594a62eb920d569f16cc41ac92c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257c84e711f595c70ce66444a93fbfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28234c0b56b74980bb1ca1cce72120e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f06590184375fecae6b9a6f363465159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ba9b6418626c407bc02c3cc0cc68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ceed9c98cb875f95393d43153203c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3dd02bc17ab445434e9e0596d089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab7681e5aa2cc6b79839bdc368a5fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc166f1d68534864cb9f8d2844391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069ef689839a1bb4404e6877e70597165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66a97687eff3f0f17f7a063135e88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec727d41cb8815512ffd78579cf98c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd772c1d64da41caded4d0740b660bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caef49fc79cf2b7a0d0c5e0eab89cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba70127f6bbcdb58b8b540896e819170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba9ea606fe89994126a19dacc7ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ebb2be7f41a729631051477212d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b1cc1dc6b8f091c0c42c8af576e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc30490e740b3323f6e5b1a0162dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b30c681536dc0d9463adcde65a39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074187429f69b92f5d5e4d0ffe081917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629d6b0ad461e53a1a27e462faafe6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e3e3e1d5526ee0f054e1ff7099def178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498dee7c71245fbe366c0409c383b55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e501830715f0a936e375d77f7861180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152c191046ed82223e15e02b9bb4539181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e7a51f8798780b0a2e8de3982b601182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c387b02c2e37133211a7de10592ecc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537c817ef4b74b5d89fff2e3edba9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4cee44e5e28d209496f81dcef9b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a35c1b53bbd670db241d05e5c5928186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b1d77553a500d98484bc93adbdd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d0f01e368dd092a4a3b4846700bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d88db22d85f80c4da60c405567bbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d5a1517c5b65ecc0d2f098d81b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a804fe143d5c45c62380358f6dbde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3621fa92ca75d26e43a83c2ee5a43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dbaefcdf6cbb343726145b5de4caa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02670d98fc6e677024d4bd3b18d88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75847361acf9fa736d9908e971437b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982155256061bdc06b35cb46958dbc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f73154afdfccbb0db20f5b15815d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a71701608390b46c4ed89eb43702198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8eca2fa2643048081e485a4fefefe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c6da4f1ffa3a3ed1b79aca0e32fa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895c4d5096780edf3bba42d7dd9963c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1466ac244fd25e716026f437f73e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a796408940f1337de4a77085b7d49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c259433f64456da450f8305bd6f54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2520b4fb0f06ead1c762e7d1d6e3de2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca190a2f7257b49f9fee7336b1777e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c51cc813338883da62381a5f47640207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ab931f449259d681b9cd36e84e58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c239e86cd0f56507dc4369d5623d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027befe0079174f01ce9b3c878deff4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d67aeb2c849afa121bec538a3bda2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f19be4004ba903ca2a4e2c406659db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccd3aca8ce6a5a3054d4a1c0a924e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad517471e2e709eb2e0fbe3bb80da68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211185007bf607dc5c95a9585a8af4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2eb135471e76494ae2323ece83682216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f9dd479c1ad81f128306a93ff955217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff00464bba93573858c8a47fc52e98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab093e71817a9319903df92e58a7eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f92229137d5c93b9ff83cd2e62414220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b735c805919a73329a03dc193f97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd218051b18277ad10fea7d94c0cce0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090041c49981b01ba34ecca39372ddcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f626822979c64a3bdf171c02f0d8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5057271c501f0f6471dd4ad0a9a225225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b35de1536ae5956ad9ba72348c222226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392e03fc7fe88bd48260d207af6a49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047821b7217fbc5e227f33445bedb41e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441903421facc8a7a1867acc25e52bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0241e212a84d2e3acbe3805dea1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438c7c78c4963287fa2de7ce4327d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02aaa463b858f9abdf32b2b7230000232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da722eff2945dba75e8890bec3f60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3160c9c6c6f8c9b6731c8768c8e9ea6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3ccfa1e7fed10ab42107f3c8231f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b83461349d9a4fd4926a76d5693da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa782a9fdf871d805466f541ecb5df7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f25c5d21646bb30be455a89e58bce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947874cf08076b2cf90f6b421bb917239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ddaa7026b7d570903fc2ea7004495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ef5bce7255554e6bc504794c3d0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ea8146f91b13980cf01712d988fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d186cdc49ffd39591c0b8686236f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3529585ac3c46eb18e64a0098e394f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89843779aa6beb065b3ef81602c41a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3522368bd04037ffe2d1d895ca24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9ebb1f1ed95c6ca8bdd4cacc2c6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6abf2f8f60665f0e8c8806b9d5db3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67443c01bcf9ea956e663a8739d2fd91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28fea962f38b1996344c27f122c8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251121f7c7115f1eeb79934b671167251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e83287a6a2cf0813d82c0c524d50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da8aae0e93a24c2ada1ed62eafae5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a7c4f119a58dddd953829cb0ae353254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464635a128dc17634e64e442b149714a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4165eae001b2342039aa1caf24f722256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf165fdf31e0a6741a3351dd080f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2981a4a5e503af7f2b275812301b5a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913647e7187a55e269e640af3393e47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31849e8f1efad66f4649545622c417260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79c1d35867119e5cbf1b36ee1d97d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b16c985cc5b3902d17cd68101ab925262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab482297c1d3afa70ad88e1ff0a58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937949dd16624d0a4d92003901f78a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753625a9a845c2dda0e771ed383d0a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3827cf30e4a467cd3b9f2ae148eab90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c47f3a6f723aa48092d21c2f03e11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2584601957204700ebfcb27b820034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dacc12f4f9a1c387a2a2f65e1c2d80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dfff91fe68a591e90929fb58bab59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc32c167986e409f4e2544b69d902f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1af4784fd77ec296a94bed57ba41a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a727476991beba0691642eab29c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350903ea25e632fc6592b918e1f672b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0c46474c00f789af29fbc32cb5d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60d21b9fa7b88a441e10cc942893a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f295294477502b9c48a92f445b1d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f501a241490d414d5b2581817819d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f1edb6bb55f12629e1275dadfffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef499c080762bcbf01b801931d4981fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cbf5c11817d29d2f8f030d45221a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce94d7c735344541f40425a79fc165f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc0144850a5ef94098c26bc3ad7cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4646d55b3f8fe96657d06ff0a3f98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0380146ef07ab8a3488710a2653e81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a57ef95c95a282a9fc5af18e267a9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc0ff5d7b4cfd0aa8c00db4f845fd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63c0e58bd97ed8994c8d9f540c5df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1485d306b23b1bb3da0bfed70a61e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec18e388863617ea8ab1b1ac34223d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72602681e51692d0c85a24df22118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc725ae48a0d33b2cdb6d7be7d011630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a2f5651a02ed3b13cddfc30daa09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5431f8c66f1e8e916898e40d824b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ca242d168e9d7da1372c956ee184295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312778b71b95d4e8db116b04489f67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f2dd85ce3bdcca0a0af114e6d5a20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e561178918eb1055d0073693497d50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2831592f13f3a7877da6b4a489b00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44e32e5000bfa772f463b720f11f49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97f46f08dfca797c6dee17f9da94d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854f99d840f3024b558a1c7116fb52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9788805211bd411bf5f4abbdd741303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af56185aa0a4fa4eb8c5c57f5ed56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f733aded6eeb2656ed158223849de5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc4e7f3361ac143b7d016ef42283a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3170ec78d3e570487f0416963ca3d40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0d158102f2dab81dac5f02711710d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106537cd6aee4ab12327a125e217071309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c0d416fb4d2b4847f688d4f6ca51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b00b506067105d5d99543846820d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbe210e1ec06552fe294a00c72295312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c041f04bb190e5ab4e475393665ece313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b523e2c66addb30c687bd045cd8829314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f316a048124b2decba23aacd01b5be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c5be08e73bc5e4cc426f364a92345316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007966d3d7ce07e457465bd67c962e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c590fbf56baabf8df324ff0f0601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f27b249af12aad4818cd670cfaff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ed3399103ce4d961a729ce24f78b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6ffb0c8ab5860fc67d100a526e4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8cc0dae9e28fc209a5b08c8b73875322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1768298e98a2e84e3aa1fdbaf1be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f49620e047999d2f78368919b0ec1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076bc2addb1e34c3aaa9c9ddfd9959325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1dcf34bb326902901a5ce9793898326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ba19bd37577d126e774d523bc900327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6617bacfc09827902c1cd28bd5086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c47986774442120620aaa047efaa0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e197c05f9c8021c649cf2477b9019330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845cc17f076ea373d7c6d5ff609ef39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe095704d004a36c250d8974579deac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b092779a23c09b785f7fba631393333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5608c566efb8204a7802953288b526334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eb92319623de693528dd982ead830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767b8666ad6cf66b67a37ef89c44ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd73f4a4c3e59eb3bbb12a0b74b33ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56717fc7dde1fa544076016c58dc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194acd308f9703a8c70a313126a5e07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aa95b5dfd802404a984346b0379e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fc4b8e478476976015b6a1590172341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43301ad8b8fd3d657758cc27d3e0791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da2e8fe3f0c00b6499a5fbcb5ec82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d9c1c732b80cb4c466936fc2d09b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae972af58b958f5bb92728b59868405345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3439261aa57e22df6ca571c176f02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d5b5d169bd05ab5bb5df2f4a7873347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af2296a32906cb255304a37660cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118881167b6028529eb2c4229ce86f32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dedaba0a760eca93bd2e8af3428b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4d4d333aca2fca8d2c64b6c9d72e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733826da5e1b38e5c31fabfa75cb957f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe072c0f3230d77b0344a380b8fc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391fb625ed4951e75cf5a2e8ef3f400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07b94d8c40722011a32f3df4e19de2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca6daca1d20420bcc967e9b1cd3d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ce281b3d758effb70204e270758d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0d3700a98a4641748c954f8467d01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50987d42278d8d5b72a8cab3e32a9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011aa588c812314b2e4772e629c0fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44abe0f14c2fd0edc1fe4ce64edf2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e9c20c283ee995b3968a10f8cccf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40a45606624bf2ae746d8f3fd311dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a15f41f3166cc5890bd685400253364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b522f5785454f04cb463bc1584ff9c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d939f727dd279d839bae6fb204096b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178122011ab69162444b5224e542bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f2e49309bad5d7fb92bed7af4d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d1dab266537ee947631e466d7f64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123d530c5f017b3a861ec8c402019f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a248b7f217c97b9efdae6e6f56a380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a18c2b31627e9c8a6efce2832dd61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3124217b3df56dd5a7b3138d1277a6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a9d190abeb67a9ae37771b1ddecb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd9d22627b34c23aa6cdd59c8578f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe9cf5b5d8e580abc03e36a6128be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce72a07ff4beb65e81e2d3f75c8bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded787229ad78cd2b7142e5707445aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d78ca7bce4ea6799ee2d9d11cead379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720ea2465bd9b83c58f7ca2b086634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181c2ca5e4ed025e7e5e424830113d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee253f4fb1dee253630c4bcc50563382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f7e7274114401de1f1b1a1441e3ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15f1c5897574769bc1eba6c566b74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeff7b688914828c6efd35e600d165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f409fc9d32e10dc383efc892eb4725386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395a075beb5c1cb40129d3a47d437d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a86743de9e6976d4dc0c131dccb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7069e605cc742e61ca9e9b6270da9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd9528568c9895c8bda75675b611b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02929f7a1ed4b80303a94dd19e50589e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e824fbe8ad61765bea91dc95eb90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641caa3a55011c41d360a198be29deb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c97219be70c5079d3d36ed9e231e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04c9532660d32eaa39500ffc416898395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951a9d3bb79d867e0cc4e89ab67827396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c91b7fd6020d71469e11bcb915db1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194226d8164d037a206229731f7c52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e375759096ebef442398823fa5d30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e396abcba695d687af8dd2beaa418e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074a338865cec8d1d90f896d4e090f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415de38e9c31a2681de4f3cadebe5c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b68cb1c2e106dc8002897498ab0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a1db8576574b7d31836ad5000576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ba8adf9564633cd2f378d8ccab6e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3759f70b68919fd9786200fb936c5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a753b038f3f6f361772ea3c6d30f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b787f22b7c69c029a60072f609f9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e059da997daebabba30b66a98b6eea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e898336c2e84e6e1b61fb236f2290f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c72252694788c6197b6924b5a2da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a089b718ba45b857362d7450656e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f84c210148e2e7f8ad60553e07f82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14268bb630d9682049e4815e8151de29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98add4ecfa0ebc61a6f73d8b2ed7e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184cd43bfcc708b53324a51f404573416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34d4d1cf463331b214018eea2aa545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bf693e53f3e29fc3267ae1bb1ab8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df5e6c8a0a103608cdf29674a1da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b54f78052edc2cd139b2c7d14f67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9a3bd10cc9c58f7e553d16193028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d5168dfb0b70e6bcad209a32ed4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e2b779304e2e609a550dbc251ba1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e4b7ad05f076aa7e965656a0771b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6a91d14d73c301971e33d11517c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a6fcf9b3b5878697a9b58c691ad15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba9679ed24eb9c835c346ae113c6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a9cb9ecd620d034c1190c9191197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072235ef0c80d70f7d8ed45fe983c773429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d58cc26b0c23e36f38ab46e31d8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c42ee3bf57931ac56e50a1d149c7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376501b67514c3ef33680a1e483e92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b473e9d82909f651ce707f74de062a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784cce7c2d319d54d608a0cc730d4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c8ec397fa565b2d2f851ee37d9b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0d794f1c6878caa0d9ffdab9b8f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ca4bdcfd7d1642e9f4521bc93564437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fca7f2d439378de0da4a9fb5f77e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95eab90b099e675ecacadd5bf729f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd42c874518a732fa90e01dca96422440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d997055d88614faef8571f27e8da0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a28d3494b20d96585c6236be77bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec48a28b309a3d9365fa0b76c1c8ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219a3fd5ba931c743d9a890c566aa05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfc286ef4876773b010f5414cf46f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a0940d0c60f37ffe121bd0b2819b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafcfae54c61f3f6e0c82a303067b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13c6d3514f77283f28d0db4e51efe9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0231bd2b7297570f2e82b456fff3a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fac1e375a47283dac541ea60043d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16b545cbb397f3e2c3a45788ab64b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914755a6c652b75e77265a9977706b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378c92faf7ff4e69fe1ecddec21364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f922efcd7d754bbe3b3612b6c775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6eac6a7524c1bbf920c8388afe05b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac8f5ad646d60e0167bb33d7042957456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c4e36f9fdd1ed649e89624558f4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0a01a940b9ce9df5a47244bd0ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386823b72dd30f515882f81100ab14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3423f8b0c84b96d43f4967add5bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e625c040dee377ade1bfdb1eea31be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f99a70d5ea12fc8694c2e622dfa8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2853816b2637b2cfd3cd1b5c9d74a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f4bf30c87991222dc0343e9375f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720cbf3d14ae1843d1ee54df54eca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476304ea3e04a66f74e560133251b605466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedad5ad42e81c7353b67f1d250d11d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eab00372c23fe0db16628f868fb75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b038ac070f21673ff215663bcb42e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fdf450a809c3b76d5021d24828e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8237acf2da93632f8fe140bae1424c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67827d430269d8665645ab7b5f5604a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59854e06fb7ea1e208333a9cbc7aad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815583a1d9ca8c4fee07a9ddc2f327ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32758e55e55054f39d63ec2f61718e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97dc3dcfe567dca106632ed6ec6ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88befada7a08c3b539a900b4afb87ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b105fc8878c3c37c49e829cf548695f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19e651ca59373edda4d571ff564df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d0cb3efbf268a44284957c652518480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb4e0a563add046ee7f25c8b579a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13389e6f09e699df867eb6f369dfd86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9d1edc6a7f6e91dbef459d4238a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913efda74ac3fb5b75cd593e2f32e4e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef956e716263d8db392a2348c83241be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41622b0504eb8d233a0ad4dd22aef229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5fa8d9d02897552dbc0d57f0db203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f68d75fef1d0fa629b91bdcf56393488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b954df5a4c9543f574e73e32d5e401489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626981563e3dcca616aa0d4356a03f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c2b027351c6b280722567f11b091491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad61a1d1b03c4ad1fde893553ad5b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a75712ca7830138769fcbb6a61461493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f45e9308f3cd05650e57d257fb2f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4657e7be9a98debbb77e3c475e2ec7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a60b9e74b64a8ea35377cd6666c29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79071c47951587c97dbc197e7a722b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc9003738c1d0055a98ee4be4e57d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa8c194b2a88b99dc89774007b637c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da517f47e4940760913bc2f0ca3c665500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983d6de7fd7ab3e39aae1c935c0fe8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a861465bc9e0da2bd6bc7901a26cc8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d42dccbd1349132752c1f7fff0243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c17327f83e0319654d23b654a39b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efb48dde8bb3c86e5f8def3e7cf6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d0cea38a727da79ed2879386d485e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448cbe64e54356e4f2dcb8679b4053c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb8785cefc9990a94f90f29fe0311508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebde0536e57f08b1e0080051cbd7db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b32655787d598e41b1242a32c25dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee248aef7ba64ebc1bb5b03c04c927511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075fa9682181b151ac91489e746071512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787dc5b87ecb6f2bee2ac2d2f27e66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffed6d8a94884fc28cfab79af1cdd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc00500455dae20a38a0a7c953ba68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1ff92f073cbb717cb8f380611fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5168d5c905e023c0a6e10404c4b31d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98cfcc6764b585f241c4b62a6020a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d9b6b6e5ba6aa525fa3882b963060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc011a938154246a8d95bf45c8ed2154520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af0c7ae76d9af6f39b6c72cd98a7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345835296663a8afacdf9fd0c220d32a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612125782132e3642f5d48d16d269d89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b076cfffa8fe1f58686b6750ef9961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f98b43234ae70878bcdbccb83360525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898352ca3881b0209c074db0d23c7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8cc4534ac339f004b206970c7edf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d101eb4d7c933c1e5ba885f341b34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c0c353e368505d5331a88b74284c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cc3d256bc36558599aee02d551db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55678fc2c49bc1267bff1c4e6ce955531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d65383c8e02a801786091ab4d7e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720874592af135e9aed4581a249dc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eac8c7971cde5556ab889ba8cbb9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd4b41614e5379043141956a38ed7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa05061e567f41a120795a1bcae4f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece0f1e8061c2c3333de7ea99b08e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53ab5159502864680f9232deebcdc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977dd16d7c822c6056aec5709854838539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e41de38129c03150fcb8564e3d557540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c73576a07544f8a1522b02ecff89ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd645a9f5173e8a169ddeb02c035d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f18ec091f882474b93e420b617fa90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fb6bc9c205becaa86d9e5d2177fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fff9d8d565f5023552f6d2cb7e3f83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98cfc672eb9031ff78649ce03269a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72a20df6d21ec547b0bbdeec6eeae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba658d8f58156c87219804ee45037bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f870be93e042d90a6dfdac86b127549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715354b7f1e22aa8eaee42b48527cdcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216bc11c9bb1c02a360f5f72999bad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e39e46f704b4e7b2db44737cc10d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081a1a3eeaf048865969b93f5d3fc47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e07c63a20865af8eb29089917aad00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039788834e99a68248ddfb137e28c340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b93c7281e62da6552608ee6744eb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938bdf2e6bef5a2ddfbf994cd31a3fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92218004ddd5d2580f1474bf63f0a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d005beae05ef9463d5f205938e4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf46a541143265c27ec1481911575560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ef3352dfa6fc651437392e443d085561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812cd2259235bff5baaa23d30d5c356562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cd6e7c00e58e4c3a1788ca428fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395044f70983aebc84df4dad19324d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d77bdcdb9f0826305d79b6818f12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a53b34325724606e02bd27a41bf6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80892e7744363c7f03b92705a29f373567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415a762d78c6f8542ecd8f3d86ae06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc0f490801c1d3209b04dbdfd09e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4d595cf847c0534a92d740b6f77b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b2113bcf29a1e052cfffd4f5f1c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa28487616b1f4b4e000c117b251e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334279116dc269282c489422808be735573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294769299150a1ddfd2da25c7e967b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38465dd3a09b70abb5f3ec22e33169575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ee45ed1ed2d9f86855765f92b061576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e54a071db1ac7c8306df4d45142ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d332fd5220e17f1ffe5703ada756578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3f2bf5c87d90bbc10ebd9a4366b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d91b17699c048cba88c23391042d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8622b338a6edd1edf63acfa8cdf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23442de2b556b1912677ebb4c4f6d197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7216bed7156c7761f99db8ba3835a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade16d9ec72fc62cf5cc78dc89b416e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3122e8c1d286e1db3b4a51e1828ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948c278c7313698613895e4b8fa03c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb7331860edde96a01ca1e0772749587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03216eb9a9a1f8049a613550ddbf36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8b1cd8cc5313182c3000c6c0728cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c177511cce69c12801f580bea891590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c1d3d25626fc545cfe3439ee9022591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cfe87e247556665597649ad14743592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee628bb5ce955431bb24f99fc8264d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8154d6a2c6dae0eb54af9ce42991df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c3665e0054e6049d2a2070a40850595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423af31dfadc6eaafc06f440c48068596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429ffa978a55b71a95e7bb34227c75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c587986f4f4cbfe67418e21085a6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda40d5bf8e613cda638784a3d89bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b041d0e3049350880731e3776d76a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170235ac5e086b3fdf106891d16388c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288f6dc0fa05c2436dd64aedde6ba7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb9481dce6c75ed72bf07ecbad7f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457045f4f2d45f5cdbbdaa0455fbcb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1172651f723bbd72f474989e9207e0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b35b74efcccb554920bce41b9da66e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801c2cc49cf3c715ac337997a448e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927dee8f2261d7a65b0d1de66babcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f95240a5c04ec0588541e461e6226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11e7d47a4d61d52c1935e86248574610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333364901cef5c2df9c626994e6c7f2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05556bf2e584db61250dd4b36afcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cded2e5df03c3825729407fadfb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e54323a7028f7bb831c98333643da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f8a98ea762f96dc92724729b14d20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e9fed94e62c6d6526ef2ecb102f86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6609a3833a6fea9dac4ea7c86766206617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e86863393b8b2a4e360bf4dcc216618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358722b02c35d6f7ee3d6c11f8b31245619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b2c0076424445f76633f53cf550a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93bc11747fe3ae57ada3cc38784c19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b5d8f2dcb294356457794f695009622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed07c5d422e1beb243c3a5be62ab1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d4a2b62af2c5af4e89f4a984b3da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad05850f9497439154253f9872447625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7227201f3a10ae415119b5f03dc78e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3992346fd5d2e3c7d5b837ab10be42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aee4a7d1e3caf5f76189b5b549399628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cb1f0a4054e402b48775bb90c47e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011bc97b4f6ca573136a6decdafb5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f9b2b625841993236cc408b5f538631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c0fc9217f2b3863e00de4503429f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7120232e0a12db4419926d3eff4825633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd63dbfb59522c306bf60002b3d6615634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3afcadad8194166297d69453ee89da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad860fe32a22c0abaaa4500bc37a19a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad83b9a73003d3672aa347ca64bb766637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f09a5340e493d444a6dc56dc7bd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99c67b6481d4b8284c2c89a51135c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3670561f8042b4ee3c2b00f8e52d8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09b99a78365072bcaa2be0ced5143641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f215b0defe454459810c33860e82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f147cd29d236ab8e7ff970de8a273643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be60152d506d29900f3c528f6a64d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82b93089103119e8a67179cb38275645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e7c2c8e6ff6d0324d20819f14298646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b7b3effeab97a0de62f2bef70acb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fe2e7c48072fa5b31dab0e506b3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59e20aa00e088dd76ca9c5f158709649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432240d1088231c12f10ac652f5477650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368e39c285c5f0930c055a9b2568e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a9421319b6febe90d12e97d43f2e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa071c7f37c6a60f3a91009af7be6da7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce6c30aa896daeb3bd1d3e77db6d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb534eb212217ca2cec6ac6080a60ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3a568fc1ac33baac8d3044b4423c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5037337c045739723c3bd0f46b024a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e2bd0a7e9becdc1865113ae16a89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd6702419873e362c1406753468a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79216243753f981048c13eafcfbcfb8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6817cc9a2adee091531e82d4ff81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c20b9b668b0ba27464733083f601c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58f665cd9eb5c25c28baf248393de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1fbc9f5ff944b1434147be112041664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a21386e49c585b35adbf71b2c0df9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c78b28fb871601c5063097ae0452c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86128817a44ffcce385dc88e3c2d57e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba41ed62a9b8cd41d8e2a94484d99a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d76755f1ccc20052a48d39597e62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d4cb53a24b18dc2d5b4080f3e27d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebb55c7790297428d56131597b78c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa53f2c15bede16d6addef3c9cb2df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7ce72443aff21433b28cdd31b366673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f74265a7f5c0929507dde3b565fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446918ed36324b7345a8a4c8eb3d3dac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91524add15340bf89e9e5c929b77010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c18a6be46fe1ddabda23cad4698692677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799bb0683fa6187f0fdf05fff8f6fdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddc9bc99f764ea28d782d03c46895b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebd3058bc9e781de613b006a09df6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd22fb10b10a39c0faf538bbbdf41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b440521738d2ed45b5fb4cc98cdd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc88c067e7c81813353e5c957d4571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c773cddcbcddb1a59b5537174d7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4956b9efc4ebe1674081ac2ec38346e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d1194a3377401ff9d91bd90bec677686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42131c2de381c5fba301f752012c10c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765765bb7b82d867d3bc9edbb074e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16323abb54bda4048f63d626e5713eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ad7695369efd5c7aaa77143d0805690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474ab9bdd313986053a93539279b77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4345f2562fd9599bb7a6ef2d98cf60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5fdcdac573c1268318360683cf3c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a122ebacd96f69526904097d0ade98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c65530b4740947884ef375b5ddc28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd3cdfe807f3044adee9bd5ad8c7e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafbb5af01c73560f7ed0908b58a3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf15e78d438f4eb1c06d7c91c575cbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d22be88513b68700ab04a53b62a5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6f1d91b152af9db963b379bcd8e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83abfc79ca2e1ff181a154d084e95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0376227d8b2fdf11c3885454c4ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd769b8227cfcbd43a8cf5b491e8c9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b220cf0bcdbd3eaf23b82fef57acd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ad0f81c4054e3e5afb2fe9bee2cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eedc0e9b7a99a404186ba64b39e12c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e8cc7d2381dda9cd3b0101710b4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192a17e1388bce7b7f0b21c88e4669708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d490f84389511986bddd800bbfc254709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3dde2c1d57745e59e9a620313d509710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2bfef2f768299529ab93ceac79b07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9729de389cb3ab40466bf476339c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da64f38c47f84a9d33aabb21548b4ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46899dfc3ee6d69b9b1e10139e4e93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a14223da4e2cea939f34c74114253715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46d38336d5a8cc9b1ccdb5de9c42a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebef6075cfd67cbbfad82df38a88d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd86b0485d2c37241d2368e92033b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6b1c4f3421715c35bd9f9722c01a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1cf11d7d5f82e1c03e5d120cb63c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840519ec8aaca8c7af49b0d5d5ed3a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d17d010432c496ac776ba76be8c0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15415eb2a73a8cae8eff2e197c8705723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194482dffe45b024dbcc509c760ab6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b62ed2c94a43491f82180de6b873725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16cfc842dd1e29c54bb3c2c6f5bd5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b52892423948baf382b5c5e88340727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477df7eb9f2e253f6ed07e780ac267728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a654e0d3c4959bc1793216b46c7d583729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d40fb0fa26d5ad2a1c950646d8e98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b3b81d8ca068cd7404d4e6a3e0316731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dcdfa8aa04b04f34f6aad8b93b63f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b81b60aa785df9c3fbc2ef60be9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff4a5e81884695dbba40d2fdc5cb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4b0631c51b9d61257b36034a584e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b861d7a46690ef93d7efe4c50e58a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6078c7c02f8110bcd0f23e05f5add13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36b660a9c3982c2b10888fc36e86e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad3ed4d0e6b35e42dd158091cfb29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae06bf5f30641fbc4a75cb5f86f85b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78677efc9a2fc2c64f9f7bcfc5dbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731af816ddcd92faf37475ae242614742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7c014c4ea96663b3fc3998101a29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8dc8b3f3da6a5237e635e9d02403f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7fac0b3af91933ebb08c59e2bf66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25e0f264ba50e7daaae5365d61a46a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064a9b529fa203967ecedf5e995992747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a5a6a4149e19f0b422634614e4f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e9844f1b4d3d0f06e523e43086a5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1c408bf65a1f5867bb321cf7bcd30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab121ad00c248044d8d6bc8f98fa8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1523765c74041ce3d44e48cfa21d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb324eefc19b7236021d7d8eae661753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5302b4d4f281c7ab8eabe0a974ac7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b6b83a9485d5779772fcfba38abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9df4e42037287f152fb5905efb03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47ad0ebd59b523076cc95a95ef35f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfb2d93da6beb161432bc42e5f43e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342ab2640f4edc3a63518aa5b5432e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312f4048081e904eff73c26093eb07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4cdfb9a9c44a73954211e1b4cbb5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729b7dc0527783191df5e8afc5ce53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f99695c6276c3a451872ffd9805c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbb6a4433fffd8323c3e8511db6bf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e58aaba15587b6d860722b115f96765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d2055a9d11bcc21c6c233644013da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac8312326641d3ebbe0d6d7202546767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5493bad74cb9a66e7713ef21c0696768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f6c0e1e3a188f34d9c3e5368b3a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229e707a404e5f1d5f4b4701586e7d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233d3b96e95779e3d192a6cdaed506c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241910dae458ef586ece66f156f7ec5f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9156c8c5ea616eb0d2f9526f96e51e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478599ec4cd78b4b6ed012200317c30774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e834cff11953684af3c186dddffa46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ead4a6d7560c772e1174000e13ab0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eafc76faa469c76070f33592c5116777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>