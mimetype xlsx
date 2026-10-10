--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fd3243db556d04624288a9e12af161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3254970f377c290889e45c91949182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6070e043ce8cdd9b3441935350829b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344b4189c337fc5633a1f583de528e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90832f8d7e81b10d048f48d31661ddc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1fdefc0301b5dbbf3df91ff2bb45e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eacc9558a3e8c44b2c6edd4278f2057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fdbcf3b7bf1f05915e7795233ed848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b2bd5167c36669abc8f388189f1b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca066b6661efb21d6cd011d3ae1bbbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6c5dc2f4709ff008323b82c7476711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4b9cac72c087c44ac519b52050d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb60b901adbcaef1ea318d204618d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240a7ab174199a4769eb23d60169aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323be88d956d9f3d5de39611e2627cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864776ec552627b433bd8a711195345616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830512bd199a2ca47651cbea36bffb7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d76235be97221cc369208be33419e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e70e3eb29fca257cda841e73cdc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cedc71f09450c4290f069981d7d1a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d0bc931374fb168558df0956918a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b59768864c6e1b6c485374c79bb5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d427c427f9661b2c87d95e7b25e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808aff4be66de3133262dbc97a8ec0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68442f3c9d3258ea02b83942287f7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933bc48b8470f0bef7c9a94042081d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248fb1169f956ff32f4a37fa71574d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462b7ff5058489b80dc3ca0b4a10f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc84aa78a37063c9ce8f428de17a9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02094dbdcfa83f5b753fedc3cd58a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9887da236db4b97354c60a8b9dc5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7dde8e06eae800e6c3c67fa83fb9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d09dcf8561cc85b5cee8e2f6d4e6b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d9cfb6ebbbb085cead09f49cd71e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8f8c4ad036e4f301ebc668bf1bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508728260ff80bc6656807ba6fca1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4145bfb468384dae016a6a6a11309c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba7afa21cd80095ded6b21c28817338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f49dfbec673c4882803c1c89369239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364bdb4aea663deda7456af2358bdfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b83376c58ea0bfe9dff22315d0485341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938485d1fcb1bd11d23f9b788c7b602742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f01f07ed680970e6b78d900fcada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228641486accb54dcbeae71d6f2a8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811eadf7528e88958433bbe3e607bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2cb7bcf5a312828366cf54dfbf36646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026928aa81bcc4f0e3dbb56d5e6e750a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312eaeddc8e953e37c1cbc9eef0c63c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a690e170e33d0680a24ef6956178249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624313f6e4832ccc55ab5a7434faa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e37fbb3a3e8a5d0ee98421374c9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65a9a74f71a18a32ee919b78451a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ccabd62810da9db59c7d5a25b262353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a743a9ef050fd06228be7db6a8bab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71dc3d33e2118f28e8b9744a4a973155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e89e2f84d69e806bd7b143900e2de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc550c9285017a5089ae9e6c7c89c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129864cdc92f18b470e15951dbedeffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c34c2cda75554cb1ff111b2bc23d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa0d5014a524f53dd8031ff6b8e9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bdf27bf593da74ed76a6862d8289161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ed3dc7e2f919a2a2ea84d3fdcb8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5905c856e291076d789ca528558d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b5aa72313b5888212b8cf0e6426664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da97d838b8c830915c2f3363d20c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bbffcafbbbcd1a733b8fb38d7492066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091829599b8e964eebda777c535bdbf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b470c95a63c7e0524406801b0409a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04388368e512e28aa523b873eaaca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6068022f4ab4e28c44353ecf529a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3c94d0d80d8fd90f1bfe33aeae9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cfbf8221b8fd67af20fef3ca781f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ada804a99b60254362f1f4d8a09a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c7eb5cd9933db6567694bf41827c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b856c5fd9283e40fbe5d16a0616bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d483ae8f33b087876251688b8b4b3f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba064139badc5fc59be621783412a70777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce07fb65aedf1e2cbc506c594d304a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e05b8d713eac9b4f8a735111dcb26779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e62a3c0cd7c04148d5d2b483a3a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ef48b5697faaa0daac7ea3463730181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09439f2e6955ce7c3d9a535233bdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c8d545080d9238b6b39fbe668f4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd763f0c53b81672cf709b72b338f0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eea2cfd75c85111d3a08a59027d9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09c457f8f1cc48af542bc87b95b4cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebd0a5dd830387bc14c8b1454508487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b37b578d629621c7cc93e4f89fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b6f62ed852811c1677a5c8e280c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924391f1cc59f96b92f39a1d86d3038390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a8d1231436560ec8b5af771d728f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872e8d14de6a4d24d404453904f36692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd79787bcba7b41975b28d7852e491393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be56cd7d52f5c072819a0d5311048f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440481638f4bdb848c4343fac49a253895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3015a2efe9be094b62436c778ffe7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0cb103d9575646e732147c6a96d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fea0e00284d53dcae238f35e681a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601300eba5bb648696fcb67316a5503199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c48e3fa0a07e6130b8d9b56de846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f4e0a379f70f6df6a058c799172b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14733263aa8089c53e8e2740c1890e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e699d4be7b2725831d1cba57c0d308f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed0468d53b17843043fa99a419b1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3101568aa3e4115d4d5cbab22497d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c0c580f74d387de48601b1d93cb68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921136d936e7ebc25d998b6223d84d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042a29a375a305bcbbf95530008b38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394b5c40550e712d8969c6b5101102109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454766af95256eac56e9051c308678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cacffc1d9f8cf04e083c7fb64cedd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9011251063f8b4ebe319dcde0356ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff2372dfa5eb3d687ccbadbae8f84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79b7b44302f12f35c662354d08a76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5e169199467bd65dcc6f9f16b9f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b83405ed55eb11f80d5f6c95cfa27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063e4a23ccce4441692f888636381a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f95c52b0bf31b0e2e7d88defa6a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c449d79cb6d11e1bd24d1249a0115c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfab381eef72d8ffd5059effc146a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9321a45490867c3a4d0fe1dfea18a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15633e40211e306bb9fb3d5773ada94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2fd99af3bb62f02e3c67eac6a5045123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8515999734ccae5f4161812016a85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c1092097c436ec70c76d3ccb52cb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe7723148f01a65848d238e3f78c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a87cf333c9084e2bf73ad134353a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf5f6d9959190f605e52187a73fda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3312ace8c94266af36e40cb9d6b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c0bf43d11f3ae6ca47971f10b059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f76fb0ff9b55655b37b74ae701f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86dfe41a80b139aa83703728c31548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1b569aed7d455ec694443f9cfaf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58d3bd6e2983507310ecb401f79d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd40b282ec1c19f582d6f1c7b63613135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91d6cc8af2f2b645e584d94769f76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9691c21be682923225d65dfa4274f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9536e23b3d052e259902d17d01fa66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eaa663905fc61620b13aee945de3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ff31e8952e600053150b1ecea121140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4851d46786b934b82954f9f70b872c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c5ab4d2d856c5c2797c980f4ed5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743879534d09191c4a5b9ca40b0bbf89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd6f6e1eb8730df49bbdb25692ca03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144aad8ff0fd0152cb23b8221203e63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771cd3499476255c790323637747ff2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963da4e8396e168f0209893dd099a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e8b044f114eb19ef47138877f199e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5f90daaf9b21fecfefdf18f4d049149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30fd108007e57bbf65e6f530940a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4f4294dd7a8accca39727beefd45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbbfdf33cb7067f4668a976066635152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a85fc3548475097ebcce3d8105e1a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96fa405020df0d8b99cf199bd552b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f1329d0cc7c1a47f288ae84298cbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585431a46dc21439703b601ded996d12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1799bbeeccdacebf0fcf34d95fe03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edffe1e73feb98b59d278831d8d96b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7ee2bf58e8595f7fdd0907bff9e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66003245b65df2cd4306a728ee2359d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c142c943719f47b4e500fa2e3d11d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944831c9268bca422417f5c65a7b7e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a456b628af70b543d6a9b34d8009163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca84e6adf815da8b60c9871eab72e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc0fc5997c54db134720628762622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d95b7b29bcd7007ba31a7454a6e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07a20e258ec913210655c24ee621ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11236f925716640135c7cb33bbd0acf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134877725902b29228ddfbe661631bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0fd8348b6e93d982e935c54724627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c77e64c8082351a4d2261b6bef0a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd4683dd26d84b105998f2600adc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944b506e9f938b181a4743af5cb4d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8b29c86956f755e8c68215818c56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e154ce7e4bb7c21f28c742b3135b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c1e5e602412fdd81d099a4afaffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665667baaa2144bed065d41ad4b2f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a995a833a3349156e8c34b4a469f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2bc0072e4e846e3f95c26d4b7c004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3080eec41257ed1f0770dbcb58d1b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26ad79fc32e8db715d7cba197da29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cf1fc7fc5464e7342c2a49b58d9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4f533d49b8d70f5a252ba756ca6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74756c82c96c42bbd0705d107de09b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed3bd7f14258f2c4d8b33f9e2545a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c99be5a09b4b6cabb8900250aa2ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d65105579783e69c2a285bd1ac1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732148393c675704fc5471c3b914199188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e039e160ea1530e6650941f749d9b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823907992253ee9f15ff756d6975386190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd684c5ae2dc8c772f0b6c1222f2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85946009a61165e46ec257c70acce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e0ac8cfd4a1d2620f79ca506ed359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f70a21e144a8e1c78b09a56d11b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503267a790fa199f99d65e0ae6b276f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47ddbd153335a5e6f7faa85ab4593196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70f86bca917d85b5d0c9456b4a06b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca04e4498efa8626752c96daf7c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f068161b4d6cade88327612d96a15b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b92e668a67226205be0ba6bb90610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f5f49356b0e92d79b3e450c12ebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbee855d872c06c48242448ca2781e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4db4f200495b212d421c48d3bf48f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725157f1db3a9b7a1598ec934f54e24c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415041d04b899eac2e428bcefd458b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090476b102d2b774cd6f6a68d63f357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0740b245641e052fbac80fb7acb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfea28fb19b6c22375dcd4ab0595a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662ace2625f9987076e9c395c8a0ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286effca43b71acefbd8afcf7c9b8d26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc369817abfb226c0b300bcf8f4280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9932e3c85172b81dd90208da977c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801e7ad2144b722485788981bd8449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8a6cf670396b490b8029dccddbf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d75ae6c207654f2082bb9126c6e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923acfbd979e24e4bcb94ec87670892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d585dc987fc8b63dbcb3fd4977d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71932c805946f57eedeec6e5074dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f84657f30f35659ada1d27d7bf90c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c2b393bc1a8867674078eb40a4f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fd5d0be408948d96e60b4c07cfc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001558b6647d308892bc8d0d323ab11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec4c517583bc1ff0cd8c926c0574d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29dd695584b5b31b8fcb8f4e6ea08b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da5418a9c725789abe041509ac8ffd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780489eaaca6cc60e93c2b92cc55f308226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19ee6b33a92faffe6ecfd3383d1019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff9102d112542e323c15babcf1375228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6645bb6a8150fe05c187e98c274f69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b20c59bd565bab08ac9c5cf8128f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6d73ba82c85b2cb15207b6e42c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e6749bb3001677a1f9bc93cc2d78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00110200c1bee3a6637f2eaa2b1c787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ed6bc1e1dd3842b99c84abe6b415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca3ab34e7ffa9c3d2ea1ab662d1cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db398d93f84adfcbf5abaa93e57083a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8505d9e743a0bcb2c23b0815842e617237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf0581ec1af333c8360c5005d8212f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf6663149ddef7d092b95f20fc4640239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c44485248732abad38155435a02c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37b31b48b0fd05403c295db94cf26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf696761113a331152d45b85ab30165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205aec689cf71b7371bcd9ccca6905d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9879f0de0f2579096b540012dcf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b832eb9208a61d1e221b77bae57346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b4fd8b565492dd70ae5b3894c1381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2702b6c0bc17bcc52396e5adb5c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a884ce5120a4c9ad3d62721fcae8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f316dcbdde0cb2671abbc2859b82c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc1c597e7de9d31260b0c16889898250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28efd09f4e06eaaad628675e04391251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21246e56797d12e8a4f3342663ed52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae7c52f90d83bd738bf8569ef65a0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5cef5eaae534edcf857fa5651bb56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875576914df5f1dfceb1957208a8dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f247796818a5280ae02004b0b37a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab1663fd7bb4d486ac9fadf55605f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2c319312e29247da2a739fc8fe21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d6bcf5df2bd610b11dfdafbc22d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27513972802aeb4be7d9c9b5597633b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb0f06c755e90cbdd50212079413d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe59d61b9ce7c48f91a139d622b88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e703df31fd8037cd490384bff6f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c63ed28b2df093233bccfab74dbd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c510f8a27febaee7f6aad00f2a51aa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4436618cfd9e2dbc3c3c90fc14c087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb732155badb8f489abfbb4de3cd82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0af4662d63aa2debb541f6fbdf3e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749255b9190f8f6448c404f187d23bb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42a840f691d54ca0759b5958bfa1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356da23904bccd9e31cb6cc41884b2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047bae4b05a57a70a234b5330756ae4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a2bd42232abe50e1ba5697ddc5680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940843d46478457c9a243ac7b076c8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb360aab1e308ac0b616ac136a79512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28470a279cfcab2686dbb1516c6ca83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55bc96d491ac51c5efd5b583244582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100a67083e068b6cc9ffbd88517790d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d516e824d1760138dd8b7b6ba30f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a53b8e644abd43b7b993eca60c21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e881cd5ebecbe8b36a8220f8430ca32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea24ce8e25bf098a3456e0fd7eaa4f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400f63f4457eb9a0301e131aac60cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb501574057223d30a4e7c291098b4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977990c42d7273cbbb66ed0fb5c2d6f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c79376e6942ba39813788a124778286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd82b149ee854d646e355c45aaa7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12833647285e83363843a441220d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6470f367521f8623a4eaea110f37a57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619abe6d716d2713f1321a413b08a35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d0b0678e7076da16bbb2f5eca174291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47724c305d1f92f6c78502d5de2552e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b9710dea7edf4f2efa15ee294d2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826b458f9e79740a542963d93106ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21efde042c7015470842b1acd8fb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ea83f250da9b9dd7e15600c7351f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c4f07fbb600567daa5c88ebd885d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464cfde3e600d31831417c37a9708c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a80dea8bd25cd5f1feaff04f64f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266a80ad2c28d82feb6a30f526652d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ea1f48db6016ff3ad58cc9ef6185301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc6205673d26ce0a69ad93f17b9f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb319599c33f937aa5fcc637daf061d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2eacd48277593432ac31cc6a6ffac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8929d4db3d32a5f4d29cf08153407305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee62d7761c50766e42147b2b6da95c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca58412301711fd6dc9d632b4147f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3783b3b403a66e269577f117016a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e46c758efd38121ebcb0a7935756309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79b1b2b39aded0ee7f34bc443ef9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d8f4d3b954662d037b4887697219311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4afa8daad1c14e20c8901e3e1b6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423144edff17743d6fa6860ecc3878313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8f6fc35275530739b44f56cfe422f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af03d1c03c22ddd03c6253e0417fcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d68f99cd5e083542aa76f92dccba8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9ca6fc254f12dc7bd4b1cb172a0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769bb2d6002646270b27f498cb628a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af579d588fbab7ca275e8f08d5e77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122decf5d7653bd80303a6e293efb27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192229015cde1371e1b0730a4ac20cae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb6e514a2f98cfa4764219d8abf9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7be63455c2ceb25add6c49d75084b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0ba159bbd2d42fe7fea099f775045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8582c1624c702d3ef811d3ff94ee1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518979c87f165287c770d5fd9791eb4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b584018fb4b5da577f21774e8074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1eccff5d88db2cee58ed66756e51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d25bbe0f0cb6a70cc95fbef2677bb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f22487eb16a645ece30b5eeb74a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820766d30494eb4fe0342a019940accf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cc55b2116d19f5e98353caacfcbda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20c1bd8d35a805a217ca62a251289333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd8a2b0ebe709ba9759427759ceae1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25b911d55d610bc66b3fbed040d92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ec00de40e7591054e913906594ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd91112a1ddc2d2f3de49c274b1d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e04b06f769fab654829094d7b2ba5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6525f50ea738048f8a417f46b0cdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6a6b52556ca8095c04d3de3fc989b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b46de7f41b236723fa2e0c1f9e162341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac9fe381a8291a463b9c85b2b67fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d53ec0e985074e9afb053b2219cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165dfed1311df68b98bf518402c7fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06073dacbad01da6218233953297b16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092f617bdc9e0c2c8e4cfda1d6e703346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05708cd9f8568da0f1c03f8d6f14cae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f8ec887e732baf2485f100c034b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c9d41aa49c3b905235d6a75d83b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea56ebe411c5e3cfde8e90edaee1ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a34aed13b840b8fa94db100e6f40e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed17d8e4326ff9b1855aba8f302e2aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905426e6ce78fa4df916a114a499523353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55495c3e5091c7307cc910329e7255354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406ebee107eff8200b2f50f03b0bd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4842504e3baf13d9cb34ada227af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af184c89aebf73722cac4ff58145f66a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04505e0d8ca6c2219de002667f3e60b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc0bc06176e3e7ddf45dc2aa38091b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449016ecd81cd921b894f6459c2b012360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f259a9df7ecece8230b339fbd284dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b45eb98c29902958dfd87dc63568362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef301fd218b7392fb7b56e2ceb620de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8733d8938b5c577430940aa879db6cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbf462bf1a4644f971d22a1d0e079365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8ddc9fed98f035a899c628b617f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324438cdcf9a486e227d144c9547aaba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728346c9c7e1d7b29e5654d2f4a841a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd35bc8cf5c476f527d48be460b84e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d12f976d1ca89cdbb9414790ca2a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8113749ed6d13d6ac5e4fcb91e22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae89a2e1114d1112c25066087e51b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7ad0e4cc725eee5d6b3e785e4b61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912506898c9f3adddb4d7d28d87ac4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef73c46087d22e558a1d370e236eb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006570b65a3db6dd8b7f1b92e787b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc69fa616f1858e0e64e20b5424df5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5bf44efb2895d55355898ca3e621378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743df0a3680526ca22920d7e9d929b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c09f5099ebf345715957a876fa4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0851318b0010d0011bd0c24551e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b79ef282d5d9435445a349883e6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936adbfa0e862a218be345f04cdb9b31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1377a95875668e696ef5ec3676b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e301c174a835f572f1c388945e72b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882d5b0195f0b43f734b7e24035801386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a066e6389fc636f30648c2b393a591e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c677bbc369666da9c46dbb3e2ba3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87edc4a5e5b2b04fc061fa8722cfea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdae89ebf68c45d6ee05a42787b8df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352c1ec384623c1880c8bc5fea4a19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541f50a5a85e706dafae097c7bd6c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43228583c214afd48c5424f2ad414ef2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b66b260a24cc934e5d1db078d810b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c40192b89d9bc319b4bacba08d9665395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8f2e26a929611c4c4b4b75dff4646396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e8dbeb1e3ae11c259896df0c22dbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247479268d6bd779c7945e7bab15755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e34b696be56f0cc7ffaf93cbacdfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69d14b6e42138425a2fad56e64fc38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482d8fa4aba3b80bd27af3aeedfeb62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530362f270d78d4c3b89021166a0b25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6723d78e20ffd35c7dc4b61a3f00dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6bbf09586a46d6a3487ae8fb88b83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80de0e18014962bc7195094e61c17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f95cb54e1d69d075282658c36645406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c36e6df9f0000ff473ed8dc59051b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72438ce778c856dde8d250bba477e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5ea2eb234b53d3861ecb410b343f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783addf6fa5fe0db3a23eb67ccf9589410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb04e8faabc6ef034a825b8ca149b5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e54caea49a3bcd3943cffe5a6c1ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90046a277f236e426a9eeab79c67bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c5e31f3d1df592c60576f3890f3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59ce67c4827344a05f7eee24f4a0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb224dfc7870762c57c58e89684ad0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99042081e35bfbaab34060f5defc05e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3551558cc8eb06f9bb5d238efa7120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587daa866f1af85d20183629d8aa5e99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e23d2816ead0373f6e750b5b195c6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1376410fe544b11ba190bcd52f742421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4bb5df510a5240fb7d1b6d6608cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f20e1f543fb94b7e7babaadb495cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d07579c571c470a823711abda5b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca650bed1c30016929eb9588b552f56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c022add6657c4b734e148042a2ceef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff92ce9a4d456d2a58a2df8bcf9a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac30e96b1f6a6cf0b6c0fe631355bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599c2324426aacd2e079c24bb21040429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d0e50414dacb41b57f3b985024df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce7d09aad93247da60542caf5e077431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51572b3438a8d664b59b31db63175ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947745e2285ee515c87ba2c11096a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff8eb1434f26809417afa1102939a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4da3301358a37ab528769114d6f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83a910e1110a65db0ee5178eb9832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39942765798dc23d1097ff83debabc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed6a163bbdd6bb39043bfd0ecada38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ca20e889a53d49a2a73e81266640439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ecc4e68e01936fd2bdf6a8549a5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9a7859269d0982cd0868e1f4e6482441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d532000549b695b0ee3fd8e3b1148442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfdff52453cb1010455a1f5e9e8b17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb63509a17d794565d05cf14eeec3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7874bf178bf12a3fdff673aa6555c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e7fcc0718d37675f49f299effee3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551ee0552b299b642570f2942c9957e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62cf8c18f661f511f1219379cdc4b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a178595769ba29fca28331d87a2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300cf6f99727907515b2805d3baeb35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f89b92285ffea40f92e29fabf132b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba1faa9011d0c2b2a3054ff31c30b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed14a65740607eb232f1724c825614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5375c1de05fa93dc2705e310f5bda2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1684a0d94bd04dba605a5cf3dad68e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511457000a370533ad2d9837ed573253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d73550ee4838101b8f5abd8d6606457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe9d0fd7a2a96cf7768b62039d4cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a3b0366b7a0db4d1ea011b1bbf776459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca77600b013e349172d3d4df6df0856460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b172f42370255f4b69774c0ab0e82b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebaaea6154293b4e30c2999f6c4cf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a5dd409e5c0f363b15dc7d270aca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341160496194fbddd610946336279de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479e8e24977b0602e6312c3c592841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22699cd65ce7a374b622d907c91a11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3011a9368d2625d24765c4318206d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290329115733534f9d27b6702333dd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c1e876ba982b48e8bfa24fd666d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd537ddd46cf6e5b94016a0a7a2d0b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e5d62b0e928ff76f1284039f62fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a562c62504862bbe53a4a06402cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38b0ffaa54e7403d593a9e45ed59a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d09baf5e6f816f47fbf438aa7853f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55cea915c921ac97f53bbb2f877af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8686abfa7acee113a95d2728a7978476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0627506a1b26e5fa688c7189a10ea28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dbe425134de33844d55cf78cff7fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b409e6bbfe349c58fb2e34a29bc1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ef69318e621550ece3fdd0f39e73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7efe2cf9747b29df33c7b47d84e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b6ad4f7d3c5fc72da3a2a44a5b2eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f5852e7f32c72a91520f9be957f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3648c1d261095f9af756cb35c3e00c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643edc54c6ce7513297ef3d5312601485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9820b887f8c59dd239aaa8b4bfc38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d765c5cd3b215c89559f47a07b5e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c0165556ff63a72e73c8a09e4e41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f858fbea232e2a3af4819a2e7abbe2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfccd4f396aa858c536fd2a1dd6a4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691acc34cac6ece059d82c2618d48b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d8eeb80de85a4095eaaae9a2788b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7887c455c9f9ad2456ee5ff2996dbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee3bb86ba486bb9356714af5f844bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3257ad1a9867e0801ce2579248e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed513396ae5614db942ceed9ff87760496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ddf7a4da2a4da32b74fa32c02c88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b439311e4a40b78388222011f906d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9772478909e8544978e5cbefb838499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82be87ea800a795ac27b0b5e5817b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95474b367308453484ccde67fa434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eee1861d31b0c00699ca523b53e8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d0f01f67e25dc37702a866729c4e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a3d594651cc364991920f0cc872d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea933c060e63b6370342854616382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec67d93bc0daa22f8f400b5947b75d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77e7c981fa5105a231097e6e21ce1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9571cc7e6dcb3fd9ee492ea1d8c02c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65564ec534299d7daa92180c52fbb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffda1829ed050907ba3093d43b275d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41febdfa76c200305a3af9e03a063ddc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516502e63b6ddcc899d962c95ac4dd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7609ce721d9e839c635827dbc3d77b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd623819ce985ab69a9ccf2963de8b0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88282a34f52349163341dbdcae2a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9f08d8a04ee69056a470ca313d50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997e0cba8b6ba4c5f8594a3c309ae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc9e8711ac7b4ab881bbe1a653b6ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea7c627906a7ca7951ab0ca87b9db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa905c407ae38dc024597d4eeb08723520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd9376a4b125f7365d5391cd7ec2f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d4aab1a399dfd55c82d196ac5b15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499bdb61cf7f5ca602f673a2e5baca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d2cede851b7d71ad1ee4769311ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98a713859e0909c36dd6006fe36cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2eef4257acd2a030000e730404db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154acf9bb8a4227ff572ed4f4ac632527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f72b9efe9cf921d1ec891264b7edb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6b85c9eca4b0071645a554bb040b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec552cc1c8c71ce03333ee63cf475530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb7e55ebf08ca85e3682c61b8eca07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c90c0e7f7ed1c6d5f8aebae335a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654610fe581f66e111ad2c6886e20bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f188e826efbf2a18a28d9cbebafe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08e2097dcf5a572bab8c034da29de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73892ce96237c6dabf577dc29343284536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a10b8b42133d09c0a82f7e2147155537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865a49e57205cbf102805cb5eca5fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81b75aa59137cf758acdeef9d1fb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833d495d9870c1de71b9b3f16bcaca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387333e2a3e35eeff0488482b20c0e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de20cf11671fbdc21ecaa2baea2f48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42621e09d1e16e72c6491a5fba9b2153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9edf697751a4cde2e1b99bb1ec700544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72dc35360d96c864fa26a89bab5f29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d9c59e3be9b1c9b237d49536be5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ec6cba753ca469b09a764a7312d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15082d3507c877f3c232d7a3c48749e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f54f7449662acffa1ee09e89a3ab9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b890128bb9b9046437794fb48f2993c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e687bd6e220d0850490053af263e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d20d0819797d3cd592a8a2c52f0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1135e7b96c3700e6b6dcdf6eba44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b19491d60f1de86a83d08f7873939554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac31843369f16e88d00c0e9b1a776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d657452a3fc43cbfab5ae0dd8c7404556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7e1dcecf7ecac68fc817ecf51399557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa1dc35f4d4e51f83ae8af2930e0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac1e6baf215ec59ea40000cca8934d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55401d6488af8b6b73f0728188b5393560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549d8c44c753cad81410208f57efb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cca46a90f6724af0dd874e482af9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aef1163031b9c2fb076d3bc347b6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad1792469340c70187dd3166de942564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433326f999f2147ad550ca6b6981eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a116de4bdc24a6ef2fbf6d3ba6ccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a043b96eae48ce592a9ad0708705d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04916e27ec663d79a626cc4e6de23708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f46ff42597357e3c46f747778f8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d0dcc2745accf1b0444424598bb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddda4ec7040650b52aa91c00ae79de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a82e2c6b032c502b51b11d9893d0ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c3593cd1982cfd70669d0de8682dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c833eceababc24a26180340232973574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0e39436424ad515c34a22e440406575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d86d09f82706c18cdf90f58c0fbc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25443f6a788f2088c46aa28f240800577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a33e8386fad7f0c81d4e0c86cd5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b397e0c2ea3a2a7a40a2aaa778dfc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef46aa94383629f485cf1e4f3812f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f87f02cd0445adf6505d1bac21784581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc77d8c636831f2bcbe28c65dda822582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773dc0b7bda45f39f5ef6b58ec2c219583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ffbf2be7ec77b8411a36567ad4f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f561aa6a4c267acf30300ae05b14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e8c0f2c2d8622f10846072f60248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4e6966dd66c28781a79e2609d176f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d234bd164d2f8f3707f9b2b0685a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739effff97dd51e184f7d995437d128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6bb6510f623c807190e2ee82022cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b51b3a6402330ac65a78aaf86c811591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36775b3fe25fea1db3395b50b1495592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5723ad7c5a7f1dd06b73514f3f4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242b28684dfba248983236e66fb879594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67021876aca7cb7c378dd17787cf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab85b583524b7bb8fb5e0bc360394596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146b3f844401757c04a24ac035ffb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac50030a316bcef19354cbe2580759598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe820f78f78ad401fa1ced3af1a7cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5cd2257684cf50a2bc9b071b4420600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4395922093d848882db6046d345b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299752364c1c924e2d80ce25866b4d13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c470a44236889132d7c9a4c6d228a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614bef7aa9bbb15c7c939c8a7b05b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b385defbbb0cc5ce75e17402b75bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cdb1c2e7a0e360f5fc53e606bfef8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d9c62610cb06648dcac0e2144dc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae337deb5ffd7cf85eaee5187304c20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc401d3bcca609efeb43c6ce89031b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b465ff8e797bdff9f921c7b8c11759f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062a2077f8338d42a45d9aa9498e49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7964af7101d59e1eece91043d35d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c375828a6c96733dbc18b097b97db3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebf2751ec565e56f6612c5fc5b52c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57072f1d7905803aa45072a9f9a78c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55fa030f53902a0440454e68c2649616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4231f84b95425fc0ab542898b716fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2cc391335c92d846e4d9733d39c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f720631dcf5475f8ce1a7d7de19bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8748590c83fcd64c14e5fa038411af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0f6bc1e2165bf4e6dfcdd246a5ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69941b5cb7cccef3473ff246e1ac99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d41833d60d0a776c6a5088799c49d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932895d9eace81bcd50bb72c6d0791624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75527a3f2858dd9e2f38dbc99baa8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe145d7a441e91ef036f49d0f7925d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ffe000476e34bed14b22312d8b5bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618e556c4379e88c7b3abd3c339b74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cfcb882756ce340fed977fd25d4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a339b6acc2be98a86bbde5466e5976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73804864911fed7e3b48f77d603f3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab92eb54c9eb8c7f3bda8e43b8db76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364da3336620a174aa0cc46d1a2fcc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3682d7b931893e17d36eaaf48401d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b52aa1a2b78484653894cbe7523829635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc800664bf15433b3b677ad030b2e5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d69a2b84a548184202a7ae42a821637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d87350f9f9d08fec9582f3fcb8c9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036acb72fabb2163c61a46602a570bac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc2e8a30da779309af4b8ba0a7733640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0750660bc563e4e3338c7a7c5f6a7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f359f0f0cd4036cf2babd265bbbd85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8b7320ca73d124cb6b80f9973f31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37acf241178bb9e8beedb0e7433d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f9dc7f3ed720e2cc0349bef0bb7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df33fdc10a779842c9d300ecc62254646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a9f56e845c01e151cbf55910e474b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07d368a3605f86b0b1d61bd5fb40f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48680cc4eb36432aa890e47fb54715649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041166a9b24b2f910434580cf7132bd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff4a65deff4b6061e2b4dce11b916651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f32d672f0949c4715ca6b12bf492652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0a6d96632d7d85cfd1a245fb15af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080ca140b7b86bf61e18f7e38dcbe7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1a93d20dc4267799fad2be1d4df7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519e41fbd38396f197330b48f63152656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b87d36ef46e8c44e5e4dac34657b5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3504e939fddebf5dd7a17e26bca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be809e6518672660585bdfa25f188659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4b67bf9e25c48b320f65779fb9912660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4503c298619b16d8d4b0ade1c910a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ab2ded1836cfa2d8c7270b81105a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ca1ef72f014fc733fb66f78dd4b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15105c510b9fc85cd0bc4a12a209df7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d386fdd1901555ebf853f1b15cac11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee281872b33ce27b707228c24e45ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a34d96fc9efa291415f7647b618c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d4af68ba6f6d79b83cbe8f2d8d2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82dbf2a6f175188f528c7e0fd1185a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9e328aa37556ce109bedd9fb4865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97248ea6edd3ab79a627bb27943020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c158bade1a6298ed6c8531c811e1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063afda57776535aae05bf0e82a9ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938680b0bc4dabe5401b8186af3eb6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5eefc7711256dff4e61a08d0ab37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d979c46840ecb2fc19abe88224b01c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf53a999d3430d7d34faf00e5ebbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d785735ae3ed4129b5d230e38d4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614edcaa8e6d39a8f76e3bb286e9a60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5f79ba3719a03b28768ed596b48b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5efb36343f82a85fef1012306be03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12cbd8c14f842d5dfcdf583e7ffc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b56536c76acc85161e90a186d99b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb462209087da8fd7094b20e0c743684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876225dcafd374542f19f7a2c0d542685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4cd8176e6aacb91ab3ef00597325686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8327521ba16fecb7ba82bfc424c4b00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52fa604f28c5e5030b5a41a7876ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810304010321e73a879aa0dae3607e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f85492a001b7af0105d6d828763f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366741c24e8fa39e527625ed51dc8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b00fc36cb9e78736534e1507942f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ae7913a901f6e3594ccece2c4cb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f1feb3eb7e1bbd841ee6350b0fe38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ec324d2d7840128115970ee070a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd9e5feaa48568861bfb50043e7e77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b77fe56922e0068300311af1a120697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82c8d21279fb1f1e45eeb007880e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f8c5b6bfaabd0241158192d8a1a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087274f0c3a61b777a2fe01133168549700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ed43b2735f94ef989750451e8480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89592e8867086a7a41e6f9ab03fbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27a81ccd437a98051c15a98138f3ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077d63cabacbca2c3bc76b4baace7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60fd63000099c5b25b2fd02c332015705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d794f40ccdd5c31967feb2da1191c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc55d8d8a49f95df943794f5f2444707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4199be1c5266d802fff11acfe6a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544e9bf584a898b376af2de7964e5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c4c8d08b35cf535cda1e6da459ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf114d41ff720e1b069dc6f3745fcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2fad78db22c4a4856511314fc5e84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8862c7bc52aa8b696be3cdea3a86bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db445cb31e466639c314f022340fe856714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9f7d43c6e314ee2dbd25e75ebabb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21de56f4f04d8413d308e2dc83770716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f14c57b44f0364bf14de09141d91f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22d36b652d2bdec064129d04b2a413718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0222606884c58387876665d5aad6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87d47622074fbfe0e0e0707c9bcbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36b1a64de7daf8acc9fd8bad7645f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8539befcd288f05966b14eafc2bd8b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcac180f7791b17396febd195ef980723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dade3d3db9a72a534b05f2d1935638724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc0dd6b1fa1c753a03dcbf5512011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd53a6afd879f3088782adb212b91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a6018307622aa7da07cabf2a1df7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c8cde81ef4a2028e2bee34fddf3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2df2dc1b19f04d5bac4aa866cda39a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17b713178dd3952d0ef90dfc836bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a3b326b91776a182651cc303040c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82764a5c77c2a1446400e7144d08b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe86831ab25b739e6b0c02e252dca2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d016e2c61a62e1b2eb35f34556284734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92bfbbe6944235a6e53027322fc97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51b3a62f44709d42214fac80461d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533fac363dc740bb5d3d02643005e4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04fb18f904bd2d09f572e8e4e8f949738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8296ff5e29e171b5f692255f712aaee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6141225c2befa24bb60fbcc16df55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1df0b551060389ec2c0c5cf72e4d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe70731bbcda95e2d1489a4c69ce88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef311c079f4a55c5d4119f1626c5bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40363797119cf49654e0a094e84f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db0a7d446c3ea9fdc54da67a07c8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35e792d9ece80014f368f11ec62204746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018e47cd51830249119d6424cbbf9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb29aaa33690e6d4a62b6e667c52a90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce3e0ab9689a1e32d13d50a30452b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cea9255b105aad64f6b4369cf8151750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261c0f511e37088b6632a949bba774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd85d58a3d91c8c1824e8a818b864c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb3abdb760fd379b3f8ffeeb3b9d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a57774b1c1068157aa837625e7eb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc370eff095d36e367cb67ef0069881755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf550146d4e832e222c19f87f9e458e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809d1e2b08b6433e4e183b72fdf1b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e9732fc6a1caa3023bb74b19540b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf274d7e79ef88567ac00c16c7ce701759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb090cd4e4c8fbc326b1b36c6f91e69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036c141affde6aca72bfde2b7a6ab6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155137c0872591c0c7a4bef884ba3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f49428398d803821d1e58422cf68b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c541f11809a59ac098314c0eae85fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a1c28728a2981322e22c5c3eb87d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aea49097b5c3a1ad5d42c723f3672766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884724877c07738279f63851c1bd2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10800257369f02f7bfe860f7df2da1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fce9d327d446d382105903d05fae6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5273472c7d81b050b903ec8efdcef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d26c07de13f7b0f6b22ef7837dc01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40e1e2b6acbe03a37c911f401b6d0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4bc34ad7155fdd17f28d6eb06657773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d003c395a687ca3129748d8a71c7637774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651479d13eece6d586f29ab840cf0953775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b6cf7fd3f9b0e63e3e4435c399699776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a7ab657a96d5b221baa510f0d1a4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae67fc2d0bf60a11239c800a7cb4ba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e1b52997be508143e48bd064ecff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7ecb9b6b0ed89c7837dcbe33b5b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d583b5adf2b6986f23c39eada28e9b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d8f308cfb261da3bf2ef0a21a69f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af9fefeb7905d0658acd0509ed474c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500390d450a87cfc4c57fa99e0e8ec0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494942ce7c37381a9548b8efbaa3d50d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339cfee1b0f4cce29ac9d393f73251e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e89053f1aab23cf0297027f98d7419787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a6df2ce5c6cef7ee36b22a2fd97b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb179c6dfeb455bff845dbf26f94621789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a59f61492480419535735d34927d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085cfe9bf34e87cb1f8bfb82669e79791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888aa3ac9372f45cc93074bff7f86c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e8a59a26c12fb1f4f45dd6a15f37793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f60563a9789a8a97fcfaf17f090a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df0a43310587ed682769d7523b283795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b983dcb3fb8495618723a7eab16b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667a9d1618011159f2fd1d2a140977797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa348fce0c3ae740670b8487063bc8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ec99bf41f1ef75cbd95f6c9250a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ffc03874f6e3e6b75457291428be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59316fc8ec1eac05acc06f71f0a1f32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52559e770ce05849c988bc79aac5d3a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bccf32b77405adc4527724577693f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b351e77c02a17a598d16b3781ee40804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d47d2c0672bc5b9d16fb2f455bab05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807b6bcac1042a271c9548a7a74cb05806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496bd198fb67ca45a26e830f1bf1c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3716b5814e7284775fd778aeb53447808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fadc086c9a6268fa7e90faf17ebb6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c52dfb197bd07f6808a95e2cfc632810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e214d13f19a8735ff4fa8d424aa6c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528360182c3b5eea2364ab93fa81dd3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb436e38dcf19e15227804a88acbeb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f91d49fc2691dc9553413ca747ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b727f64bfd70cef915e0ee35060de9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c60a026f2730bcf8b3d5dfdf8750c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6041fb989448a08dc9998d73df0093817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5be7de30851969c0ea85765f79238818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759c9f8468998a606812b6ae33f41c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf724b384a4a8af45668326b4ad8783820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039256d9efab3df0ebde5314969a9a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375cc350236899ec2d96fd1a911f16822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8706fd77b4b1f3b7179da5e9bf45f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257650321edc1305ad559f350eebda3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781383d4224d212692eff5518320015825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc379460bfab87d9d784aefc4d00ad826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ebefcef06e15f36d8555082c87d0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013eb7012381eb93a9b6de3f6f75b45828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c40d3f71dacff17528abdb7c0b0e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377efa8def2e6a0d531c2398437dd99830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881174df517ff6249aa4a81865a9fe53831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac745af233ec076ca7741a959eb3c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb945b8c5dbcf41086392b6e26cd945833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b710aa891b574b8ec2c3096b69eb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849d898ccd55d5ef8e418ad8909173835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2d93dc9e4034ea0207eaada0bb34836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1b4b6d13b9fdc7b3de7788a9895e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5c66ba4b39f42a681eeef1d055c4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c079e9b5a1fa8229464a749421ecf2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d17a041ce4980b0a8e5d007f5d54a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0ccc7d178d2f9e292949cbf43703841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd6c1e9504f9e1279ad481ea51e6e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021f8904309d2f2d38b0125d095656843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282ea6ec93a12cc2f78dd41b021326c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337d86b1310723bf738377c7cf4a74b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55640e748271c63a84912941e8a6dae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37477df173fc4c5d1e4a9957c84d624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3e8f6dcfd352ca86ec907f1f39cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2a2cd553ff90b87e37c12a5f52a596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351d8e7f1aed984e8de990d6897e6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc854e53a041811f9146394ef13878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6aaa709deb404a423ed099dafdaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71223f41aea5e70c72c2f956dedb846810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92d1ecd9dd18feb1fc604b826342511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95e83cd523a55c2d6c1476e744ee212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a478e2de471d64debe4fb3e65267813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69877cbd1db222cd26a7b711f4f1d9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e810a614a7dc9a10db91c82bf19815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ca1d1c39b937292fcd08c9f7fd4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ffad3c3f22ce28267d398c329044917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f83ec6a5e365cf946e725047c80618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50caa234700ef052173a8895e861d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f4c7d59495cf2a73978bcad82a3b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744809f689aa571879b1663dee1153521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca585e2a0c3ab3e5dc734798abee9fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9ec92824e3cc790ae379eabfe31923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396545d355977c286fcdf2c0c9b6b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bb9398f24fb0a5b2722b9a1d80c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f992ccf68010b4ead7a1205e0c16c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cea13631a042fcb6b1ddb2ed0e0f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066bf3328a340cf4955f3944593ef5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535a6763d5b8a3d8984fa1b6d3f36629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7442b9a808f4e0bcf96eb3210407cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9d63b96e907acaa0d04114886e5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a257dffdcd546720256f67cf7ffd1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408add464c659e039db85d477bb46db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a05589a18ab3acee41f108fecf14b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fca5eeca986d978077e72a4e1a8ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabfc919def7d24c831b401194ad8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90ffae8b657e5f86ac3a5c36c234837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da882a02078bf0c93c155fcff2741d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630499a4811c2ff93f06838558ac01739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ad69d96fd2275dfaebfddeb2338640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e717d447616547dfeba9ddf4d3a60941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56fca2491a2f7490e524b4e58480ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c4f3689468d180b2d7b4d6ec27e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64d104afebc458a383ddf82139b4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb145ff2ffbd580d25d3f5fcb5078045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20d4272a813ddd360dcc1fc322cdde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9061e7623096c529573c427d4a48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f4ff03cb2474ce319bc130d0079e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089eeac08c546d18aed8e6e9ed700c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739afbf549e9fba8da80353dd2d40c0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24c40e897256d5eaf50a92be135ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a3d687f7a2b9f51407ad0067eeb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f14506349a1c379ae699966eb5c3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a9205d26d5fe2f166762febedcb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca650497945e6166d8e2699c516210755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad372a98dba3c1e2035ac9fcf1acd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff3a9fad49ca3e6748d1f130e847d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafce696d208b6fd964cb06aac65e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecf25a9f89fbace22c728ba7f89aa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5ebc3fb599ce951813dc9822e118760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849aedace524c989bf87784f873674361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401b95123b6817c2704a38ce431b9dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d76898f2d16b6d282989f777352963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88801a61c107ed8243fd72579f8dff9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db99cb9a8fadbde9aa8999d3e40695b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3519c0e90b95ccafc719622d7f965dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6f9029935eb18f62d7f25bee3b8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023342035acfc34c01eff1d347c0fe8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735136cef5db2cbca9686c43c439c8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924386eab191ed8a34affd0e9cc13a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45349f355cfac5a0c680f44c3d0060371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf80fe6b3c1842a13bdb379b0941672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2bac51716a4c9d7dd81bb59ea183173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85905dae482aebbae44581d1ec706aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb094fd6646d43e65bd6a6dbc620f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe0995b69e81c2a994993bc6214ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d93670c7f803314fc78fb1528abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38374ef8530f77b18b0a4cb5c8fcef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23479a708f74c3006bb508a35890d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8fe1d0443dbc1ddb66d30bd5c98580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c164b0a837e10a2a131739855f5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c15899396db92028c20a55006906a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d74accd607d38152f7d865c2e1d3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302f9abc8dfd00d763b144eb60c034484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547606917bfc176a3ebab031cba84085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11453a409be7590536350fd4e2ff1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74806518f7d5dd49dcd3e2efb9ba81887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1285860758d1186a9a2ea3ea656da7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec898f79ab08654ff65a2c7a1b28c6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10610282583b6e9a94f66ff85dec57b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1abf649aa0c7a815b95b2c66a217b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b8c79503334bce7376339987f2e0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b9288612d50f8d4db538f3c77c7ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fd1490b08676265de30a517881fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062df6cd2e0637bec53fd8555ea18395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6063e9371cbd63bed58bd7eb1be0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c285a77625675e1868c4f5806e5b0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bba7c2dd547c69b58d449d985520e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115e4e8dd864c147dbdceaf3d3c66e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56827116e75981e93ca5decbacee54e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd58308278f001497c2c5980443549b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d5fd2baf28a476db2e22f3b7aa8fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2efdc1afa1d6522e937816fbfb6e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e1caa94df6bba2da085a2bd90b8d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f4688baf7fb41514ccf411d273094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678dc0b383d13dbd2a2eb175ba7d31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d35fdb8e0d457d78b8e8e9ae2b55e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7908ba4275520b5e957c529009dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cecfc60846e8e4bb2e20805ac0d5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2bd145b8f36ba6f3a658ab40c80a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769c8a85d34cb08532a10c744ff415111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1f12ce111efaa36992949e79c994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eda30f3807d51abdc9df54eb07a911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858510c79c226c165d6930ad67f4be9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37cae528c846aaddf04df6edae4f4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472051a5e4e46c7df2fe2636e512ce1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b86d27308417075d260fc08bcad3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a755696a06c40cbdb6a7d726846b76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c77027dfd384b74d8c31e9011dfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc494a6de9135983dba615bc7ec35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd58a774c59b5a2ccbc5622b49572f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea8dcd9b581b4a525fbfe50c1f307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa901f757cea3551dbb3ffd2b0f4bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d4f76d046d812714ba00c38a1937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b1ea65428ac6679c827663ce8619a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244beeef3f647c7f4d2dcefa19f616b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c8a17ba9cfb5b55f7511ae1a0d35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da9293957d0986ac6a29de2f4b9ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98a8b2aaadb42ac924aacbd21be19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece1ea7fd51f6a637f0ed3d10f60e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a39e9b68a6e135ff1e9500bd56fce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b442c88c80efb3d0e60e1f5ea6fd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91281bf46ca3b90ad9e63d0c5f50e9bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44597bd17dc8d91f1a2718f0c5fa3ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a389e1907decbd26627f4a9edc98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883b39327f53f30bf221424d182293136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570a169cb275e4b9aad4570163b051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eae87044e5387defbf923f07d5972138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeba990be1031f7bdcd77dce5cb7dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f68b5311d89d9b94c374214f0e1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25ac466592b8aa9eca824527abc1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841addfa03fb926c7c35b487b678002142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551875f1f918d803a88e3ea73277f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936643585ee538e77d543052ae7061f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9793bdfba9639178089605d83719c20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cae0463287678fe288db82d35699a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c431251fa3b826f0689d81edfc6fcb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774db2adf346442a93102c75b4ab10e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf80547bcd226c8707aabb79498ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f81762c6513d511c3cfa9225d6f7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71117f504ebe8cfa16015f07e10c87a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d115076c6607ff153a6542cae9f3a76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b04f44c9c390be1fc2cdfac30066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915886fffbfb9fdf783b6fc0bd9febb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15152c531e51094c2f6b547b94196155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb73a63c62e74341543567fc7b4aa45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6349b06f4d7607dda3653b539e463157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f174ae87c22236130996fa1e72f2d1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca9b3f7361256f57a1232a992c2ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e67f58791fb7e79ea0339f317b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdcc39ff2aeee529ba84820d6ab015161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a598e225d6f66b9971cb91ec86c7050162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187811bdd62384a574636682777310cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50838a8d7f2cc083203199036a7bd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61526fe048d742423dccdc08a9a09b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18bb42e894fca63e887e9c10618d4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765de57e4c33d41fbb4edda97b458d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc80f615481dd192667b3f182acda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc345dc07820d63915b5d6f1bded44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322914a9b7e50eadd61f036a812489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad071bd6c010dfcc3d3988a1a7707e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1133fdcbeae9a06b3b316d4b2f94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfabd998611f9a24b86fa27588575173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c19d912e40b45995f8f0b979f7f5fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55821af61bc19e2b98f1e63c74801175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8357f8fecb55ca77fed09a868368d3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95f29423766005191c4651fb2964d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2da1ef8169efcd1be092640702d47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040cdfe92f5958b95dbfb9e1dbc446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b35c1d125b8912e984c0b34d15665180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cbf0ac7f7b706b9bcc5eae8f5129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6c75b166ad128314b4b9ce59bd4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d147fcd364c8cfe4845a817c4caa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dacc3d4a8d4ac54d50b4c66b1156b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d415e11761f9d7490f08199bb869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1148343d1cc7ef361d2163ae4076186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd42fe9e658aee5929738814f76a16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089bf34011747f90f268c962506cd9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dbf3924f26763080fc4fe7300d267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035affb351859f8d8448680b24ce2d82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3503abb090ffae18b549a6ad2e1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bbb9c26e6a838c13cb713bf1f06c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342fed42815a4be4135ec40be128ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845e90de8af2f70cce46af806e21aeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb74b6bc8c7c7afa4cfd5f07123dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea955c0f2742cc405907f13ed48beded196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5fdadf7dffae99334cfc83b4838bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845d8d744c9baa62e0329596ebaae8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e50c68af9dff216d71cf58dad156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62911d027fb5fb22dca2edfd6c269e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830f81270b67c1d0262a013b7948159201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c328b7db96db1e302a35e816f6d01a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09605b3f17a5b9aea839c324ca22331203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51348199a73528ed3f1d176d42b8f685204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311aeb17811c2c6e49a80689cf9d1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d309086a8fbcc8fc302c9665d7d25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b5abf08e9243c7ffcf7bd2313260207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638044116a76bdfe9cab00b87f8c95e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d13a209fbc059c75b5731fc5f7235209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec61a2dd7089abaebc4db9cc256f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd41e165ad69ae0c548f64a2b606bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed932adb896df985e03c902cf52e99c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a3c9fe01c0bbe78ddbdb29ef997c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ef32acce4005b0ad5bbfac91f271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749fe6313a35916d1c63a348acaf64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7f3c9c3ce9d3987ebb4377bafd2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168f8498b11ca4b1caafde74b1241e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8482db539b6cd9553e51bb1407936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3689eb71b10553a8b8bf3d6d6215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854fdd4eeda82c5765615aadaea6a36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b89f68709776485828fe8eaae766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df2c6fe85c2dcb4b5372bf0245161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b696ff6b547a5d15e18c935e1c0b87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97acb15cb765a2795abbff14e8d7d26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90182c8a5736b1ff66ebbfc116f90d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0b3a44289f8333de47a81fed16f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99007024d11b34fa47279d7e3d5134227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fffd14cb7cf04755c956176cef381228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226616cbb84024a40641678a31b374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f2aaec7995ed4df0d69ab891a76ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cd2c653e60859dc2fecd08fe4fab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93be6426e163f91f3d2d91e042797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f0928e5afdde67171cb991ee55f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275445f99eb23c40bd9b9550a676e5b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322983a50c49941213bf725d6e8271f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c442743f86896ff6da1e5773cd701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c043c93b13ae4cc00266db8e075813a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed38c7a2d265ae35480fb4cd3b48e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cb891a9e01b2baeca9d6f21e25e5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fd52102c5f9ac65e325cdf94960a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff15017180fbddb65ec02851fcfac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d325098d0b4c2f5c6cdc9a864c9d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5096c0998952216f5f1451984d133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4987f7ec989385da2f94415f8c661a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad4a08252d8021beb4960c12a3766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ec04635a03fd03b56f4faa01d5a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c2d6a236e2e21babbd3a4e93a553d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9d8e0f204c435209a588d5f7b7e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91cfa1732fbf7d1d20863eedd72b6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da2db537c75960b34f2b964b93494250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf97ebd5d9b326148615388951075d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6586711918a9e222fbdb62d51e8ebc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3c292c4a2e7ae0170f6c89cf3184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fb6be1661af7217817bff4becb42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc9a68869575f5eae2e8f71ab3c66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becbf901d2092621addedb6e72a79ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4685be496700f502f9dfd1ff4b6c9cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee6611ee97dce774230a7dfba6433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b67c2a7dc8792959a9c23ca1def7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9307a0ed846172754324a33af685d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2f6bd78fcee5195bedc24c2e2e0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5de7df77cc03abd032fb9c016f1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0a2fc4dad953d36da1c58039f08a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe6243eb9f3b3cceaf6f4e0c67c0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493231efee81801af25b7b673f317a13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d0b7317d375a566b02a9282f4448a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f33fbd65aa1020aa64934f0dd3825267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24256089fb623f5f19ea9bb60e097a7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669daadbfc397f0ee1fd6f39ddf6eb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e84e7f301638f536715e3056b0682270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cd9594040c32ce5a472fe2054c4bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d97177e9832128231a416c5e0904272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9866bcc7cf8b7df75d21b59e6da3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442cbd08b368e1d69180c3efd8389d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942288606975deec2e822305b99a2606275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1bacd40fe2d46b52565a9c3097d70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204d64c15707c874bfcab82e75ab17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eae708000b1506f3d6f035e846a4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638becb848f1cdf9421e30a906e5449279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53486e41f7235a5fc9730a8157bed241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a3b60749332b8ac4273e650fcea2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811889426e2a83db6880c0f3c924dca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53674bb609cd4a0aa223df19ba6f1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2829005f4c7fb20c949f003d4c0fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee545a89ed00b6a39c1b225dd95f9bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe90ae5f23280b9d08a511d2fd863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5be6adf56657a7309d7e0953a4bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d451f2487982c99a70de2b0804f9a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8777edcc7158e522d57148ce5c84b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00466b02cefb7436a30b9339c20a677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc46806c77a5a75cd89e8ab5e330bd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c25c38ae17a4e564aef523fb056111292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed4a35c085813dd3fe3639b8b1124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711c0725431e81528d1da4f8363bbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd358e1687675348f684b408fd6b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdc05c76c064958b36268c56c61d67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d99633ab64ea6b1616010edde29b99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac5ad8c8170947985d7c949888b49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f9d21e7cddee9b4538fde713cc03b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd125456e4c08e7737941fffb87387a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554de10d7c21f5e44c32108e74a0b3cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f4e68c7a14970c89c15cf4f5912f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d4708c1ece754f0d61517f8ffe4fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe16951779d54e14ba645a3142710304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d794630ea462d2b3304fc933a09eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13462a88f8c02f5569c1417debdc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca486f7d4f9b8f310ff6b5e92996c32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7505c9ff5f7985e9ac3223b040e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a12fdcfc9ea2c10e52f8d3184f11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c015b4fe2698be827d443d424e1f56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b19032c03b30cc51ebf12704bb3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28c62d15e4a0357b76f82d3069ea0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728df4a4c6fd221b59f4ba33a0bfe20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929bbc9af506985e057257d92e2878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596c9d19f6df7161e84d15027495e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fe925fca61afaf380fbdb77268c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef72c8668e6645268fd9146c3c3710317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31587ca129203bcbb63a0b7a09e0475e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2be85ea94ee1225726b116b3bd5e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5700a4efd9d87d641513508f637350320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042efe95b2e267a1fc4f421dfff927f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f79133c67c593e3a1ddc3f6aa7c67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83a447a2909942ccc35e3d04ce293323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558140227adf8878129e3b6c4e00c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52207657e510b52dfe5327aab5430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb8bc23a9254379d9ea5e96357c29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0bce4546cb39e7291df3799a5c01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4dcb9535677820edd343a48abbf25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862dac2e7f47dac7166afae6ca17182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dd4b96ab44dabf999d33eeb7e0579330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee6e912d3452d09b5d0f010b86e171331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81e400608ed3725af7edfe5d1b9ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b52441d979bd2589b16854f38b86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d34ad233b7abfd3966636b5b4b56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb225f194d70838d67b16e79e887432335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6371ccbb4a54f7ab49f135905ba9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555205832d2848cbf57caf464850d69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e10550c5f97a4e16557514ea6ad2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7a8b6130ff207b24773f16882b0fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798bdbcfe469b7f776981c24937d8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8830bfc2885f2ea229de236a334e7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bf290cb72f5969da3f6717920123342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f99b6062457ff93f1dede46443add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c1ab87b93e2f6a78dc00394ace01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da393fae0283d726eaa7ef03d0e2cdfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2288e1d78579822cb2087dae82f75f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb8e1cb7c44e99ca68da84e00f6c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333186b450bfd72eaf82d195b466fc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646700385ffbad1e8319ef21553310349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07575ff12be1361df5b4f3321e4b3587350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12723e82a9f600a36e306d5072647022351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0d04e22b4551ae05a59c7fa059d41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753b1564dae28a4d2863353da5da514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce00ed7fc35b260950d6c34d41d2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c770fb09f11f7b9f5dbcf073f267355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22384aa0fa174c896614189941e78a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fad2cfd8aebbc0f87ed6447f64ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f9283b614b568895ccc105eaba4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5f536169faefe9cf15004bf8f7ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b5696190dcde0a558b556e33a469360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b65af3a7ddbbe28d6e4de998930e49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b13084ab573bf3a04672fc7b5383362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd3f0028b08b3db4d380cfeab3c456363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dba1ea2eb2237110635f4a6058ea4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7385ad167b06e63d3327a8b8c85e70d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b34e56f316026a09f99fda6bc3a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dec3cb24cd65c10d1a195648f5d17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a14ae27d6a9d767792452d36068fac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353041884c1e44150c5e1a72b1765137369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0e2b86e56ab158e17969115348b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c495dd6b025a33e2ae9e1337fd4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c1c89aff372da929a67df2442b98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521234f36bafc00be8d915f936ed35c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc9e050c6dc5c8eddfa31f2d1cafec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5151652ad7b63cfc8badef72a10d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee59d40287d1dbbcb6131284fa7529376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc477dc4b9786948193d31c7cd69a57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52bc69464c0c3a3036cc79150a8cfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b40e616be754f00c9711ae6fcbe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d00abfc56430104a256503864f8ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b19460b1a4363aa0e55bae185e07c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e6c93b867e4204e3089797f4f920f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b53d3df92d71933e165f410f356cb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7069f53f045d355a6b56985a3a3d92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6835c32b0266f21edc72942dd59dd44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cadddb8398986f2aa2d8ee1436f94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68ae761d959f3a9c2ca76b244042a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40caaa62c440e14cf575836cef246be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d328bf3c7ae0294bb3b1ac6d900217d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52894c74e26bd0a152ba3c30e5c23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbe17eba54c1a92b1afd0bdf417d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e32223ea2d23713123c2ebec8ecf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32784c08da91f5a738b863f964d260eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da09f68c1c4f4ceb38b2fdf2cbb95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb5229e6e530b6710090b3ffb6a89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b440f65b88b8c93f280e17372f3068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dce7662f8ada36448154ca3a5207c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a6ba965c951d483d53321d9bb1dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785dae6732660534693311dc6dd93b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8728141e9ff03a169b127703ea02a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf6fc7609d7f3d4eb4f08441420e30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279cd7906fa35e6dc9700af0e51c622402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d405cb7e6eee73b2e0a77f0c7228778403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0462d98cc84c0c2510c19b8a42cd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86562ad0c8a7d5fa2221effc55dc5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50b7d75627d77f736bc0015035176406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130fca8ca181d1c55087086d50ce419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9f400bf8f5572798aa5f8b41d64a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21a4a6d44df83bcddfdaedc959a7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28adc40da8c59debc3aa9f6ddcedd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd168aff517b799bf0c13fa49411c83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421dcd0ed8fd22479a73d0bc293c07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee57a6008a76c2f2e8654671821e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51265bd86435da407016abc970c6b5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb229a9df590dfdd526ac9e03b7130415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a764f8f406c2c00e493fc926a9d7614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2acd9a0878d39c8a29699f6d4c439417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584f7444db375cabfd9744defdce4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b50a8f202faf58bdc98f1223eec0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af440200b8f27d77d62b01fd646bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602c91e180bef5e77d62c9785cb99a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fafa3646a3d07caa6bc769abe1b794422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3bfa17b028668dbdb1919fd10996423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972745bbc49380e926fdbd02840a3d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb96ec7eeb059095dcfed026751491f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3fbadfad952b56e4a8f879be0d159426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6c1c657b46d5918ad9645be695c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b5f138ce635e26f860c167dba5a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b7610d1e58bfa6e543f9f0d2e342429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849794d3054f62e434ec4066dc5a9a66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb4189986e1c9c3cc1cf4fbe263e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417641dd3378e9a6e94aed759378e03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347096a72366654cb908bd7921d6ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630fcd2a9a907527e2569df2199be49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ee706a1bc983eeab80a1dd22ec17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669df0a6392308d09325959c74b6cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5f6c4a29bc1d5ccf04f7914cdcba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6debb53e5f587f52e71ccd0ac23f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1d9af4c26049329678242c79744f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452409c93f015e4912ccfbd584e47df1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7524965acb6de42b75c48536668ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05e01edf6a709b0290c5938eaace4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62a910696293fc32da264a8722798443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0253f05efa2534e190c04dbcfb84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f73092c9018a07a4804eab9c3389445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ad22ad77224f66767f345ba971ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf03fb1a977da8ed5d20d89d71a18e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ed13fbb9f18ce66c926d5c3e284a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69ce666f05cbb9a9c55f8da097ac23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab190327c654cfff969df9ac4108a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aff526beb74c9693005cc69dd9bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091756e8deb03fda15e2983d5fd79cf1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0034097b1cb459d5d6642500986e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915160b7c4ade97fee9a79f26be99e10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a9827a8e466385665756797a7c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57b5a61d8af436cd736153750410e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5e92cfc5e4b372532a97d91a18a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e331802958bcab0337dd49adb1691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb64c9d651db0f87346b63111090e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75790bd269176cca2d8e1fab21556460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680ea82fffa7b81a6acd79d9197cd12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ace450c837464b3b4b3bda38e5017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e30eebf6cdf59b94c4de03b90185463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d477c013b69698cde1b1fb145ea9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a3293593adb7115525e159d18317465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bf5e4195c0ccef3aa3438bac2753c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514a63f5206f8b9be1fb53d28be1fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bee59b0da2f8b2599334d66863b5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628331de830e7c9ac4d484f4edb270469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644fcbedb05d9c7d0840d2a82cbd781470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d2580625c0ae2c2302d06c5fd7b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c18a1ab0ff420ee47ed166b83e1b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f4d4574aa17235ca9a76da0469aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f6295e8e3bd3263d4edcffe992282474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854d78dbb807973ebad96fa52541dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335e6a14f6dfbf6089f5263c6b94b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2d6f8cf50022f38bff88852934112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6fd2fa9585372b3e9e273f612065e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5574935e81766c80b967c462069267479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba9d85931d4aa2104ebe4cbae6f96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d78e8fcae266ed77d8a8c17b03153481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4619c5587c7fda80e51c3e8b7695482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98fa76f563dc0dfb93eef53a3acb38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbdbf92bab9f9253cbdf436e9725e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c390af5aee8741874556ef2f0be89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687273e474e795706c8641532c612da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178c7f624ca9435e131a579b063c2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14ac611242898a2e0e2220b42bd4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a11e4d1bef7969ddf5e9cf735bbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54a4fec8869cd37c9b5da2857eb5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf46b9a1c160508e68eb1407b1abec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb2958b2465095a0545bfe24b816c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96cc11cd0cb71382da7db66fe196c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22a8136285d242c1784f61744c519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4010f1b7f49b967b6f0c5b5175a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae10671ee8ca62a962e0778265db32d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af469eb4886d90ebe414a284aede4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea255805adbc460becaeb3d125232b12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4265f82ebe85657624937fa34f282499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf513293916580a5918bb9c492b00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2677a2dbedd903c23a97eab21af7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c35591a271902a5e275018c8fb6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0a2290e764f681063c589ca393e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacea195606a36c76380991e0b3f235504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be655b5c2b571ecfe9090481584aae5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c4085d03f3eaef363686b1f903a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405165b4c62eb8c0d39e95533d06be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698a96f0de96fc817fd087aa2467f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d64d204cd52f114380cf0ee429be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de434e63b260db9c788d07ba23c628c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe9056dbb578d4d205a493b62adcf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34ac2589d090de6071617a589465a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84a20e6216bcff72d464db6d8c247513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff29ed0e7bf7fc9389c57ee0d5da0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9d14cc7355725aecdb7e03b27d504515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f614935a7ec556ee3a1eceb371a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a457ceff7d35f21c219ce37655aea8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf1389d59a981fd61b645ebf6cbd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991b41acfd9a8f4b37d1c5e5455a642519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7b68c9d3a55816649eb5eedfbab5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5def025c4fb7b3406dea8231955e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009008174a4c1ddad6d3d35443f50f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363cfdfd584150462b922807ba61e42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab64ba26246ef93d934ea17b21e3c0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2505599c19b761d6226b3e16a7cfe4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446e1440ce4ae86c994a4b464f9a73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d564d871d25c998288f82dcc0d3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18494d76d1941a8d9ebd96d10f6fda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217dfa8d0d89fe5697f0dc9d26fa9f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7253fd40c0633dd31557b6fdda0483530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af56851b40bb1317721ffca68a16cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20163145564efa7f8be777f5cbb45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b18a80ba4504434a236e18943e2cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6770d8a359dc8286ad7a9d373db457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6d0634de202a5575b4d1f0cf6767d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40cd528e14b3862c6b23857a3e6b7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16930de077aa6867275a40e870165a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffdd9804f9ebd25f95f6ef678541ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388bb975f67824efc17367a2a2cce3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1d3c97414b98d11bf81a39c7c422540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9235bd84313a2c455e47c55d8bf81d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fa32eca3b8bbec776e3c2f8479ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15725be4799ed919c77b643e2199861543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d959872c44fce8723aed1ffccae8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c8dcd6b9ce90adf8bbb8883fb000545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6b64765c4d5d554a09d6c068d6dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf31868da28b8315332d51fb2d965547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd726c895566948d0c5cc093fc6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6938f19e0236c1fd880f05523b4c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800ba9426f01f21a35cb22125ae1ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea3b4f1562d2038cfaf7728762edf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738472505a189ba03a9b7b2a31a82f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8394152da88312bdb16e1a5503b33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f50eaabfaca5060f3e500828bb188554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11336e59acf611a833ea07743b927a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643b98f7d258e14eb05fd6b3eb1cf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae784e17bf7d189f2415addfdec8edb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c40d609b00e57a77ab0302826d58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b37c5f51705b0e4a24aac09c76c10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8864630ce2b694eed48a105cf5dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a021c35db30556a6829a58518c6d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eee9c0b5ff6bdcbe3429d8c05cfac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b44f8c2fc3c32ae4815e47220b490563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c726e9a85a361354ec0f9ba50f12f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294085988057de9005396b95732b17f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be1aebdf1d4143a8d3df5a21417677566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d473b1a0c8909d01797a984340bf6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e7df35f458d4cb490f12e05b296b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf434f1fd48f13ffe1a3f20acf4ea9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a4939e3a1013189bb41a911e7545570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11fab94acd60eb1cedf82fa73bf1eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d98beee329bfd1e668040d5ad0381572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a300325edb2ee07ba6f8b8625ed86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b664fc0f5caab28cf41bae2402cff2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8af1848e8e78525687ea162c00759575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5876431eea06f19c4d3fd2b9d07a93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37963e80812d1d341302846febbf39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab537ad93cfbe80af709ae312f2e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39289605aaeb1fa85ea8f122a383e50c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa331117cd5365471bf8e7ccfbfe7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347763d808fc33d734e2208f668acde2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92cad5c31f727548b6e02740bbf115582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c1f416e52b831f9ede63416c0be5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df92b1281f22e52830af589be044de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5259f05c52db47c30f340d2fcff277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af096dd96b3d754ef29587b32482e4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56959d73d3e7ffe9f9c41d950986f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a974cd3edeb184549f3d5a4fab6721588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d729b440177302ee4d4f4596364079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9329cfb5c6cd979178988a415ada5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492842f24edd7d6d6e1331a18e1e8e9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2795719cddd40e4a8f3c95f322e8eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cc7aa14dd4be6a96d1a687d94eb85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154ed7e48070bc3f47c90ed4c86a9ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7fdd86baf0dff9f2a69b067930ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13705a785c72ac3fa322d4e50ab3bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b7109ffdc504982fb0c14c1d374f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5f37d4bf37b27734e68ff082771f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e6eda21c738526628265a467aa2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750537afef65e05dee00481b3d14922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a021dbb81352d0c3862689e0ad88c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362027be6da5af1e599e38fa62741cbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100593dac0647c60dd05e50bcb8dbd48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa7c9294893a4bd7526fcec537cd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da75d7bab147155ca16136fba78c89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532720dcf6b7db6a297164ff968b06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305fa020efb3e417a068f8e7d1f6be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b063abd9ae0d1cbb967f223774e0ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f107792674fa236553ebf26f0b5471609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57438aeeecad66a67556e3c6d86fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb62154a55b8d4f93679818f431b68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef59b2f8dc694113c9e10bf43ea38f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437aad2ced39d9166e4d266e5996394613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5320011d90cb585b19c457a14953d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f84401de07c8ddaa51636d14b97c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7869cfe11c6e9411155a4ee06822c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03416cd1e29d1c8eb27987f626907617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0af3f6f201c4ca7db7f948a334dfac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e580f2ed1df3770d1fb5bf75885f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36533068910561ff853cf1e5ed364620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48724fbc3ce623d90dcced81a18e5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062c3f486ad7d30b0c56a92c262772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e278dd31643052fb016073edd413623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3cfd21ca0c91162c3638b141abac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0f297ce1d611f5029b127bc50747625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43ee6093f0868daf738d65079d393626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef370dda1304f3b2a3d8262e6e191182627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb1844a11e2b887379e3eb3cd190db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d74b896369d033d37098901b3bf0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76287a764941d815da551aac3f8311630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a0e6b70d6f4e11f6c14b69981753631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd5032a0169641d1b0ab8b80f4bfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b5ba48e7795ce457d61a2ccdc6e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7361f2ca1071f025afb5b282bd4b09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5a5bab28305a786b1b4c39185994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e539cfcd2909361905f53eb8aa5e3d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc5da3ca410b82e40b783264cafe17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a8ce548055f9bfeb8efd76ae0b67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204642869f6cd9218a3694388eaab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a64c3b4518d1998f4b4ca74c065d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46ce5d955cd1509fdff38aac434c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0af2ce368daa4fa4176bd696e7444a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6700f760e0d65d6599869eb9bce5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aec23df94408181b0095c2dab2492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb56b98f378ad1480cde82d7d956c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771398fe75af8c69b8b0a462a67ac3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537877c637d47f68d1d8ec929cba0130647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f4f82e3f26efecddc4c7ee568a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502f51b446c6048cb1d841be8ad7d94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c32a9ebffb876c0d9c6d3b7d656fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad95fa95381d3ccd73a2a71f7e5549651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4556bba13c17e5cda3bc3cb114d9dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a275fc606f0a08114a186a509fef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12c6182280b782b8e93c92890d7364654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e871cae6fbda251dc3abacf3a67e65b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e3806669fd7a7b03e0a2eec6446c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb816bc1aa23c9d324ce79ec11d7b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c62dbf2fc204f57ea552b24a187cda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08cb5158da3f3b8503b9197f26059659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3bac4607f5f290d1826d27ab6d105660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcc41edb7b591d0bb74e4626532e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034365772e7868987200d4e5c40f09e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a379203cc83e1f3fbbc96c75c4880663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6b9cd006dd783a621d6f45040afd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587c216379f5db60a8e81b4ca378be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293d74104bcdb33c51911793d27192666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb5d774e0c85b2247fc913ee00f941667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db85a6b32036c7abc2c7e92f64771668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc605e6da8fdd7a2a7215156c31d91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea51aa40f1f8b2cc764c467910f51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be539072a7414cd1b040b338aecf07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161cdbfcb685391e7a605991b763148672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7aea449fe9d77c19a923d12243db0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285171cbc6ba23fa0b0a45f64f545c5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148b4da951e4fd066ef4e8b5944109d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3802d786df4ac397050ccb7a10772676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07d61447ef7603698bbb410216713a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42a717cb2ab9aa440081598688b12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d90860f20f855d7289f38dc7e31fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64b1644292af333942862729cb8e81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096db583be407156dbaaab81e2c3ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6e4e2f2e608a834e8874969e5375682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cea6619aff5e653ca405d14a90bb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27652e60f8b9aa38c1a8a973642bd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af423cf67eba5bcffbf26de4fb4cd3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c21e89d9f98b46dfa3c6208546118686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b556d35c3e282eeb66b07f16844cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971778e8e4fe493a81aa00d179d67c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf2e3e10d22ec526d525d9dd7444de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf71b143f7693b67739c1288e49aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c698909f410775ecc7c6c11f5ae7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6732ba31a089d2253c15474f287d7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08d3aa79ec68b2818a59dc905a2810693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ac3d5a86e2a3c8c26bb6b5236a4b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef8ebe99a3c4b1a2a19a5ad1d449a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4de2ee08521df2cb45209eec3d824696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e289adc4c406f9614a970ca8d8a0f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0cef76ba191c003856ea15869519698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edca09478e7c7843b2d333da02461699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57121ddd818b7db4058d8164749e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b56359e46f2a5cd11abe23ac9fcc1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e53e4ef20730a26513ded0e0ded4d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7399f2bddde0bd87599107e4ade9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4cda132db1c63a112943c1d487a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8baa5d14c703c715c57c9f239ce95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd8d97fa92a4fc6121cbec62327f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948938a3be85555f2585fe8ac14ee5c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df50259c222be0908ae2bc7ce49f81e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a61c20abcbceaa6079e0aa47f1a67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71902d3917598f114367315065f9c84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a2c160b737924a1cd59b00ef8f3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0fbe6b751a9677f3a4b229a1fe6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a93958bc9817518a77201d2b218e11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf4fc2e78eb9bac4958aaa3b0533f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc320813a6720bf7618ef7f8ff9b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48ee6a7a48e1a4889f0328d8d52a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca985616ed0c2c394b60d1b7f0609717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c985b1098b6a03ecace577edfd95ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a012aa7a5d863d351c3ce72ea289e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b94be2f609d459d59356077b0b174720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8522359c292603d06ada31734cc1fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ad5990fd5a0ba49c6c79fe699242e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3293e0040dfd826a63b75d47570e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853053b752781110e84fb0b96792d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9066eb0cce7549aa26f8cd04f8371c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a201382cb4dfba40cf12571bf9e86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514871892c53d1232f92126c8873d9cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea9cc944fb037b3bc8b39da92a088728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f954fbcb32fdd0d45fdcae6c60f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf5b9bb6e4fd400f89a1dead18157730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacbf46063a342eaf405b3a90240b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba114140375afa7e42fc27f1d6d51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660d5b440325f93e73e6db559cff32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db697b785672c8ae2a5e26ec6c5c64e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fbee69a1c8391f89c733d3afc5df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59c04c825ac23cd8716320cd6fa67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5606604d5b40c860939d6d1a1af85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f74afbd7d6fbf9a17b011e1044d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da6483bdf57f47d51b606c185789b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795c93e7f06f67400407f37311ab055740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516bf167ff8f7d6083e66a4b4eb55f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbaf416dc002beaf0be3a4588f7e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c32b5510929ff5bf9b58094f93f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9cb02115eaaba91cec9f2034803fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49515b96c37eac8effdef347351bfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2806ecf25c44a50972d6d9a92a45277746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738738eb40564741bd9122537da3bf34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0a677c276dd8f0c1e3e6e1cf3501c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d6e7caa6c119775448839bc44400749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680c4bcb6d1e399f62258835c4bc0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a905469e42895ad187cf4c8e7b61b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419cf6d7bc4387181b185703867f59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadffafc3faa269bc51379d884df081a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cc61d46f18ae7dcfcd2cbff8902c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a146224b1745106917359c8507cf468755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc889c81ea80e4130a75e4a5098231756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e7e838468c25a229e5d6b90ddd8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1b5da8cfae683a2c4cfec7e9dc295758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f1f2f93e8e249bd0579fba4e526d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827decb694e12448ce44f88b6ee5624760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b0a1d81928092804df57eb97db381761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588693a02bcec9c690df27a31dee194e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217228038272bb7200df6c3d4142849f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f441c8b8ac6ccf1bdef1740a962694764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfa1ef65b0f40b881c14b48b91af9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c2c2e4422406a95c549fd10f6ff3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9e40bf2f72439b3804e0d7b9aa2a2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>