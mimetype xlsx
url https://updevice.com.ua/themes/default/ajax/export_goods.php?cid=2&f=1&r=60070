--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70496f2aae90cde3562cd5895a3a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd8ebd498199f6033854501d4bb612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c569b830a829bc29968afe6ac39a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe842acf87a483de457a82fafd92c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6dd0b4eb9c72fefcaa0273a9ac3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699fb3df382f222717ae7ca477e0e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05c280f72061523659aa443dc84f597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add0361f937b6010bef4c7ba66464a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8adb8080c6a1e420f606f9e3ef869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff129b8f4c7e96f66a7b53cb5fbb9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314910619939399c3b30d1959144f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a4d619267787a045edd6b740ae85b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484119f4ef9badf34217587a034ae0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a70ae9bbeac784d34790e244fef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4656ce10d64fd3839174c22692a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094205a5184a5828d53ba6bd55cbe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c83a2ffaa8fa277dd6c65640976f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa705c1561d086febde2571dbe91e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423be3c06f9376af02ea0027b9c89a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22a9722b3b6d0318e536a0a11d79520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d1d41076b64f0969b610586abf9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173150d09ad4ca7601add6b3d7da63022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59360d3e9976488ef0166978bcff7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420aed34e5217513b14bedeac79e58324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c7c4af2982d4dee0efe4ef124f6ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf4e470057fd7586e603c55619ef826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28917467faeead7bd3ec1857032bf1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce52063845f6b18cd3275e34287ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc90e7864aa72965d6a13214ccece2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068429a97319428330c43c2701b55b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee4e3d266958bc006b0e7f46bded931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a8076321838a6f5b981d07e1f93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866debe1e1e67fe8e58560ade162e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc77734dff650ad713b45fa21dd96e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d731ba349dcdd5cb61bedcc1c023d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1b2efee1a020c8acba39c7f36f8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005612d908b41c080c29fcdcd50cfd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0bb8afead8d793b665e1602732ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0fd14546ca1dd5534f7202567ab6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea3f405a3d73084fa21c39a6263b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441d89a91fb74289c7b70606536629741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57f2ef8c5385432486a11b9bd0f4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae197a6d486a92de71cbb4fd857ffe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd3825fe94ed91f3fbf65022a73d6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56eb3c981f1b8824169d12916b6f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b6609edeb3f585f1e32ca2416c50246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4cdb5fcaacf1db502239765120c5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5dd60b4f858c4cb62880583eb1e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a7eea010b48e2f00777441053e3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415014c5c5c468c05429becf45d22350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6b4c63a065f1cb281be6795fb66c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28800dfb0b021a5328aff22fd39d49bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188640efbecef7cb3f0deb46af971a3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538075939af5673008613f528baa4c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4fac4692a64eaa214635dc3b89cdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8fe520f0f2c9114a6cb8a3b8417056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f883a6e8e91d9c8d254126d14d4ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641c37d0f1a3f915407ccd205a406058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a886a3e205d0682697c72531cf5c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5c53527e53d12cb1d4aada39525060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d759d09ee5f2eef2bb81e8b2e58661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9250e6b3a2d4f6ccbaaa11ae6faa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5e5e51d075d96899ee3d6db24170963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8e3f3b1bde96cf0a4624ea7990a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660ee8a1befbc9967dd549bba3169f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193155b44e52db837a78940fff031a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405bdceb78185f96d16927f03900d6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ea4a5c9d101cf724e48251f8a94b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8c22ffc91d3cc2482c4e3d098d6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9213f2934c3e8c745db6547561c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e68dd36cb5512dfd889e6d870e669171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a340b90cfc1599e80494dd5dc8e9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d74c954eec28d7bf9879fcf9f6147173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a6a76c307da775363dd515981b8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082bbb91efcb6c262ad108f08b1f38975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1024a498c5ea73c4b88d1a33799b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745fec2e5040cb547c2a2f7721755277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420098449561e21778eaa1811c29aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c108f7d57820b794924f969375e12779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c0cce5ab992e8c24b98279c4a67080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1f490c0aa4b610ca3a4ed5c8ad5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6bef9737ea1785e6c737e58e768282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cacdb5e252c4b8476c720623d59dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1d5091d712af9c3b74b6673fa30484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371397252dc0955f8d5726770eeb91d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f07715f72f7792a85dc1f6b2fb5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24723a58825283893f6a7448dcd18787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924b025676cd95927278565b4ca79e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f008ca470ada9d4ea66fa01c500f7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3d3e66dcb3aa3113450fe32d58c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab589b8c20a1cfaf278e429db46ae8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1487edebf66b577520c3ea686f99092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650dc1801a68f09b9978aea78e6984b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e11d04dea02c2c6ab1cc998e48b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da39776343f2905d24a0e0083562b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b0a7e803f17ac27ee87c1fbf6a6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281435badcea1eae3ebb80575dae6e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6962c55539a77be98f8171f136871598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200b19b47a127c46d9c020eb964ab499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225113afad2052e18c52825983d2e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d04a5bc9a71097e48a7b04f65531b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed63dcfcb234ca4aff16596468f019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1780374c1746de5fc7646419f384406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aed22cc3ff09ff3dcb3a342f45feae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96b6982822d5c3decb07b68ea21e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d04bc3416a15f7a2d534515dd58634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba05cd8f3a80cbedd88f2b71383aa86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843027eb2d5d685d6abf4c8c2612773108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eef05158789366dc6919cd4759a0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb8d9a78eb16f4271b5ac77295adf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e300d172b64b61017943d6b11ce9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ead58a11cdf9c10e2aef90f7fc36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815e5cc752446ef15c5c9bfe5fb2bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2239e49096bd306490ada20011beda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b981c940a9a4de98cd91ba7b832b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d595d95226858a11ae9678ecd1b17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa748bd6734bb07a8d11eec4b3d8e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aceb023521fcdc8bdbcd1dd3cc0293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eaa4e39fe7a96736907399b7a1b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0949022067cb1006c40073fe14539b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742329f780e00a0310447b23b938779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d05f6a3c0f96e380f9ed4e1d2b2e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2af811d3924daa579a1410c46fd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855111e0a29e7db975e7d25cacf1b16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46037321cdb29577b0604e516d58c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bc50daf28d22dbdaa63bf883731a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7141bd9ccba72b728ab745bd581dbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b785474a45ada91dc20862dea25322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b301b227c8a72638d7c64b79cb20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f891027f131cb7f2e02dfa3081ebe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd06811a1d61d7d3d84fb6c67e69a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a06f431b9a596253717e4f13f3ad2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281b945e7f8b53d0b58d1f5e5d611e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63094c7d1907560453630af8902d669134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4bcee2a1164f789cba74d09c87b1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1b4d3346b1456ad3ab56ec324906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48a2db232e618bcd17c73d7850a460137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94645a81718060a7327f028c8cc3265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf993a0bad831b4bfb16e7a4df31d4cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11507d8da96a5b7bdcc82cdf6c8cecc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82e75b61f903aa4b35c7bddfe778d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f050f6c40f2060bd033a02572b80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde3e38f610091bb06f0ef0eabfc61c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a346ed994336ad2eae4c8a3c1f27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b237358fc8f8417b32aa1ea1f926b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f9c662f7bcee938f525484d9ff7b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb3267a8e29d4c59ae9c71a538847147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161524c05d128aab4385a73bfff14e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f13e5f59c41963a222cdaa1cb27fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abdf64147ac8bd7af6450b6e12b71d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6af1c0a657c54b062260b9caa1aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b25986d9cf554cac849a0dd59896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7fc6655f033ef01e7a97dc5e3b179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676751b4852aab5d531d7fe1e1ea58fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157145ebde72671415ccd2c802afd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be109db3112bf265b14e0ba8f27a78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea48ceaad849b97ec9fc896e350253157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172bb1ff752e51cbd52264d8db068cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5431f42a4ec5d9b6f7d2f36c91a9cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443a6c70a5d6fc15caa874b0d029fb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db01905acf2edeead9a0c568360f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91de2e75fda1e48cf5c70ebb296d68a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a50f68332e1e30218b78660a96099163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b3010640580878ffd80e51451096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109e928a2f440a217a48188e41a796d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5dea47a19e9c4061ecacfd7dfca2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7a025849a274096cfa7163a1a5c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c87a91954978967080e9d34d8214d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576584c33df721588f827517f43e53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151e0a69558c8093e650882d091fd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047261462ffb88587be1f557403c334171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa71171bd42569e64ab4621e843da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a8b319f21ffab6b788530648309f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a26488b3f32c49e78d84dcb19dc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63b767ab5801ac62d3d9aed7e547c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd12a07221a147a78fd1e9bf723af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c8f8661cce3cc3175cece4b6374e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb78c5452400366e7a269b50b3558e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3858a8718dfd3b268db225d98bff0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c30fa66d37bf1342c82dcaf3bbbe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c080734c36920e087604683a53222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735f7e9da5e8761bd9e7b6c9e27c29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102682fbce5b8548274812fe857642183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae3d90dbf83e997e54cd0feac927af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf1c8b07d8d49da22440c9ba058f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f912ba10b0fa12d31743f9cd5a4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c343aea54945ab56448b934c74830187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5403bd4fa2f3b7b0f5665e628aba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db010e680093886915fa9762cd55b8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e813bc509e2c41dab010a060554535190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaecb2ed5ee7fa08daf6418f8b8ab4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ff9d0251f38aeb406f8dcc491bced192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d5edad332e3fda4e5ddd545b0234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e34f5c9d729e47478aa316766eef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d5bcd4ca427f3930685352cf786c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85bdea1b75858c7b7ceac5004ecc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d25591d8a89417355c8048be104aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f66d94ac8c0f85e10795ac28d1e5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53363dce1ed44c46792bee5fd102ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8660a4f66660f24cc83d41f0f96cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c5e337aef2901d8adcab42ed11c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ababa4f08733776ac29fcd7df94b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e653c6267e1f5a903a77103eb4913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb61003d8338af26e33e8b95055c7e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c85424818245b841086e2f8680497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886abefd6ad567c042d824f4fee92ceb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef98761d1be771f31db5622f7bf20a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7643f56556aef6b2ebc9b560f147208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539402b0c77f169be112d6d19c7d371209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e306fc1c087ed6943eb93c6b527a55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfeac6e32d7726c7337d439005ccc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61454bfb5b09b96dfa73d152b737f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad40e96006a645abac041296789f7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446276a5bf92eef5b8c058df8eb6f858214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4c4ffd5827cfacf83738510706e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f102f40c2a1b427a9fdeb350d90d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6af2b5139f211a7ec4c633d480f7d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52305e66ab1606fc8068576249dcc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b101597ff48263d6bcb59157b6daaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9f73b6d5514e669ca8b6d639de40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897771307d041ba23cb3221e68bb67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f069c40e5295e82e1be28d8e280ea7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbc5a76f405fffe6ac301e9d551da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b10b37e9c160ba61ec72d50ef85ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0979dd703de9010834e215f7792f11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddd65d8f37a21b81810535169d8534226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee5edcfa6ad7e276a045ca5c0438e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628946ddd4cced0078124b2f52981af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efb150f4e1b9472877237a1db230cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6a804a4faab6b74a7c2d78c4dfa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0c0cf70f9d368521742531bc505a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef231f4497fba3536b449f62bca2536a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f386d23a8e09cfb027ed59a6866a6b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a4991cf7abc558b4f658c833ca25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754b5ba5337ffe5f91b3f67e173ac8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44f8551e3b2d73e59bfa96122b86e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c385ebc94c862c35d05ca63d3bd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7681a606b327793e2034e738d8f155d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc2f88a98397ea9723333dcfa45b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6e67cc26a2e237108913cb6690d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b9c53b793d70f78843bce24ef30f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1908dc50028a0bec7d2227a858650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd62fe17b68fb70c49fd0c80e42b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d6bdb64192f761d5d7d94b70fbba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019227aeccf5c360a808c16301a81b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f821c501257060066dd48db59350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc6eb646efd38551c8fe5521618378247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b474314848f6c5a6ea2786a6541a9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5759ae0af111c59878b9fffcd0f73b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c78ea717a0b1829ffda68ab338adb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946431438cb15f9d9cfba56f5ba487251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c174d42a2a443b55c5b441d75a0f7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf2c2ad91c93ffaae7c5a54dba0f1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea871a1a40c8fe65621b79c1802578254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827373e967678b37bfb49dea993c589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d251a8cf388b047c2e891f505323256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b8b71320d4caa462e2c7639a9b06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd919587bac1fa98e25529b7ba920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311906903d7390d778379cf7ab77fe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe9b86906ab1e846607b8cbc4d6bad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc704b461fec7c3e2120d09fbfe83c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6456179263802b7218465d5cd3247b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6bbd528daa94bbcbb53d88ec5e09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e89a744f95e3ebf66c1d3a197cf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04867ca3dc256b8ad31d1229a8b8f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314cdaaa0de363e10731806cc876974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4506371e95f8c99898ac75b04db7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d76e340907633242eeb25708e3e6e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4466d56a3a2b557fdb6d7f2b27c81a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc3eab5396f744e144949651dd793270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e90b3d14dc4d8996292625e13395271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f8a922a73e7b9f67b7a242e62de5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24a9a97ea1fe556a84cf64a68b336273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba46c6a557eed989ac6fe09309e8b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815425444e77b4e1b9d1d4e83d1c41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9d3341008b530ca2c13c1b9fdb6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f761926896fbda61dd0bd8d1569fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f00d96ad3523025028f24f47a871e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd194053d70e39f23c6dfcf389d5935279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9fa61ef192881e4c6d03a00e03f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a6a86495c790c7f5d8da7e6ea4a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50cb81a683af894389a381949ce5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e563355061bbb37cdc2f86367e13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b6f9a73465072067cdcdd17df6f6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989c976cb685e482166a85a16abb89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf91cf662438f998d84c3e22a890f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724bae2b5e9e6fb3c9748a82e237d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd480f39e4dc5122b4a550eb4e91450288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc424edda02bbb787cd14be0db6d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e38606f5b085358f5ba33301b26221290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242077cf0587e1f8ff5fd79329c0f68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da33dd687bc84d57ac71be3a33707b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bb0218d8f404777ce6dee5d17ba6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370576bc3c7532fa1e3395f2d8c31cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206db0d7fd788b8ad6a2a32554b157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948c3977e8a8b38cd2194073a78ec5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005aa18cd73dd4730bd87cf007e2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04f9051dc010d75d07db1cf1dd3b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922dfd91b1ff26579989de6541e95e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7098e94a873f9a4b60d0f825cba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110bf785e485b7d962032913258a00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498583c4dcb48fbdb8eb627ed44f80a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ba21b7f614ce421340755d52ab52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42eb551af8a0dad79a102f93c5973b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b0d40a68b0cd0481e7ca70bc9ceb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50aee70c3d3bae014540ed7dde319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f8b2196c63c09c26171d2c790a79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949656a0a754c31f890562e72d5386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73c85f54ac7027696a0345a6e11ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77ef6ab23e2bf2f45a1fe8d4e14c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1adac8b8259b890f122da0232ab9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2ef5816b5d3ff7f8c67ac6144dfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ebbfa242e34ec0c7e999f8ef66b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ad6b69cb21ccb891a7d05fe0b493314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd1ecf2b6e96851a93a0f6e117aec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae826632af1f23e7696423b1cdfc9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed487b4c65585a6806b06acea36f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379334da9a9583a14832127fbbe8367a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca1dcfc7b433cca97fd75e67ad9af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28098a13a4a187b91be5e744c08f24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e086d63258f6d0fd2935a5f2c9b929321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13932eb985e2b20020318ce33ef139bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56301bca1ee2215d6139b2f441f6ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f79a3a43c48bd5781e8387247ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920efe9040d29fe3cea96dc00832a00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e2b8b8d3f2728282d19040384aff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53ccf87c4299580687723f5369b2eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d227a4a318d213951bae795fa7f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577b777f0fb209f44d47e1721653e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283f9dad69ebfe81c1b66a12968a73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7df1a981a727d37c86b93bebd0924331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c81b22099b5e7bb518c9d2a5ba56f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88101b47b922b8079e785c3f712ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbfde0f00b495921df1d928c1fb04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b6bd65e6f50ad76c7dca4c8e4599335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4769d1cad5a86fe30199780b764c55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be29827c139da921b610d4c43da15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a306787f181125137c5ae610f368338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac66e949a3b29a1353b333d99b70b99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe45a07ae2e458507214d6056605047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65bd7832c947a083aaf957829ea6bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41efb9b8bcc0ab3758e758b1ca0cae9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd98a362d1d4933b061b00c3f8eef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7261714e17a47923f2279b788e7f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad15c7e8a238e68ff3122d76e04e81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582945049978912a6a3d2c1d9bf4f7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f191303346b7342c238f1db7e1781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584436f503fe5e142cbc147b6a5c96b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9c5caa32fe791d93633862489adc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9cb8b067b55cf379b313a71d6013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f95569db0b07ac15c0f4f239fc082351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2eda90100ead373f26af3cb7a4748352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb3892bf76fcd1f0b6fcb4e8d3c90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77546e502469625d475546016d43c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd20393a33b0b7c31a354892f8ff0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c2cecb3de8a19ec47dd05c01b57e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490379b51a5401764b171273ee846294357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2f927c576c56313fab8bc7b66f58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ec7df2158d3a84199425612957de3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73d8b0b16d034cf11e33416db37d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbbf31dcea97105378ab2a5d9fbe80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc896cfd8dd7383a41b81b3ec76a58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295d34cd3877a5434ed97dc2bb5e4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18e12931c6a8478e3ce9010e3c703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436b6c72273e1e428a0bf699fea310365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696677e65e048eb6fb2ca54c5211ded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e95cc3e4ba78d251a52d639ea56c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c412dcaebb154e1c2806cd6e98a5e90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d39c86ef454c2446dbb3e2803af337369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198ce5c0578e68ba6f5b1a41a5945c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d141452250137b2eec4d3636ffcf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11071ff2df1a99ccdfc7d5dbd5eb13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd43e82214911689a6bbf1eb48963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e112db80105c6f3ae4b2efad54afbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b414200bac251a0303084f07ae4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8adbf738e19ec216d61a2b89d9c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49eeab2fc6c5207530425c5202f1e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b90decd7633af7a0e277daf659f63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2b55cd676b208c0ad884c64ad290e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258531bbb5d06cada4458be327a03f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9dd73beef4dec93d427e55f03e60d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519df717eafe74f6a5e2b0bf72631f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675888bf5c7cb1beb691e2cce836731383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec67ddffeecd57bf6815a1f784ee362384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782e3d0ee9c4ac5c5fafbad98979b73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48b6e8ea9168d748a800be4f09bd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e709424a8efc6ccf3fe4d7218f3e526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cbdc929af3de8d47aae88f5833609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ed56fd1dc0c59569d04f7e19efe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12286c7d8bd0326d6ec391ec3524a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685ecfb1e21d6c8f805eadb1df994aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5c6a323fca4d46838e6147b382966392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca819cadc5caabed05745abd39e3173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0f0b4beee862a8e87c19cb02d128394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4d7c90842e479c8476f3dea67fa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f67a022073837af0106c7ddea76d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40a93cf7589c1276eb8cb576bf746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be054a029d1ec05f15ddf6a30043b3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efab3f11af73707070beb851b2bf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db327c8282bf01c975ce9a13e4843400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89e2b46c8380e67e1e57c84bdad8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028dd6e38c5b4a90199a6be50a4a229402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a01100b5a5ca3d4e90c8252b0c1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc5890bc93bb742e04280b14ea37b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3b4c8d1c27e68dd0fa0c9fb90337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e8b20ec75d8fdb132e7c93efdf24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8ccbf28a7843cef3fb891bad4fda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf1194e0131807920807c6008bce9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de3e8e1f4adce103694a2fea5887c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f99876f8498fe9c9b890b60a97c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08989aae887854ede6c5ad1f8e66a939411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb03d8f6dfee1d263c8852ef40490a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab56693ad4b8c4da5b623d394dfb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349676a9fa568af517276066077a88f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c0f59cc15abd629639fa2e044642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269b85005b7916a3aee28885bdcd3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f9513d33ce82ed33fa84248ab096417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66b076b043179196d7f09e62a8f8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4d9906d50939cada2989a6e4cc115419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22929e65f0c4ff32b79c2719f00155d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31396e1db21001a6d9dc8050d998a42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ca019ca04b8e5bf6d7d6ca1c630ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf400259397232b894fa55281c3ca9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3e34d4c2bd380ebd5353d99663576424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7a343e7f0b90ee24239a4d2bb98a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec897862784850e196afdb0c2b825426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d34a84293b37e204b4a1887034c9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9a305719042774ac82625ae2f059428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240bda24d8db6e6f82188fcd0753db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572e34c330c6a936ad418097f88cc16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd8eddadee597c790e385316f80fd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aad318c9150f1b70b9df141597c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba8a9c00cd7d4821a50a753a76a31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af2a6b2c5776859f997dad75705f1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad294ef961a4a6665509ac0f86354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758788d70fb8b8c4df4191f378ec636e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e55f7d5fad320540758a865c65dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfad14786731689be6aafcd94042c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca25d06b5e317812c395c41e382d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1be5b4face8344431f8d7ea206d1e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c6002f2ecb3207de8b5a3baac09d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286132e4c36dfc1a5cd8fbccc682f47c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297039bc83ba439eb6d88bc64383facf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102def920c228c9c1350c4beab1bac6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9bd4586e816fe899fa8199681923445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8eecd5a476d75289e80161782afe1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbcc713c7d2912a143111059958dd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895699a77cc40ffc0b1845cee215a803448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c6a40aabc53db030d170d132465e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938997bcc62863c6f68a9ac4416a449d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9154ca161ba9e3a6df4fca8a0081d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed01ee3ec82ca1cf50ec77651f70ff2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff109c65618e2ea697986a02c62c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146559072ec0d9cb57a2873d6171bee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cc87075de823e6c291a7961cfcf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ad749935e55dfc015fb8a6f4d435456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a904d437cc64c0da8aa35ee04f9cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e2a9defec672c7d6e67c7b63125d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afd8a5905d8744818e3463f08037a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641a5718d690aa1c2380c0893e7c813460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35244b28eae246e3bcde55ba94f313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0044a1b899c6fcb79a30aab2eea36c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943091846b272f0cb117bf3235138504463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef3f6853ab7bc852b145a811fea6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83e4323b3c7d3ec00d8d39fa31f80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255599810026a7c391bbd09040cd2fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd1ad78562e0535945f034a210e29f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9cb1eebc4c114c9b40289425c9d6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192de9d23b919ccafd1a43a4fadb37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea43f0edde1e4c68425b1e3c54cb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a629e266c8373ec284d8985dd2e534471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a91a67d6a94136e7bfd3bb19a59d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5056674a2520b7c89b4b16583b02ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170be28894117b15055045ee1625455474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604aee85ad1e746b5c58c2e728747b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88368fe083b34f18d5aa9383fb9de8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cfb430c49d91892581d7633007f60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acaf33d9199719b71796600babe70b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537138ec81a99b0bd6ee9625cebfb3c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a119c8957646e39aa67a8ca01d47c3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b61de0f3b2ed9cf4407e173522b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99fd8b6b983428684148966078800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d838bce254c8ca5501394523a5013b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf440d5fa9093dec6282337349fe5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260111cf7205fc388d474d6f05ee5fc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b754c17098006422d1acbc3c6744a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8abab0c818d6250d359ea5aec5531487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b688817de3e695f9b82a0346ae9724488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06bbce75add44a3e8fa62b63e3918489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a04b4e80cc1789c9a39f976223e2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7522c2baf30b92f640ca79245196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eae57724da55bc73e66cdcf8e6c80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737b3f0eb94d2083424cc0ec1c60bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc74e7d1068e3a5940aeb3fe018061494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675065d309b27cb995d1cef4315393b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676ba489c59aacf82e328b6b61b79a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde78f4d564215b0592ad2fd2ddca03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9126c478ac95781d09c84ebd468a1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7d544b1d6e01318d86d2f7bc13ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c0a4c0ff40803bb0bcb431eca34a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb0db1ad3d7837dddb5ac71bbdb5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24452dc714f0459340b3775083c96c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00b53a95804963d7ba8f1e49b1d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc1bcb5fbe8487c0488e99b11b938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e596e44a2e0ca4ff05982e9a5555719505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e31b4aa9e8043275d241c123bf5aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850decc1d06a0866f71d7a7d4f6a3e60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a4292d42a95468b199fad1fa8010508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e448c9ed60474df4f1ffddfd5d59f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77266e92524916d995af3c82b21f5017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb67d1b67c93d25070d526d9132837511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1f601cd952096a6a7d76c0c129d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c635a936b825291a48359ac5537f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a897f57c18056a8073ea3899792d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d255675d1111058af1e82dcd6512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de29f20100c6421f430fd5af5090f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527873a8cc9a2fc88d48aab68f9418517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda913d1b2e2ee57cf9f21f2a096d25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d224cdeda87cec66d2eb1432614641c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba962d667dfdee0098b01ffb72e2b77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addfbeba8cb6dd7d5021240413ac10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc732308e55fabb650c42625a734265e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796585c88870cac15db3c3cf6be4b8d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f06629699f16afc7653a27ebb9f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc956f6ad48a36a6b0f193ee4e971a60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e713e12af784754e1fdf61747e52f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774bbcfab1c8670edaabc70b9c56ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f4ead3d661f59fc178d07db41b742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552519b299ff94c849c40620dcd74e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ed7e9506cef67e88647a2d919a45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793ceba4cede539f7de93e7b3eee3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f7dee1265ad5bf9076f8ee3f18c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9408bf20246691229129b2f7afba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934654feec8a430255946a8b2d8cfd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514348f4d751d5414f43f73213e91c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7b9a38bc1882c71d453dfecfcef4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61845806c223f7663e9a6b4315b258537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9d5ec132f91ea87786fc11bb5999538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25064799accaa8e206629f419b63c970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623da02028c4518716d356ae5eb9c7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e93e9020268549ee3ed950bb83e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe402f710ed05e5935337e58e7b2330542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21548d0c716bc5100e5a9fa78735d11a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9080f3f7c2a670bea47be6b037f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d55f743debf4062f131ba0364d9ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c510c89b678af4a4fbf72da81e9ed59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f591748a3847309160e3a149a5dea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54385285650ce820d8198abe8bb621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae120f12663a9a16bda4654ac0f020549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4f3048748cbe7fdc5fd12784fde4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26284246a22689c755c13c5285f97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cdfed2d32000825af32bfc5721213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294390b8aa317d5948ad2c6a967b27df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4671568654d6331ff5558bf30238841554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e282f915bd276e09f7f161916036555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f917164090e43c2f7bc11acabb69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bde2e36715485fb0b46717f8f3a5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ee207f43ecedc3f1e09a5ac18978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb18d7d171a46ec3538055df57e589559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc8b0c739043b7e3879146919859e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d8d62b1ac8c107005b1559a4b785561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd51b6fe789a19d0e33d3e5d7ad0eae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed87d0841ade01021ccff28387644563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc358756d98f14308708fc9e78f26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558029f37655c3c0188ff0c8aa190e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f108d3eefe23fdc5d7cb021f3acbba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0041d1b8ffee2b92c337f235725efe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487adedb18287faa0c5db6b510d540568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca36bac76cd658da3d35a8c05f9b98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404130741278e91f7495a675900cf9ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d06af367b191f010f39f56ef5b788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf2c1fc0ef17a242466ab10048bbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46602f65a66512eed5dcded9f6258a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9691407db656bd620eb2c0af4f040574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5928b2bd6257e0f8dc51129a6218f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8582751239d644c28a534b05491f864576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a880c617883ac69153e3afdca96921a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427107a6546c30905526baeb84dfdac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b99e3e907e853acd873c1dc0fb7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac8d0f78508f30ff4a5a80c36c46b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53289cfdea3ade9e259bd2e27e6ba8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292ba914ececa726eaf56d48352591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f7a96414c713e17e066887770cb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17991736122a63fd2b6495070f65b91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124938868a2283ec055790454a5978585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a523c5bf9b13c481d3ef42ad6bafc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc3e6464cc528e2bd0c7fc737142a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0098ed367694ace2a52c1aeff268a3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1128af26615367af1f72eece5d38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3202cc5e793e91e1934937e15e6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a06d0b9d137a79ddc7f6858efa8600591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2556291510a76bacf4ebaef9f8cba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18481c1214d48770f746e2ca9c602bd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9da6c7f6c76de2a52f7d47f7808fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e69b102d455e1684f089484cf5f16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc60a463c55b6abf221229f6d6877b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e426c5dec46c8bad7f399b42c06bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4730c49d5a1149b7642eb1696ad39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074be681c8ba3d7cd0ceed55c205f35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4826cba05674f9416c04814b2ffb3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94931a2b3d784d35f279b5a68d659b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b7bd1c73737660d9a53abd93e8d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f20dcd6e36dced17921588a9a5ab7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1b639b269a6ca827f559a48e4a49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbe643660d2c7542caba8cfe8697d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7db1e7fbfa3bf6c8d57209238d52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673a22a6e3fbcad9304b7346dbec43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46aa097903c76abaf067744878f70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6632629f8260a0232aabb6dcf6a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb76f7a0d6ec10375fd755e84358036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afec5beb1318187f3b73b025f8ea7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949344e4183eceae5b692e66fc82fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed89d0a80ce0780d731cb90e1bdcea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5c6bd139e5b932d99ce058d984a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c8e94293a28c907d32d18a029926c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330f56d33971f9b654ae592d2dd21b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9f704da0daa726066ec085a1948af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0718f6028fa0384e6075c9d3bc25ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e5503c5c50cd173ab07c466873f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75969e542b7b9e303f019478761e98b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220bd161a0bedae6a325f71582c770e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f65b1ba44fee80cf21d4199c15107622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4351b780ec98011dcbffb0e3e47a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c75ffbfb26ac85da44e6671a44e69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fc558a154f211f8188984765aeec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee17c513e07f11b5713c6e6a5e7437626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846613de01f398f6c2a63176a205139627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a5a4765bf84e22bb5f3e94933b0fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af363699c363e6be5c5bc07ba2f63eaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefbba3cd5405e69bf2a185d9a781ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ef037a3cc4a00ca397f61d3adfd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec7aa1ea175ed20d139fe2716bef2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09bcc36fa489131f34a1499fd7896e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504e4f4aa4f9a94a165015cf9f2ef1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db4b4d7f0eb064cecbd6db65dc5e2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc019c15281932ab66f736b6abc07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9270e9eaab2c66af056cbf13afe847c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94a26165972aa643354047a1cf254638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac1e4b29625775804d085fb02899c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3559f915a0fa921f9cf41e949e94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c95938a3c188a56d9da820850615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf94f973d95172f9bbd9cfdd6cd72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e834d520443d6231189e94540e4cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa83f805f8a0ecde912331aeb1fb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcf15363f414edcc0477905a74618645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378027c90054aac4c9a792dfcc2094d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a00a42b56d75e953f6e94dcbd48fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955aa26daadf84f33801c6c935ee7ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc403280b471efb0ad8c6234edad6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d15f993ec498a28e09638e0e1540e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0873bf2d058db643ce0109e54474651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd11e6dd39dc8f6bcb41443277dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b39230f4081869b701e1ee015213c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa530ab86b51c536aac92f432f33179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8625f0ff87eb5b7147f0813058b920655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15d4d007a3ecd25647170d3967aff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d495744a688e0ed8ce50280e9759657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937f966a94206f266e049db965fd0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5578a7120447dc22bdaac61e7c8df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6319ad26b08baca3bd3172f13ec2e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301652b20a9e1b03d388e361fe384ccb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e0eff2992e369e84cef604142606662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d46fa71677a1c8b428005c7b4264663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb2376516fa59dca806b7226c519b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77866df3773d4e18de09307d9aac4ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c474f45367e835563c965999ea50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e2984c021e9738d6632f6ba09be3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba0542e3392c5d06d79bcb6d9fd0d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77058c1706257a48939eed53b57772669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f808edd15eda6f4c32b59ccb6098670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52db7d0b0a84e66feed3118b90cad2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a4fffaadd681a3cf8a69d0471106672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65995c194e90d55853180c4066d93c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9562b986deae31b011b84d3ab72d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d68111411dc92120e42551374470675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea542e51be7d363a192e5cf8cd12c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f801bfd97458dab42be9301af309f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274465c3c4e825e567b6cae48a07d1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77ee2c4ff419bbc59910e63d8ce647679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c61978fdaf0b82e4129f4a86de57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968104c4a6873ec38ec0dc0af6e032681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6477882ddb5e31b66164cd8a5a4838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312af7b78dfb977223da589820e0b4d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995640e6aaf9a55c1f6677d17e9b94d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cf63433c74b894f27575db0be7f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4443cfd941a6686b149dfc61a9d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209530c142ad4c1c166b6a3c16a9d100687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e2110f4ccc00c9a3c74fd1531a8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58c6904da537c028325a00c8ebccf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758235ba5ae14a1612b1ac8dfb4cbfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65bbbbbc4a9db6301e8635ab95e17f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74865df44925360cc26cd9ac17f594692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5fb4fea63cac4d8ac2880f83777c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec5042e5aaa9b129d5b36fb574e94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa53791a0cbe4723bb058c3b835fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a227043bba65a4ddb643e651a8a772696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02a36f015fdfc747f2b0aa0fbbe92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e309617a019d2f3b2e18a9a9b95b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccbea2b38f717a759399b4740fc3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa92b37e7eaa18ade999854bc68f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca34a7215701f53ae5c552410fdc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde063a542844120be17e9e7476fca5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77414ccb907024de404ee8ce9982e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4fd7919ee3a14990ac41bcc4e661f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14c515f1ae3b861a87c881bf1fd17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a974ba6cb3e641b1416451a709b3d12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48113c6694e18a59ddda6293e95a102707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f4f7e3bf05235411b4e37fcfc515b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189347f4a06cf56c0f4c48ae79ca4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f4d090bf245270f4ae28e0513adc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18e1777f67263a6c8b4187e389805711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ad08a61ffb4a9b7a1aa59650442b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddded211a7a357f890027bd1e6b50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33794c944ec6a9068e85ca7541a02c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001f32b3ed46e4648a9b37b864ec3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f26dcaba986c765481e8b910f8106716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72afb1bca448604bd8e1381c8ea32d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd2cdd411de6b74cc98c87c7aa1a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a0f8041c499b739a337b615040c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a992ac9a45e696fdbecea6b7eb90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d825741e3f002ee33af56b1382ccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f93e37c26fa394043dc518a76d8c90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26733ebc951eecc012449e7d735588723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac6966462e63ed2cab123d753b686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d4e262b3aba491e778495b26022e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6b3a232154a1cca669108c8074ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbf1cde0719616541ee6d9e374910727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a9cfc02828cd74bee31bcd5375cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d72bd01e16bc653c3bfaec43ad98d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837884f3693937797a6acf1d16d8f7e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec6e5d91be70f7ec94ad0193442397731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4146d13b9c1980d1e0ef774a25bf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e7ddeb7c9c5163a1c7d5bdacb7eb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0958ed1b35537b97f8047e4ffa25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66474be56f336b6e0d37c8ebbfe6b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc4571e7b27d17cc47c55bbafb8f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1435e857ff3f782837f4be5d18ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37662ae0833dec7f90be6bcc961f00a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cdead9b101c50c9b64bae41b7e3b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e934016443be2c59503eb2ce8af2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83cd8de0ed4cf2c0d5c8078579a9bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9fee99388e04afaf83b35de01eb40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c354f9de8ba0928804af1bc36d3ca56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666889ea19060572c396bf3f2a3f579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a6ac56bc9576d561bc8de7c273d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc753254d4076a19186348cdd07dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa4c671ddf59e47d693042d4634aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f2e1f2209ce48d2769ae3a67bb1dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f19110fd0a0c4e95df75683fcdb4ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4150e14f0d8efab13c4bb5026863b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce2311181010471b5ca36197c486b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db397b6e460ef1f7af9b50c29569b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38058f7739867774ee347ee0c28e90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cbc4b30deae6a615e107d7aed79d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a9e3d2070e3ab6e024e2caab3202755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e4de61cca5e66064815112535964756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f6f40c4d7bdd87137106e1b1ec50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45944e9dad39ebb4bfce44aab833e986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe86d73047860654829feda105764fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc5a8aa80a124d85b3f2ff35b8c9f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34786666c5e37ec10fe6daa55b9d4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e258ad45f0e1d6941353e79079f09762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef50de8ef0a579ae2c18b630cc8eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4b5ae6d6fe38e25cc487f230e4b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b392776740a580335bb4dbe5d64a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54533178a880e2893ddcb98e5ece7b76766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c4ef7eeae78b759d8ea9dda74a89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b098b08e08c00f7e0d8d3fa52b35768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58cfb3b1ae2fdfcda1c30a989d4e35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6a949c52cb572d11feb4f42d25f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a931ad462f7903b1fdd0ab8f20df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e2870311a93e9f5838240993ba05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560f0003acb2c0821d407b43cbf38a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c424ad450a999db09baaadd1939110f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc981cff8fd32a5bd2539202c0fe604775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320ad9ef2cdb5b09bbe6add01cf0b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec53468fbb25cbd4e1bb77a3876e37777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc3160fa0bd84072785dd83401168778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b8c87e4984df5bc4a8de3d99882a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518b3300387150741f5f563456fc36780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e1932847cf0934130d3c4a0a5898781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2337ff1a1e356e1809f396b6b3d219782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456069dcd0eafaed0c5b0286c006e6ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f2558226ecc406401fae98eb256a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20cb70dfe96f74f7a6502fbd7ebae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8852d3aecb04d099ecc5a8bf8daa0e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ab036ac0c3c317e1deb680b48319787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668b6b6058fd524d7ab7bbbcca0cbd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7dd1b4b0dcdfe704cd653b432854a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133fcf4ae5bbdfdd018a2a41d5fda1a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25705ef016ffefca579804eb5440240791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636fc9576e8602007dbd78fc3d0410792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002570fc847d92bae60263f6098ce144793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5d49d1f815087e0fc43e3e6060a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4e821390718dfca536915e23b8050795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358efc81d5657e8f0d164e69a60972f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b8e4d5d501fc1b0dfef8c86faa00797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528fdcbc8548c05324a9357c5415ace798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a92217a2f28a85e204d74f941563799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27eb32b1ac909a43721e4fe9e635e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a878ae5ea2cb4e616d31de3eb2691801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c03c4f4274f338f2f4b735487a4f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d69dd9833dd14b4ecc1ed4638ff4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c9d58d7c9e3cef2d5be6626090944804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e25b682c2ec493af7367b23dcb4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5616e74559bda9f67057a4f60ba376806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22f795e7f61b7a0ec457afa98e743807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b2b49c7a148ab88686040b1f83cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67151ebd856ec2697f6742c4aa925520809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5122c203adadcda1ae28fb90f22b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e08af12e1072d75a983d9010340a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e64ed93473e7b6f9fc7604204c3709812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242f3cb6781ffa505b48c9b956629b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b47fbd12456eb06c41fbd2247b27814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620730888fcc2a31de7de4ede27f08815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384fac9ffcda6b890f69e1517d5526816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca02d67b39338b3b864caf9e314065f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7fd21213b29980135f5850f0a27e1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c8fc26aa68bc45998b1c18db5fae8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec6a0a7b0ff2a9c1f05d9a92744eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720e8662c1688a2af5a26ef54d5f10821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7506272e3801b2aea3c7d589876401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcc540fe199b6b368cc8efd600cb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f82adfb7ee05fb41188340f1fd1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6ee06f98845ed0de2cee0937ce464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e7ae7169f2882389a78cd85eea8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672e1293d85263f28e1f9401ed1cad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b32b9b0f685b5dfa8f0d6d2849e897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01727a28611aeba5620955ee717c9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3edb79dbef61ae63eba2ba5e15a19b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41f0bbaa8f064e1e798974bbd82d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753df462c263cc58b55b7a70c3f35f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b3e6ff7703a295b02e1266e477c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301658234f3a303185b7a9b0ae2074a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad14d0b8fb17a8cf67a7e5c3d5f5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4344e83e08b5347ee6b892f7b93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4878fbc48f5cf6ffddf9a883424cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11227816b00e1c025f741f6fcb138e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff65cd0c46aac5e7cfbfb6d55f077e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9bd33b9ae16f463571cb7d738ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae56f43338261dca6f24c1a04436620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b34309d0230ead3e0d763e3a3c34db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15474bce3b54d37ebf50da295e107bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0347e492da81d9f41c333f01ad29b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b25258007166e7dccbf88acdd04f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6dc0377ce94741e496dd09a8af58325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0050ab5af588ee03b5ca4928b6200026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1d02ab7941bf8130bd98da0ca85a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df06aab4cf8ab6093aa76b1b8db1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cadf9f08c0667aa8549609d762708929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dddfbebc5b2822eef30d7f4d8bab8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591ea011ef83f3650e181d66f2c75631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802eca5eab66471e24263c3c946f6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7545406e97102536d3c24c88fbf5ab533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea37ce3bfae10db5664ac80d85198534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9e03a965f8b4347bea0e5302a90635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb0e727cd132178acce641b1ee99036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519689e9285b01eb33e355c81c2fe1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92e67c4c7b92379a5893b1362d66838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9ed0cba55698bf187e7827663b3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c7229bf00926bce13ef7bfd38c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0411ec7be56ca830bdbb05e979d733241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35af4d987f5bd918e7fb0e1a6f895142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c50d93db615ee47086c8b61cae73543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42e3f1bbe41ae1b6934e102c16da244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b394c4d71bec24bb665615a58bf8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac80fd8b6109c0cf65347e9fcbd29846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acf1c0a6f9f71a8d4e5c7d56e9d58147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997933d8d69e5b3bac3d20acfb0c1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a43f06dd74a194804cd210d7765349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecfd3a8ee5a0769b7c3500407208a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f43c47957ac3f96a30260b3194d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca918b072fb2a9d436018fe326659d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55ed084d245c5cec37fa0b09d547d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a42514073d65966fd62dda4a5885fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a77aff532fd8ef55305c6a862d2d4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6df19e75edcd6aa237635a5ed3b5f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c8f14d82a7afe454a982af28a5dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f82d343176fc9173d615b50e02fd6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d17d300d7cf0f6826e7293bfd1bd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76121c76d29cd83baf140e67a96d574260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cd8afaff0875ce989beac7f94d7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d3834393a6b802e60a074d15fbe962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a156ae98ade0e8b6b7803a1d179ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273cd0f0aff772b20c41ee2e68e7a3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a4e2e98a9d2fb52694962e67113bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984877a66417346396230afb7cd4fc2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662d966ebed2f3a0df15adfc469a1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc57f2dda53f9abb9f067035f5feb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001e72048c2dd0d7b430fce3b4f962669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb46bb897be0ddef86600e6dfdfda970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f38c2944713bd5db640caef273ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490fdf29a7cf5dbd4dc0f943046ff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982520dde6c05f4003ba123b0628aec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392df58d3f4e4c42d6a8f108ddbdf6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0386a1b059d7497adc0c004e6584cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473263ada6e1953dd10d99660f3f5fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c9d9e27fcd3af647ce8993c9c3e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969924f415bc4f49f9671348e06eb1d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e39020e56d149402a056de4081bd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b1bf4541c9e9d6597ed5d265c7b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0fa5ef15eb487d1af62b5a9a649f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c13e7ba5838a1cbf971a36fa1678182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316aaefe539a27626d7d2ccab18c7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de47dc80cef180ae041c801019cd36f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce13b17a0e2f13d3189e1b91b9582b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd13b7ed763785559e42e94d56f05186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9a53ecf3b3cc4c5d25713b8f979f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f3f6b397646b42511114a7823324c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b313abf4cb4ba7b01f6ad7be11c1b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420026bc4c5d329cee99176b6bdcb2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d405d777908fa096635c7826593b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00717074c7a5de62ee4946bd7671604192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803026da419639140194e59ebf1f3d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46cf806db46d730db87ee8bf48a9c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4257d3b65e79d6f6e64431203243c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a70bf5cb5d9d63a69f08b0f4d0d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e565a8037dcef7ad42bb22de55c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5cf4b9a372b441d36fe824dfe8e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ea01fb24095b9eafc95e304d20c7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f8ccdf20c745f7b93f28c7db983e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f3a7c70167f7588648fa17e35847101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8939f137f4d66861978f6ae2b8b37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7f5e6cda753789209c06704e08ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc6b538200ef983b9e20644787ad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347e985a14413def609f3beecd8f7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62031a8cc4b29fb893a5a9215c4f5b3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de6dde4986dc042b2e0c89322cf65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6531b122cd4f158e0580180111089a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4bdd7c5c81938991b0a646353fdba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41e219c9e3838582c675b5a5d5510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c18b5a493ff8aed75a1ba65e9294111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39e8e023d753af5c6a0a0950f70c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486f3c0c86befa3ed7deeb3b17f009113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574ae343125d7f42864dfa4cf877eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648afbb9e6eefa087a07c9284fb8f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b92670db0b4bfa09c2eeec19fe78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed779aa6bbc6f4935d0b02b1ecb6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2bd804282e781dac8b4deb27196ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677300b24ec12a2ca2276daf97931f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c317bccaa69181cf24e285c86e9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52d8245f5c70df57bbe2ba72011dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363140dfaa43fd8b2404ad3a1bd436d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b74b6eb7a51af5336ec4f80696bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c986b0e43ae0646c59a4609a8a2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d663c8dbe2e9c070d0d89db9002a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c453e182fe6bffad6bdea7a6dfb66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfbc5af3e9a7509b8c44031c27441f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee8fd385ad0bad117333db97fb81e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cce968a5937e779720282af56dce87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b298653dd0bb1b585840def3e2aed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158bf4c903a7662970af0277654090a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a641c2e9424b2680b41dc6f74958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540290ad9b4089644b75372c4c4dabb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acaa7b23436ea244b425ae27534fa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875adefabbd7b2227b6bd7ff6e282da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e411e2e3a842d4265e4fe258b012136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e12ee613a46131267e333a01fd412137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9dfdc40e8799639671a96c9ef21fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f2f6aaca79f0fc2fe0191518ee30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672b0ae0db6f139bafb7a50d1b089f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3aefb84ec5e46fb111a54115e05c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c5b60c6be805520f8f52a7017f24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ec2e6e89ecdfc6f0128ec893c2e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a878d8e89f0ed1d0d90c7370d6693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cacf512d7ce6c355059c9d3b4648145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18a585cb17f809d12b07f0a9390e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec225a679ce983bde1e385c40d6bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8975a99bbf86cfa43adfe6e9bbc75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c06832aec643a702df4c05b47848e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83239aecafea864f0e4ebc204b30fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694198c678ba5b13f9f6ce77bea13f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa241401956f1cf2c2374db3e4bd991152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc6157267d0c5cd42e43b9c640a0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf76323b3ad48ebecb8736f61ee0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb94efd11a20232c3d64779a3c8f51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486553094c5140b30da11911793774e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f4f9614ca0d9da984ff1df4197a6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b69badc2ff974a3cb99589d215b70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf11370bbb553177323fafe2eb2338159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e4d19a7548c1676d8dd763aed033c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0661dba6411bcb1f632da9b4d5e40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae8a112cd388f13ddb1678cba8de3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5044ce0c999612abee7f876b40d26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb5ff0f148ca303c069777abc44cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57188a73be43335b1c42dc0f40600c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcba66b173de7a96a772acb92c6b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e03ff9958010903635267683037d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba247b11db9c9584f8afb1e163843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f3960e68ba5bc3814e14241ec3c1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a40f5070ce813bb8936ce9e0550c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de6a1e31948b12011213b1de32c321171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f69514df76f900be1c498a0dc91a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c2b415ad95076d22e255ba36fa13e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9a6077a298b2eaebdc78d6d77956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5a8e086a3eeef5dd807dd159b24d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6772dcf1a245a9476763bd2a494f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb069c77ebbc41b22b2e500619f01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6151ad7ffed36860d205d9715ff16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d210a1e03c95c3b2e83cc0287fbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104a2ce2d2cf83c3b07c8e906b72fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828042ace3a1f6cf5ab4a62057a5d7f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5228f43a6ab084107371e01c3eb143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd97f8d9ce0430266a5e2350f197d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc78b2b9c7e9f8e5ad079c018fb3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab640d9f9b8c79a43e3611ffffeb75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e453b7380b8228abf5f0030d5700186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1067fb118cb63e7f5cdb95d4fc00afa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341c4dd08116d5b9942a0419256946d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9125bbb03f04abefd966615f6d9796189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb6b17a746aba814536e8e81a2b885190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef0fe6c584781dd34b0669b78c28b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c8937965f5092549b0e56fff6f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a63dfbacb385febeefe2df5eca673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d803e6f194b69857f2a61043236a22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb63fa0c9a3cf41b9dcac9947d412a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce03b53cb35f1546437fb424dc9940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b1bc7d7faeb3e7843dbfe175271b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e4417a60993fc6d17be7584c12cbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80865dc17b197e3d70e421a7163ada6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319920e15243ad6e3e037f6c0c11ac5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed75dd8e20446f0b3705ddd0816980201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229236208ca43935057743e0bcdb18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77583bd012ead5a3ac07f99cc30fe3a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477169347e161bd0a8f138c7ebea6cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52fdad10679b7f4d4334ceedf03c0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd9c61d3c6732afdd25a3b92243063206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9681f7f58033fc1eda07b6ff2add48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe17dfc1b0313c4a6f99c2d10b4b87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2fb0245cb3aad76a338c441b3ae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32939678fdc9b0c4b6363166e114a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f53e6b5c6a13ee5e9f334d239f68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3457c78255098ac8f23786deedbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90751bee6b0a6800f0e36c69161e4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cdafc819e11a02265e7469f1e0f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d857a9e39bda3ab998a3cc408cbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d11ead9d1327efc7a8967a14ec09f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810ad4724a3383f7eb2b926d715cbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061f694a845bfd1afc11ac1bff911a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161210f2286dfe57536d5e3778b52ca0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71fba9a521c7a8329cdb21b64e7ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ccaf5f9cab99849031405460b05de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a404808aa97f879cd581481ecd09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f596aa8e6eecd8c7b0ae7e1abfe472c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a1f9ce7e2287e8e0b70a3ad2dedd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a151a22c7653ec150e5b6298cae95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd8f5847b26df8e64945452ce572e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0c080c985b10116ef2dfd4e408364227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6302616a5db2d2c36cfc52ff8a0d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb571930e8d75bb6a430d462749d706229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b005c4ddab97fe90938040660b6f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec95f57f0d1d4f1f51ee1b877facd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212b470fae7f847942b935a755d6504232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98986146ed10d25f934b41639669dd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a589e7cfd756864989d5d8303183e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22e4068ac08ea32cf078e56f3556d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae08b699fae2d3ad8c5c9045c7a466b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93da0f96b083af3fc5257236e5ad241237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24578f9127f970ef070c6c2f9ea1c480238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff09640dd2661409cfea855ed2cf1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8fe01ba3f5e2255cfa7ee814d005240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac045de08e726b7f00fea259f1a834a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5420fd905d14555dca8ff492f27e14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d367e7e233484dbf69c1efb0afaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d311209551f5849bedb4743b4d47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4fa3d88548d11cacd1b1018eaed67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92634f9f6a0ae633dde1107143f7ebf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd85bcc3f4da56cfeb7ac208c3f25b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72fcd8d1d055f56ebb76ac0200cc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da24507ba2452842caf47b90a59c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba043dfe96267d1e54ed30c8d7ca23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b5da55867738a2c30587e94a6ff00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117d91887eef2d288b659087b07d1f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016c3c7564c2be56c8ce7175eac49c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0e66791ccc917a2d8dcf5845edbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aecf300358196d5cfdbdd1f3438bde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557f0c4f827235e886cd00cc1b59670256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f0903c8fd4ab96076dd8ed104d207257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920a3c46677e6afa4b6feea89ac7a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56be02fc237980b35f0ef2889919b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4f159d20f70190915369e48b61fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ed81cabc0abfc883fefd5a672e8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e978119963dd16b1bd329a2acffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933f372c8bd728b9d91e34307e44b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f91582a8d52827c35eb901da135f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc748f6b2a943b235557c429f0d9f4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fd25613ddb89552f512b1dc01794266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1230d57a0e0284871d0df22a7ff94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd2d34aca9869e935364c8bfb23e37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d2c28712c2fbb9ceac2c9553d019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c0b8498790a92b278288c4e7d686270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd0ce4e7de08e43dc32e1e3678920271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119073f803fa5601cd22812fe438950272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3fb35fcdd0688699f8190d0af0e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde6aefa7571e90143ff5cb6403f714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afcf26f7579901fc5f827b4c367e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fb28ca1a390fab205c61ec9eaf57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556add8a8c7ad5f6ed7eb56766aa478277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eba33c0e2f39070559e35653ac62a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5cc3dffa0469801af289805b9d244279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b085602c034d1cfc1f116a50b9a17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386337ca6611a4b9d22266d21bbbd5ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be304382b712bdfab49e05f31726ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8bc29bd79b5fcdd7031b72cd8b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4974445a385def451101833beaf97e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338d80f36b5a9f6260466119aac8825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9afa124ba8026f2a3ff0e7924fda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da680e82f80840c30517fd42813b0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cb86d456750389cf884ab4cc1d7d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd960812e6bafcd07f2421d4ac6ef3a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442c0a1ec2bdf91c7208edd23657ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea29bb305566064501643523944495291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a10326fd28ed0a6f581bfc919c2a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a315f6ed204e6d427d95c6a303946293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede8780455f6c9e2ef12cde786eb60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf7c3d09d6eaed45d80c0d7fc799a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c538afc7284fad9e5b86e8b55429e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115123f233fcd10a6c249ef416cdab23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c5a877811562f315d93a5bbe6a41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605bf27647feeec47a4a0e9f11be400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ed1cba4c46fff81bd95b8cec702c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7627d2e24cd583f2416dd5b9ccfe9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb189ea63f3465e9f12052c3794c5c81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda4a9823633798d1f4d797559c643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650861978a3ae191f0b72089235964304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd73d766a8fdd32e181b45127dcadd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998e178fd9aefa6cf50b6217bf6c8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dacb10e48852f421e6aacb1f83e91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1830961432553cf4c5eb9a6867d9c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d867384b921e236384ae2088372e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee5d3a54cb62083e5fbad12ecdee4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f0b0aa29faa1fda706384a2109cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487133d02069a6ccf269bfbc059e30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0a99ec8eef4f2ada16b9a304d7e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e19880a20092eb3bb2ebbb08ef787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00ad68f257529eadf37472907c4ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20201ec5564ffb5315da42fd73213ec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad5891776d6afa2d7e63f03a180e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b200b27bd6ee43c4720b94d480a96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff456a3e12447a06d2b54a076ec54ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb7b2ba9414ff2fb6842e2afe3ddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf8b94cc928bc76a859cd56922861321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b8a78442788f714f9542fcb41864322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e73b66054abe22162e9e535ccb56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9157451ed4038fa5d10d8c5bc1626324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8a8dd215bb25b5560dfce66f895a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860740f8329f62015a174135ceb5d13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0401ec51f647f3cd4bdf6c9f1ac0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37013b4e4d13d0e94c3477b9baa4f96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a9a08866f0b5d3264669ff1f9520329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5551886225245ca8cd13edd90c194a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f032a2afa865b11e454cd3831ec8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854b6613b617ef069790be954e2d10e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f60df2afd862c9096dc577111bc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c640c846b34fafd18f613d49eac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c29c3c32da5557b11454a3dc55c3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c801039889e77cbe990517e75dde4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a28e999fb9c8bd6c81e01c5dfba4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c03be661dbe28b09309ca2f94bbcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1620b33389a899a44737b2315485d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f911d66c97c3b26c6144e6ef3e8b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddca24bbe268e0c3a1ca31ac84664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04a220230d6af370bc25af51c36a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc8ff686594aacfa6c8a5d32ad0644343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b405ad22bd60e01ebc14dd1e45fb5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ddae671da31ff241d221a2b9b3c35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e17704078bd1b97ad95df67b8d429346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5fb16b3d4113262235f1dec1a9f90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175302d8466006a57071a9d8539becbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e048b6079860c27097ab45c9922567349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80eac6cce1e5175cd5d4b78183350b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0152fa6825f8b452e17a5ec001c24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6de3e0192cc6ee93bd1a0f87698f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8477fb2d68106dce19a15829e61b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ee2d9b97330e943e29ed4cec0657354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079075290b625abf6d4bedb9d1032bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ceaf01e6965dfb838c74b6f3b382356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907804aaa8d58c45b6ed68bdf664687357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12424de4ee7805e25eb36902c0ba677358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585176deeca47d93c1a05e3e17ea6a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4816e288357e5c6d023cf5627720b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782da6e89b118e64b1f52bc13c467fa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472505ed72f742b2212a58abe42302c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903985f158231787237407f40588c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1396b57505d7a2238d1de747c62af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c420f621e0a6813388f1e5a2f302a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3821eeeeb7ad23bb8d42c354d66d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979996a0404462ad96ee984695679573367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3ef5b9d391c420f2549f3191c9efc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65482dccdeb4c848d4237743a3a03d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539945aab122e27bcf13e5078ccf8ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f9211edf74256a0e20715bad691c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509ed3d3d3753c8fefcf12369e522a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1cfde4f5164c5a44cd8d16adfda4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8663732897ca6c9f1c82e931e56e4da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd48d8aa8f5377b243e030573a7a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4c7e5dac2687f4bcc2d19ee82e57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877f2d8febe2052e3a5c847a1487688377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355682a5ec0a38ff9daea22699cf7789378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b125fc0358ca68ecb39c56e8065f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d8e2caf9bd721f73ee3e21e78e7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9cfd1d86c8ad412b19042d8c55947381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fb3de8e79d18c795f65b5b8ddf8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b492866612644ee8d284374ac180383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d63f28c569c0e85da6914e6036ef9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf48aabc146c4a630974ccea895d390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd0790a7f5f782b7f42d0a21329ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a696114f63f08b0e9f72d1d9eaef97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172cf2f95f4d4ec95f46e51539d6d1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc821696550a4f8bd114bb00616253389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096db083f0d37e33c09722ed7d8206390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941b98cf4062e76a59df2f38746c411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8c6035b22f6f5319ea428abe5494c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb966504d3a24664a2e57a14c22145393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6759b7e573a9a6d176651473b571a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ade382ba292a66d3c374e9a4947d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25edb5cf3075b9a4b6ad63fbf1dbf84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e43130a7c78df9d8a6679e38b65aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acecf5a3e7064da0fd8ab1086c356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ac38143d72665f86eba9be0da55aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec2bee2f43d5163423df65167911d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360adb35cb0aa9e523fb6a3f68984df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b314888e01af2d284c82f474e58ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70ccf977be26dd620f4b23fe6060e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb9609de85a5205f527c75d868196404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d73b520bc18fb86883467aeee637a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4662ca65f53a1e6955f64dd5a697406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526120c51312106ee996f3fcea1356407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe56735e35a9903abbab4a1ac8096e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361c8ecc1eda2f9775018a848fe40a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097215e869a6f2f0261a8381d1dc1cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7be378d11e3b49a4cc964c04815d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f653465a1409d64dfc8a3a292475412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6494b8a906ef2b3490f37c8722d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1e749078553fdcf253e90af70ceb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c7f24bb096910097a06c566227c50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec7f36358a0c9ff7bde77d1e8db6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e66e3b6b844f3f0cf0bbb6dee34d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63f484cc3150644feda7303dd2dcc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c98edbc59eae3f1c535bd9adba95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b17e1c144371066af4598cf5eae6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e18bdab4a61cab7c8523ae4424fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f3c5023b576b662068efe70b93b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcac03caeaa5167bfcad5b4b23ca79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c307db0c1d4d419fb6cbfab0b954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c114f76d563dcc49152a4c9e33faff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebc81e8ca1bf3ce4319eb7800616f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9b26c6bbb1eb4f1cb2cc1ecffaf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e4b18c581f1691eb006a7b134a8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea888933fd5358ceda3274fa729cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef8a5e19dcf082ed3e6b1a1f0769b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d06e92f933438f27647987df71c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1bceacc2969f0f3f6e9a148324a76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920f707331ccc12a46830ab74c3d81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858a5eb370f30227fd94b1fc9cad9e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd3538b70d760bec91ceb57aa2e7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee94d78b0ac98d8397b2b5d8ec6e47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13dea35c04ca20cab07fe16931fd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd696fb86f81d47706008e94a60951438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3591e6c0d712a02c4c81eaa9c0dc5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09656ab92ed98b0e6d3126f9f352f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6584229d5df1f466846a6f4ac03cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d169b15c1a829198888b2b2c1b0633442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ecb68c7950dfad44ae69ac7d00805443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e514989912273605c8c920b7af274444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b06be7a1626e56966504c12f3af4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d93345065bea76448d7ad954f0a161446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17f25e1743a4a3bdcfb9e06d47e37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde286900cd7fe85d0f839fc069c28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b8bfccc4c06443f37bbbeb9953af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab314678b76980d2d457bf611f25d0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e60261820509a4f833f34259a520d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce380cb5683e6d1d104519aa9077ae2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c59b93b3c71d0c9b648f6f5bf7491f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c072d6974686cbaaf558b06fc1932454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e7c3776c6e09f4fc615ed4648d78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f7e46a7adf4856bb4ad3a0fa71e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabfb8a50e48936274098b3ab0c77f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba543b42c49fc41930bd6f778784e036458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc201f41938e5e70d2a98b7f33f78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dfd5b2dfd06f931d42f2308e2d49b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ffcfa690dfc9da077e1b31445c9fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d41117eb8ffd750bbef195dcc7e063462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a30554fea7072fdf19905ac4a0a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596eff0aea63e6139d4fda3f4276015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d839223c7a435ef01574a7471be76c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d97e9f672123f19c561dd8449891a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb97060a6b9d6741500d20ff51e4ad3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8172874fa4fc4c9cd29e91dcddf4a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58e58f0f69fa1d3f8b5f7c0073b900469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283c7a37aa694e395d8bf84d0be286470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c178abdd133895e980115fb506cc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366e49a4d0f047b49686f2bc0678f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bebfabb695cfc8f7331a2ac2fd283473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e810cde5d9cb4c6f7e849384bfa316d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8ecfa00c19add8d9a813d697857be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6d2db8b999e1725bf4ebf77ebdb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1160482150d4ae6727274c6821deb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109356e49801f4de5f7da1dbcc529214478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8af7e0a92398e75c90952b3e4ed70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16106f41ef59274e1c75ff50b7fc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a0a0b42b61234b794b01c60087dee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b535b352364ea08e8c998aed1aa328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16fa24bffc36deb207ed1f69927876483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d193a8ab1c981e8467f6dad4ba72460484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241bb66b56fd0cbeb7fe60cc3209d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3516722c7d5bb0084534de16e09cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452ef968921196c479918057f5d04a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7f55ea81984ca3b20bb8e3e76727488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0894421a516f2a7eeb0806acd099be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64842f84192694f04e487f3e158b70f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529743092d7743af6f265c9b5c6745491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769ba8e94c8ea1858cda73760d043d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff51a9d32a99a55d82edbe1c7c140493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcacae854e7e602a2f6d55d0f0fd9c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad67aaf076f0ac999ac36d89f25b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e08af4a2693de3d3a6b9cda76fc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb25d25ac0a043f302b474fe36621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed7dc7cc7d8356c0044cfd97c7031498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea7ef917862aaa3f3feb2073499ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092faee84786465362ed2a6a0077620500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9782a116ed04a032099ae491ab1370501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd8ce971878d5b4861c35d2598c18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912ef9ede1dcb34d22ba7ceaed8299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d284bba4f702461d6df35c8129ac23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc8a8a8b81bf412035006490cd808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2f5a79a40122fef3b13089c672b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f3bc8d6498b0e81bda3ede41928e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d039765ddfd1dfb0d978abd9c4a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95feb8f583604ab5c0e7bd2cbc059509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb128477c5b3ab1c726601c60ecfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b444f1293f65b0a7b4fbe8e89ee051c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94f74375f9d8dbadbef5bde6306f0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81691dc2706e84f29a4dd23fbcb9bc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a109faa43f9af6f0a1bc62b0e60516514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43ef3606c8d3692ab9b4c987860bf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c431580ae36e8a0773b844f59e2c07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ea42ae0c5845477d4902a2d2d98c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc7a3338c28d32d2d3696aefc999fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45332e51c4bc37bf7f5b50ec90d989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396c61ba74c991376633df80397636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d613922d02b66fc1380320a7d6ce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cca093c0534e6e7ccd883164e43df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17f2120b615ae21f46f509228a174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42dd9688b580aaa47516eb603930e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdbce3bdea612b05bdd9fec157294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ffe84adae69b26b70cb49b10d7578526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965fd648761de1a069936540043cfc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3ab6fba5ef4a616b17169c5fb87b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d21577ea6fb3f77f3f01d27545ce7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca4392255d25e328303e9f809eee1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b927195f9216a87e2a43eac57fbfb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485fc3510904b403becbeeaf5e42878532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb8df1167dadc8189edb95ce51705533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34930a6acf29f4bf138ebff0953783534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227682629fdc934f09df784a482fd6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a75a3a6a7419cae15abde9e9115d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b6a136bea0c151125efb6e32fa84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4727abf90396aa0ee596207a980f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373ee6020db617d6a4dbb5c3867202539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76309d56f39c63d0bc63e47b67f60e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e49228373732e4289bd200ca1106e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130bdac63c34790604baaab093ec34b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e01671f5ac51afe377cbad4de350543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e871626e6bd34430f0e32c0d3158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b4fa3126c261c87a92ecbefea8cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976bc3509349c42409e9c69992366bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7aecaea71e6de2170503ee787175547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea5b9bd111a4f778c69249f92c94ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd50af665f7d4ee8913cef4f49a400549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55570a505b47a8c5fa65a95d690f37a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4561304789d80293da79ddcfc3e695551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d5270e5ae32cc893b5b2df5a1d68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5e1a88afc9c089740003a13ac0b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e26a9070684096a267cb84473bfb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93cf8135fabdba2f2d5257565bbdb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307d81c0fbf5e851226048f011644f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37377bea6313dffad9f47b50c30ac0c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac6375be43f8760684eda0a559214558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c87c32426b48bb72e54d153394d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3df6db192868c87bd8785ff4aaacb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281066d47a805a8cac733bc7e3b16af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3e43301e5069e594b7e74c305e280562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0010036719e2c0da4367f3089bac8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1afd17fb85c1253f066f4a605e179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340761d6565d3ab36156f130311a14b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9fe793bbe694ee4ff1ff7cb74682a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd600a9e07089fc4290fea234691c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9ff7f7f5330175ef13f68158d31d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d5731d80a935832a207f70623a5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b0d9d4b367f1d03db0a30cbee72bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef346c5de7277e7b904e916ba10f5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26095fc9265364ed1685be82c1e1eb79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648786462c87e934ba7e742f5815045573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eda641913d314f6a1b0c144f77304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a713f64bd9c23a43291bd1992aa1607575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f53c3eda845d1b90ae331c52accaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea407755814cf07eff01fc4e0fd2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf75ca23c59c4cd34780fa899812895578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2c8c3888dddc8a694f8040b80e66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf880c0408d82946303b84e96fe3fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff1038c43d73f333a00e556d0bc92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649641f66f712ca1baeb100a080ede582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21decdc0bab1f03221b7bd034e47b58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096afa4803149185222ac7201213de4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e135fa3c2c45371d1e6dd470a15051585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d8eb0a6ac7313ce2192c989adef1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc58c0c5eb068ac2114b295b8c930c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ffd8ce09be0d8a45cd83c11e49d0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38908fd99914cd3c0c1fe0617ca56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c338412ebfab3c695f93ec0a1b4365590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d52d2583d1904bf98c2f4580dfc7d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862bb0f45281169df42b950b54cddf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf58671d2ee4bdf1961b4b33d1b6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3d47522e40f53246e42ebfce1b0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff366be740074e365e5755b8b11090595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39886c0a40eb489ad439946210acfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d75d1c24a72abda4ee6e5a7fa540597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbededcf5bba3215712247a82470ea7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee72984693fec9b2e4bcb390aac85a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d7a4bdb2cba32007d58a3277ac09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db905685f6274ba7508e35498b6168601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fe7d8eb2aaf35c0f2353b85f1377602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8681891084bcd98292b3240d97d20da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4625e07486f97a470d5be99146946604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c1406e5941a24f05078518f912800605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a1173e4aad51e11bd9cf1534b618606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8cd17985a65ad27d782a1161bac9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa00c269ecc7a39ce28db0c0acf19e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d3b31a098b85cc96a19fe2c51caf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced87c2b0d5351df944de29a58f22f92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d46566cce8085fdd8515ed5b555b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1796b70a07e95bcd9b10b67132d25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e5d1f4aa1d1b9e3d2d21c158e7b76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac05a1fb1140dbca46dcc0b6206994c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3b6fe848a0f6ca3d8790f22de7ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08e059bce09d457bd0cae8b4d5ed68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788086f66d2a7682bcf73f0950a04253617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce8b2db8ec3d743a68d596882b168618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b379cd63a6c43e9e70da8388f025c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12594ab840167e78e0a501e323d09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53a9f03c0c8be95a16a99594b3a8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94034480c2945220b22204b8662ca8d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d142f3d3c8e5aa275ddcab90bf88e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a9f04d5bd1bb8b9fb2624ffba26d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0a0612a738c9c683624dfbd9a89d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18736509fee0b65645c733287735c61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f4adf9966b7dff80e729f66479fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a21c4637fe03c268fd2df2397c4d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041049a06128ec363658ba09e9b0b68b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e92d4d7b2e91b05b7970ae4a5e15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f84c3f81ed2b97efb133f4f5640d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66a0101b87b197570c50684ddbdd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273589de922bc7b1ddf04d54ff9191c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe82688673d427618c41ebc73107a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab9215b07b3e7e922d4e3cd5881e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b055714ae71991479bf06c4c8580e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2164da2dd1fc2d7872e6b5caba53165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986049b98b24ef92713fee9e593ba8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c7ec55055cac55f3ac71dbe35663f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce023ca1c2d22ecf5af2b87318f6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af29e0895751e61b2213424c40d4a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c34ea1a3c758b6499869365052e9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cf6e22075e4090d0d779db8757d29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1bdbf4885a3ee09b8b39a284f760644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e8ceadc3b2567dda6644a7d28f01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6306e2f2840e2f3aad94f32d8604646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e13a6501e68dcadeaff6188e0f0fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82488f86eea47968b46d581de7e7c08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a982427c64deab55d3b80f7dd4647f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75046e5d7bd0af1cbde2ac86bee72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b22b81f9608eda563a142db938c0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43237c7faa4fcc61dd59baafb305aae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f881368ab7d758fa6d81a23521c648f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc8cb83a0b6c5f9b19db963800dc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c58a734caa9f99edbe2b458cb47ab6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef92209abb60327d155a9145f8417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b703ebeb245d0bf0972690fecb3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba461e743fc40c69a3081136f884f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e860f9cf365ab26bf8aaf2466e0a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4cd19237b14ad0a8f9a825203f1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e678332dd5beb6bc1b85345943431f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ad1502e4e058a171f0e61037c806662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0d3e05f528c4cade2ee3430a6376663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd48865d14b039cb23b247e422c8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76958073d24af741628ff5974e77b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9b264b2ee4a8d7ad479e04bf775ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668e6a7c1d57371153135eaf826c7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81324f023359c414efa96a9f03f27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e5d98b0298fa9680464f6fd92352669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d680555641d2012b615f2151c4e57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62599633ff8533bfc5549dc8a1c022671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0186206c8f73700151b7b2ca590ca00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04481685e01dfad9052ff847830054673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e18eac479c5e4ba65e79eda1fca5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd54ef005a9b86125360dbb018e0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f6df8b90b0a03d25e821fd41043a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ac6d39c299d119422aab03cd5aae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c4bb966866dd59a1db1b06b7918b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0f33dd25cfa2957601699e5fc5c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de14b7f9befc02fef70e9a412f44395680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e97e8cb39627b4f1ebf7122f3afe7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9841396dd01f37d5e98e69b3ca65f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f276ee292ebaedf87b5f32129278683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1098caac0c8698212b5fc0b4e7764e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954937c49132b683bf7760d333cbbb9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64609394af8775d0b65ce161319449686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d33fdb92f43e719877d5ddb585d4ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe49994f707711add2d6860a1d2ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43598603f898e3be0bd50aee122d9e63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7074bcc2ebc18bbb372a48e66d1293690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340674aaaf35577267c4f1506b24866691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd47b1e9fb7481367b28d9706bcff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5905c21b0c4fa91954cbccdff38954e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fe53895adbc17e47d9c36ac86f60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f985c2f19bbaea9d35a135a6d471580695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e377108aa52a3dab71a3a38525fe4e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c06d7a560e37fcfa6c29161d2c77b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a92ffa65775513f6c7061f133aa7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e543b07d77c13cb57b5b13dbf179699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38083e522544ca64a7e15900d824174700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba11962864a38bed65436973b7fc6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ba619c8d0025d15da1ba4c22758ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089dac9ed15754c3db9938afaf8b7e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7957c5148c67c69d7ab85c933c6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f310868cbe27de9038ca3691b211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9288e3a917d6fc6548a8adca936d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e7f14f016e3cc05189ebdb503a5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015862267940d3e18d52fe6510b027708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f292f556eefb8c9b99aec2c634ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b1f35cb5a5b78a87e59cfe38a0a8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56971038455978bdfc36768084d49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc43606526bbe3b2171a66daf99a211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5367963eb10b823dce1cbfbe04ae47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf3646917c488f8a3386d9cb2d331714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65777315cc6797a31a1706413325129d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee26f84545212c368f5e2d9bd3505b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd607d2a5cf0809d416d57c70e3a256717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c021d6082477f3b5605eca7161daaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04047ff2f1418c706cc1b8bd74860719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc3e9f9862de575eac6dea538be2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4d47c1dac19849139ffb90f69de5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e066ffc1b33b0006c5a9c9f6a2de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7e68a787ce41d9d78fdc485dc399723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c4c5b6665c0d027f42ef2805cfe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1a42569ed2d33d6043d4f6bcb739725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e53495c840d413808e32a0ed9cb1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026c035a515fe42efdce35fd0b5965727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c72bfde2925b1d2550911f2d136bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312bcb55f07673c90bb3bfabcec752729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d5540f701c52ddea2be82742c5c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6a736292d7f6ca12283666fdb8bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b219da7fa3a28cd704334c6cb21f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f0a3eb915eecc3ee502c1f52cdb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6ec0f9f75f8e7cc02ac94e2a5329734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd47500a6da446ecaeb681bf37070735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0925b48d283e487beab2d51890bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e837f89062bdced73757891c424e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55550888345875cb4d5fa42541bc98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e0fea1bb377fdc29f1123f9f86a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fec3e3c9a34988a7dca9f0ae49f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2498af0ed7929b14659c2a4e6dc42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f5ae83396c3a3e3013ca26c27fce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254ef04ffc2b73672cdbefbabb37af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73fe3fe85e9bfb1d48b1679afa930e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d171d23e9e8bd251267e86d66b5ab4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025c50869df4376bdeda6419bfe955f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b39b02d5998bbfae2b8adb456c1f7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85cbf74661ee16d3655632274df434748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a8fc5d715a625d23f3bc1799a3fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6e8e35213a4c11914249093ca53e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad4ff9011e4f99bb5e7b06db90d7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a06c326aa90f4dbed0a10998878e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085ad280d49c9687b4deffc1de4eef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c50154784ad87a444746203642c0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc7b02189026fed3211dc3c776a27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef33b47364700ed882093c9f0c0967756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47202ecdb0984198128b37dbc2aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3019c97f5769d6260f834c6cded6f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176cbd28f37ba8c45af1c1c3326a04d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74583fcaab919a1ee185a838d57f6b24760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a281ef0d57616ee722b0a893b0c27f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b98061443e039b7ad2b73110a795762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c881b54a7183b2aa2872a56599468ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f767d5c42870cbaeba15796da78c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080032ea548937f7c55f68ae9bead34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db6a47b5f71f5197f949a7a0ef8b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40a608ffa7063dfca4f073dfcb1d3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>