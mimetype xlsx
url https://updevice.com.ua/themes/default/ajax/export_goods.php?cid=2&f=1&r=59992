--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053be896ba01444e27e4f97358cc7481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30015836e3fa34277c64b4ea9c71342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545212947f967eb23e8604902f7782723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c4156d0c4c101c2a109ac31c1b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276f512aae1fe16bae3e1f5eb1d87b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94fd7b8fb7f1d42b3aeab94c202b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29470ff1c18efc71f05ca08433110a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653bc624cc50e9025042950e385ea18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f866cf97ffe815ba1cf6900044be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2a9bb36ac8927fb93793e39eaf90510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c1fff80de959473bdf35d935a924711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c596dbab3ef8d881597b66b0d3da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5c6ce792313f8a17f730a56ce3e3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b895827c6eefa837b3d9f05b2a0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b486cbe5de1b64f7ee7a59033342415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2f5d768ab11c710f95e9950418d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713991d0f24ac13c48dfb330ab8fed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1419ae063e4ca6a3e6176b876d0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57643485c5e9120aa69ce6ac66621719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98711ac82a0a402b0a520693bb2a25b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e7ad43687950befc24cb8c821219f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856341501adf2fe904589beab91db7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e95697092dae5c5d5d49f422dea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9ffcfd422757b1bc08104df5b8c8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69bea8d33842651faf2932e956724d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c7fe155b0bff7054afaaec2c520a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8d60cba01b74f00c3dc46d8924e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f1269453e3dc333806e395d694cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a16396c419dd6d3ee4975c706b6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9afc7aa37f46abedef18edd6f442f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4325ade8fe28469ba3b84a3880aba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df2c389f00cbaa0493b470ba74c13132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87466f47dc76784d94c699f1baa7b4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb69cb4f1b065eb6f03993bbd03ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5df6622dce0f0dd43dcd88f693ba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fb114e440db6278e100cce05b54436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9778f019cf0f88fde1acb52f7bc935e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246bddfbbb5334dacc85d543240e4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ab5e29519d1172f2b5a6e34057a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5a911f2cc4e19d48ebadd1d70ae740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51429060c9266cae6d93c6770dcd2a1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bef7c08b170b191c21eb02824139842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fadb94b7a846dd66490e3fc518d4f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5732f5f0089ad10d460134736870f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466d65ae5bb747fe0069d8b102267545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff168baba3d8b6c2ce565392fc8ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d8393a66364256606988cd3b9d5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ddc52b1dcd5d65eaf3ae14cb628148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78471345586727ad66b026c538e305d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08688f2419202cebff4510a45b889950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4363055682e4d7a3d62eb80e7cf9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b946e63b56e3e014b56508d5ce9fcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015e16e8c94cc7fa1748f88f64b0ed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8905c6d17d37cd7b0166bb841ae19254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d4f00e0514c1bf3b1d340ed6f57255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433171a78738b4197ea1f2ff8f040d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c09d10208f0faa3efd4e09aaa895557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dd0b2c3855936368ef32084a7cc8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0015dd3dca954e53123fefb0dc38b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c217d65fc3ea378962da9b82725760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3a1970b4e02e648493bded345b5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f30ee552a0f56eac0ce0dd20cad4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc816b51f2af2d97a1665379d8b450f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70f0523b7ca69def895808a805ec264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c246496de4b519012cd17cbb61f39b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d28c046c9c9528f1002c0fda2b4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d46035a29c9610e4689b4031186d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434037de8f255ce6a63eb1e55b31e54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87fcbf0bc5cb081f31c2a9c9d3c2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004f0d60218f2f31baa9e98f459dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe965557875b62ec5596ba282a3ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0c41eb8767ea87bd3e49571be29172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22a7884885f694a60911274391843073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad784fc274c0820295b21d08a64a2aa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123a8ce6a3dceecd6d2bf0ffa03ad875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073730791ba14a89caa9fc1c0ad4eee076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34813e1e006d5237ee38314301fcef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0872f7ebf480a2c1fd82d53e0b42f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2829efd56dd0df5ecda357558fff1e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d43d4359e734bb7a4e14c542ba78080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c20730fd97c5e9f9515a8e0828a6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092242147b16e06a965c07f25b37f7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438f2da3cd2e80b0c704029a751dc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511337efad395e0afac71c269b204f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136ccd23f51601fa3bdeffcb21e7eb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6d340078f6c17ffa9419585766bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc28b9b283ef40d585c2b71204f41e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765857c0be90f8aa6abbc7e87b8362f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3acbe2f1cc271259a56544eeed5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67058054fb0e2bcf8733d95b2f555290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbdc9616e41c1d3644a5458ff5141591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c858f6d1a0041518e34be93fe2b29b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c1f0e315b62c1d5bbbcc9aeae45393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52c937f5e69074cd05ff15bc9ec1c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43176d60fb1411b675f45a67bada03895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b73327aac62b09e0221e3e197a51f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e63fb6712bfe4f03a46a75f817e9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa35a82233cc14b18da88f8624c73498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f417c94e50b510f9b8abc83ec06999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f276ec494fe7ed4998a76494add02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1109ca9c11cb284075046fd29466f3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea270d94c6212a9325e0a00f3148c38e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4939b04d8a95a99fe55a71d0b46d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce044be545549e23631d50efe2163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3918ec19106470930989886f45b924f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f580dd29fc8d1b26d1b4086e977188a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35793020a0061f77b920a28c3beb2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4539ad8f70c3d2983daa54d85099108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb237c09af7c1522912cda708c2a75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf70107a89959cfc4a7b8ebc36717d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1463cfc3b08c3986e16b01be0b3807111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee409d0593f185d7bc74bb8a128f98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134aafbd35ba61113e393073ae09e8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d78c4a74e9aa89302f91b4a293e47e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc30724e45d5de782132f23dd1eb5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5206efe4c29ed2a389c4de3dfe4ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e353d3902778615d005660ea742246117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0093146902c7ad9ac7ffd1bce0d3c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42363a317ab811b697858339068f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed5f11ad9167176f9fef406726879120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ae5cd0d70703ba09b82d7a785471121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fee6eee7b6d0b74bad92543f59d0db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7307227bf296dfdb21f1cf75c125f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb55acbe4b6b6b7452fb12eef25eeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8165cea27251e61f88257ee0f26ce10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cb712c7277f5947db7b36c2553ee4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69e091bdd8897a79c56f912ee6541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2943391aa8601a144fbf88845575cea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c8a0bf5ef9a27323da8d16d9b4b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d55394b103974fe5c2c544b38efd33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c865494d9e48d345718524c5a065469131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c2be87e00585d1be9fa38295fc13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a041cc71d9d750c445a12b3f995348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceae5f50e2f2b6fee463c1de971631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddee26da857b435ffee3d36884cab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb802aa39195a2f82d89bf5569ce66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae000e8fe8095eb7372b35192eb560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571d16a39caf0a166b074eabec8db6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae12ac3596437b374806dee03e6c85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ab60ffb7caad364caeec3b646393140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f734d69347bbbdaac2f4e98c93e4f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb275fd02fdac8a3819e62df5e15fea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0eb509879673f56ee431ab6f557f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f8ce41c2c2ead7a6c618985804d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a662f7633a463d6241c6b2b6a9bef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552ca6e04edf885c19a7a33b5106d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7682a053fb759a18969398f5d0f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be884324e50fbc879031607357d4ffb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f00d8047e89f49a0b34755f0982e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d17b05ce173fc3721ab4ef58e3b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2236c49dae7de3807db1921ca3d83a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f0e7258b5c8661164dffe9af656b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5f6c77c00013f0078687405fcd42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8229aa6d33088b0e08fb25452d367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577d09ff07cfc0ffa139e4083f22be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b70840861043416b29dd244cd1eaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acdd5acf60b093b86c71a61f6cda37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361df5e7cc79cc91fda45ae75585f4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b38ecb9f2b15981a80876102e10cf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141449ec598851806a4314f23004f555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b847008201ed4fb9488615e758e823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5037e48f4eb06717a68dee4dcbb09cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dedc8090c4f16945061886f40db2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c56d31153b460c0d5d27571e91b36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98148e83821926a071488e554fe61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e59ef9edfffaedf57a38f70ceaae6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4085892a7f5859c4cc1634e46ffec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa698ca988d1f12efccfef1c9b55f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87794e064e811fe27bae08cf926473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e80f01578ea275861bc026edc8c87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690946234bb6b2ef69e6c0eefaaf2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3be4251bf44b44b3e99cc6bf1306172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f751277dd315a5b1b88901572bd641173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28831018628eb639abaadf259f8d224b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c746eb9da692c06e243d8842a46a76d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963d4622efe65f6c7cb0be43f39f66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21774e396cd07758fc7f3a56555d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cacb3cf08cff7737b72a631a09af62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494f9d0cfbe13522058083bea84049179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131333f56637d7059eaa97e92d103e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077e716743451989954b9248b90818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6a17ddb6a32f1ab01cc7febd3a62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2202ccd4b9de47e77736f42b0ade1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bebd9cc8ba3e59940f8e8930076e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715762530dbf10d4ee20aecf9ac3d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71544a47584f97a44a770c5f9fd038186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58ed897531379941f56617de67dcb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999862e4bc0e407bf58520cc3a1c4ca6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da269d3fa867332ceb8a25fbafda177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5dc619e9f1dfdf07c25ef53941b79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537c86ae32b4648ad5af295de4e1f93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ad8affb77d6259184f8d48f055e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951cccb469d28a0f7eb9c474846fbd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a34ed51af4253f06124517b1ee28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6240ea0af1dde1b6f1868c8cb52c738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b979f9a74ffb5dc5b312ab1703b6a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414126d70ab96746dde4f0f2124cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421384e57fd49ff373d2c2dda702e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ab596d74a4b5f13d7a40bef1abbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afbb9eb46f71ce1b40940c4debdfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c9859e4095eb3a41d6b0e95db5c89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0d6b489801ae963a80127eb6a136202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2028c24a757c31ab52b8c0421ac13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8b93242abc395495fb6527c81c15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035a21895429bc02e70f9e5cd1a3f3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d9b17f3db48765c5865432261a33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf792b07ddea523c9463f8aeb33af1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f982edd3744b43328fec140f22dc5ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb08c3cd7cdaf79a78a3ea5aefdde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b402c0ed40ff829fbe60b3984215e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159276521a028c50d0ffae2bca4a3e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd678d42fed3099a6d45ee5b435fbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819fd265f4440342d1a2c3efa5f60af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969831ab0fd22ca27dfe2231c5dfb151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871256b3c1f7aefeda0f2a5f6afc49e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e189c7444b5d73a10da332b8af99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd33a7a10684a331ed2e4f6f79cb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea4ef6712b72efdf2eee2a151b7f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c34307ad5b9154f0e09fe682e46d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33fdaff5bb6a971cc05268e1072acd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ceb7bd1b712721410b012cef0b61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffcb6da3bba9dc4ba1888929e3c857222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfa5265bc92b66ca25fb88e2c9f59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0dad1ca76d23deb82f871ef696c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702978e1c7a46113c8aa66ac12025b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8661a729cab81ce28e97c47c58dc56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b69b48254f84bc346eaf5e802066227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9e197614a78ea51be7070450c52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e72569d2ea3191dfdfd2b63632515229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418362d0087e57335d090c233b0b5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f04d89aa2bd2a9a34262f38fd489a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402f8f0d891b88d8470d0750f54834232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d75880a60d868c2642e9a64d94d9d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaf84b8778da4e88060cbabf8851ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753185bd9770632c0c2f38cb818876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2cd28f93be6bc3bf38b8d6d4f26bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be179a0e03244db9a74930c426b16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02111db6f19d77ac60a7f5bf365a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568466d46a2333821c9f566e5703931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f18e70ddd26190b313944cffb85e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96e00032629886f89d201d6b29f77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86432bcfd91d1af4c2e4a23f4d778629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cff6cc1f50083c470520beb6d9709243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882e9067d757fc8ca0ca9d61ab3593244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ba4afdfb7ba02147092d9a2682d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff417bd86899ca9e4ea48d8f2f27db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292867b8f38808fdd7a68f9dad412a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f1e87186b19f8d79d69061fabf4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a50b6f382a5163439050875bf7a68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2f55c845d04e675c4cfd9083d509250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cceba22c28d90ff603f22e38fde5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856a445a48996cf542076043211357252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e9b81fe939c4ebe14411c80f41f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9cf77f494aa18ca54b51d1eab069254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f11bbaf17b6ccb14121eb4488aef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f35b833d1ef0e192cfce52744b52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805e11753342d238dcd79383cdf0c8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520afffe1c3158cd2c82baa6f83895fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabd6ef7e2dafe5b685864e0e297478259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeaf6fd17983a4c2bccac579c88f5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cbb8d4a2106bad88f352699e396f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba9563e80216f62f1f204394941a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8288d17ca22fdef790d85c999ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21678bed5f7f3b3ac459e309d556d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f224f1ef20cd84729ff6a7226af32c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e8d17325f6923b148ee477d050792266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe1ed3a206545973c958f65e17067267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7aec8988253f264b519f07c33bba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6e86f6b2add1895f3c658274ab93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157b86abdcdbb9d1a904abb92d09eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c2f239fc126fcc161994af16384c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced882ce45e9b8d592821700a52e8c24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683432dfa9c400c6d1f2c84f6e0a4ce2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e66f8fac2358d30757577523de3b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ac6fb84f1307af0af2eb5edd3124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced89ecf14adb89e706d3211112030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5639a0fde11ecb0cbfcdea57ba2a2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b22e08e15c05663f8639fa824c700278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e90d1e96c2cf16b7b90968e34fd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790d96bd483e1a3a4ae22a7e3f141d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd432359a15ff73ccd4333f34cc75f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e236233455ec76ae4258bb90feef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5631c8a67edb1eb7fea01833d9a19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fe56a4d00e81f38abfde0f07df94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e55ad6ab1cbb8cd58a04861467777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16010ab1d5d807996edcf07e2edd49d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25a7a1c2271838b44e898b664d8d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96591911df47f89ad5ed9a60c940b38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e086e23b6ed812dc21875b4eeed3e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e0f83f0fb8534a6503b1d3f3ad456290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ef6c9a3ca61b91c7aee81dfcbb750291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481614f8431c749944154c26286bb1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5dbac92fb3d0143fde41a1b61b15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6852e3ab62eafaaa1337223b308b75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac2ff82f3bd2b5c0a4908d1562cf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb397eda6aa64039f430dfe3a104184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a4c3ecf6e2b8494e5263fd27c309297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd673e907e92bb264f9447f88ac0a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40390723cc369a55d3a6b980bcaa46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3897bf94a70f28365a73b8f43ef4e99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8b81c6204da65404b128e38a7fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b848fd7c34ff45b2a0ec4d56a4bc97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d988f4e08ab8de35ef5fdcfffcebd92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c96aa8de10ae8fea08cb499ecd465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951f1236661b99229f238614b61abd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a0f0f3f3e177f93c7a47b7aa1991a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4541acf5664e55dc0c30667dbae90a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795a0c8275639cb29c9b2d4790d655308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e6163883120b5dd0b4a02c36d0ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91be203e257976feb40b07212aa05b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c17729d476bca5aa508fa16af44a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b5e2da04c2654ca045beee17d196312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34bdcc9dfc3739e5dc927fbddb81a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a05282dcbd80f1004e1ff12393cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391f53f693628b46d373b0cb8f8a1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef87fb9a291d530d195483ab27793cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6168d8b1d70bd6a14170c60f26218b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6069350b8ae363c2b8fc1a271d9c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb177e6c6127faacc00e2e8b29c67cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d3d61177f46c326fe15150faa3903320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0babe102a40a3a5d57dfd681892d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f147153e3cc695cbc9e64daed72486322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2169371f82524dbe670df04a5e171e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ec35279b3fc0765ba75b5c27f74e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33cb430c495797d042a6971531259325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee31d12e06fe498b9279e8f366eaf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf992d8bdf3010fb01ce11a769b1e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aceb1d57fbd903627f1fe4de2e0160328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468bc05b4575158ed3c6c02cb336d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d0ff32c3daedf24ca7c65ffb700c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa2b815c5d5d2d80400f7e4b526f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27706a151ae1b25f0f8a12f482a1319332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952169c359c12ad5db68890ba4b2842333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ceb23e1bfa0191bc05cc234fd8e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c406cbb279a4d924f35d1d399fee00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871c889adf9359bd35bedf90571ea1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68045a9ad856ad3d2b8071d2f0d7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e39597b2ae6ab01b9d90f43a44dc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b53629a944ff21066e2681c955a73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d57a020849e7577ebfe8e53aa84c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a12afeaec1ca4628b65ff0ae309d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3e641dadf51f15fc8e55ffcee356342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80fc228abdb0db363740ae35d70c66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586bcc07d069985ee33da9eea052a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a486921cb8b342eeb30fd22e61a1ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9ed67b214ffe22f7cd6cef1012f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339fa578946c3490a21ee6f4f87e02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2c0fa74497e3ef1d7055e5909313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f2d422b2801184f2c10ab3b7c418349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61dd9a4ffb728a8d2c7d2320a1c9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23484a6e97a6665ce1817d9a977f41a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e2d2c3ae7f706143961a2019fbac4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22199ab62a200b98177a237d29222da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be335d5c8207609d5020d4dc998063354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322858b0b4ae6b1a6d75fc7fed93a8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d841494efc33deb97365cdc826dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50fdecbb451e31d36177a40d34af2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441e3f20068eb6f272f81502b8df18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b26596f9f20cbe6367847677cfc2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2043e6ac42e92e2081e9243af55d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1dbd4c7c1ec6a48c794033acf448361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac77d40dc375867672576ef78a886362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6155bf8f23972d3e66fb1a6ec9dec65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68841aceac5f467c3f80914278b94b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce82de6abccdb6534a98f8bc458cf6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda074a066e76a15ec594cb4741be36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea5348243b72cd231898da85f8a9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f584d8b95524621ece7cc180cf7b93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b364dc77686c71b57c1b733afccc8f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ea6de2f6483e8333cec96d7d9936370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c742e8dd96e4bac022f4d759969dd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea63839c151a312f06f288286f681c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fabf1311fce4624b1adae5b62f32e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5c75f483d3fc8935e603a4e6ab6be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b5a55db70b25cf82d4bb8c9605314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48908066e3448942daa1f27513aaa60f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225622a4388259040345266ce8c53d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db834f27e7f24583a08e3a65729a0a34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ce6a4fb574c3a01380cd1cc6b9e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d60ae4d438c73b20a2614744e8f89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1cd6f41066546cdc520e6f22c693381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e44d8b2f268636a730ce4da9daf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ced57f298f2323797fac7e1fec4ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afa7df0501d57783823d82931a86c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72930718d8b3fb724e3676f3b41e31fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff951b6c61015b58028d65abdac902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199ad68a2a149540e73794f5e59f4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a54d9dca57c4aaf536c15270493f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cca069a743c7a5720a74cbbd9044d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0cd3312385340e46b52562ca71bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96dbf5fb852f0887e057c34eb9dc09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50db2be482af3baf3ee2d3d0b1b270392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01442837bfa127057f2c2866ad2d12f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169eaad2522ba6fb6df85e1dbcecbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec042a47469e9f5a1dc7c0ee35fd9443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedee1b46c7ac67e3c77751ae6990ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3938e0b9e4b17d98ae470c34b60e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948f6a65a3523c3be71543e737b86a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fe6d5da36a07e0e5446e07a059507399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfda444c29e6737cde986012ee30443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323bd4c067c96fd1372573c019e385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a994a7b2cb9426cf83f4951d0bde2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1bf5434af1c1e03cbf8b7121cbcfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f32cd810429c14f9c86e1dad9d0580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659c0495cd5adc00c87ae33aa0e4f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f060bf5dcad35a3e1e60e198e3eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c5880b026561d4654a328811521d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9297b361f2010f74117f99069abcdd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79cd059e3c6841aa454c248acce13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980721635f01ec58c56f5cae455bcca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f65e15793859e1ebada1cc65ce29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf565588432d89d6b9e1bd2c997d94d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3f7e8a31dbf85c709634fa1c500c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de6a5c2a29b5ef6a2f5859e5a80e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce420bb72d9a28cfd18e4e3e720db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232eae170fc5338d185eae38749a6f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461767d73c1e549842314a01b403b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3eb46e6dedd73e157e6951bfc831d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483526990515f035c082c9ba97010b84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa27098b90a97bcacaa0995fcf009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4d0b906934c15afde6dfb7291e609421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5cf4e0cc9edca38937543f771e33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592618d0894ee917d32f4b367cca6ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b250c3fbe2ff37f1e53fe85a64dbe55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192cbca2d286888f3d1f8d41eb39f7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cac3b083191bdad5ebc71c8e42f75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909d7e1798e02b094f321e412b09c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff673383c257718a780248903d7478c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d89591a2339a85e2b80d209188c9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc02fc2323fb2b29db3e72eed3839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3216dfa62df8f92f880858e1a0b641431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9ee70f7545294e8dcf95b195549a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d250a9472ee08a57fb0b9a78d9d90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634072a705bcefb4973d53b0f22a2bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ba923e4a00ba3b316c9d3ab517b8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844f2df323bb8775aaf08710e78cd36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79feea70e93295c55e81a9f88b11e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb9a32bd10ed46a58fced8a513f69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0369483e324812514945ed6dac5cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f53b6a5cdce1e8846032ad4d0a72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac36e5d6634c89721ea07d1f9b76b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bcbb88b1faa413847a6670292743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6b1e1c73bce6df90cecffa53827a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379817048465b524175ff3f2f050239b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e04386fec63f10b8d22af73b1414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c5120355135aae5e6fe6f48541b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d20a35859bda4a08a11c1bf2beb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838ae5485ef2b18cb227b422290d3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8d4cd86f4ababd67d19a9edcd28d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45884c380ef24ef6d8d5ccbeaae477d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e8afc2dd3f4a83280828b67640941451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0448b104951b4c616541b89f6fb5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab8375b591592480f31695f615b65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe76d0d4257fb50c7c4a6d4b98cd71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7215e5f2c89cfe35515a5a8c1aed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87d2709c85ec507f60657478d19f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db895c1683c842ef93982baafe6c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d7fce847e9219659a4cc91bea839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07d27da475ee1f2a5de1d0b86cfdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d026b0daf7137d0773c2de93d6a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea3300d43aaaeebc238b62c95b0758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523bb8142b09b55825015a2ad89ffdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e8523810498560b9d142c11fb5f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107cfc7d49216ec14689f9b5da010b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c76c774ea44212f09fce6bd22a3e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3d69b7f4e7b2468b40bb0c1940c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c2a2d3e404cf781140335da484b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0518dc508fdc56e8110b9ea3eb79e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29cdd5b9ba6340b65c7b3541c8c2dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e083e79a1c513124566aec6fd2f75cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc89d1c08261e9fc1d310c90d6900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fa5094025dc7623fbd06f54c9b400472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dfdb17117221375a8309ed2d66e64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd61f24ad1e2d7642b0fa0c81d39d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c1600af2cfebed8dc83ac1702c19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca675c9ad65acffa39a0cd1c1a447fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e5797c80a05bfcb437459377b4efe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98306f79164ae2e3466c1a7b46e320478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bd929fe70862e16842e684d1cb0bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1911c6722f2dcfe10f5d93c16946c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8c1fe1c34b449c4a8f924da7363c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf5cdc1933b5d7a4d2002f5fb40bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269371948815604bcdbe3ab955c3888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae9d89813813ba5d7a2dc182508cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46d953aea21a8df530391d4179f72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90fe3e31e5510184e8fda18ce5ad0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3fa2f38d922ba1c32de128ab9180e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb7b9947236b1e157e8dae5240bfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c03753f8907fd3e188a7e6b959f174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184180efc76a45855d222d503d988d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc3118f47ff9a4e52bc5cc08df079491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758ed6862397adf99e3d743f72efa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418d59d08edfa7a4dfae4ad8e150b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f551e43fa55ebdad1c6c799d1c15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf7c837cfa172a220fa5f5eae0b8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0a379786885023a5c06d809b285b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b1548e195fcd2af84e1f665620b54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8557998846278e0cb734f4dda0f572498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cd9656482d96a5938350c9a42218499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505f3513a2edaa97090eefb3b6e3be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b29bb4405156fdb373994ab139816501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a03b520af9f6e29b2f730337ebc5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f9044ee35e42434f5baaeba904f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf4b98d88b3e98d980d9173b57d61f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88332640dc588e8ee6d6258e58f9971505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4256369dba051d97b2c9862020bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd630b7f23b3913480bc404eda4d0e8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe10fb96c032d2ce94c14761f3d99e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e8fd314b93d87843715c9a6b9759509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c547fcd2627498f7d782e9dd36321e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef545fcb3397b6f10df47890acac85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef770a1074ac6f5bc44d4993484742512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c10f1bd63ebfdebc265ea1f5ab699513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3ed8c2c3386c19332306d68cc0f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5b336a8581f35dd526e8959b7d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88b833bbfc68a0a06e48c478305c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9371bf9bd0a074a9960a56c9404c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155cff32530cb9f5fe95bc363a5a940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba805fc78270d44854fe1c4ad1e18cbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833085b01a119af3f733e1e958bc4552520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cd1cf6a78fde0beb0bac9567d3086521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5808f6601d64246dcdc6b0bf98d9f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbeaea5257e753de98194fbfa5cec6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017697fa36dc6fe876ef26258ab258da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18394074ed95020d169f5632de2012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58075befada0eb575345c201c881cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc9ea93e90b48a75582a58bf3d7a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6bd97031939e224f24c93066f1a3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85855ef4385fa38fd4b7af1be9843a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db111482c009eeb2a27c13f2f8f3b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a42e4ec67d737c794a04001ac5cdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf0e7f219129d890f21557352fefaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d941778df80440dbddb4b36ce23a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5065359e2b90d207b04f0964f06e75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe5bebc22af75afc03fcae9336a399535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33414127b508de6fedb00c627d363c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e8976cd0b0597ba3c418935c18ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4593b7443a7e8b87de4b681ba062d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f695710137119378c2aac066e0889539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948dca2216e7d849c15e9a0015b22b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62dbfbc5b9f4dd847039cf2c8648cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe7d64d28aab81ce847692719e64b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bdce71156e158e7414d2f17314218543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ff6cbce9b9cb24e045600ca33d4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b546491ad3e1c2792b394fb28c9ae1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d3d76815b0872ba09fd066ae425f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199783676ecb690e01e8ecf93c8e7c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a541e372f39297d59f2dc0aba173548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815164990f825d87a7310b70b1d1c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96974b1bceb3fa0710cf9c4b1f75e4ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8b1cfd29a5d60edbee3fc5f5cf29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7199c07f3cbbad72416f41ae7623f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e323149333c8f69056a4a72539db347553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ba068ed71492adb61b452e5f5be4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922912c784ab67e206eb554fb691a69c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f33d8c5d2368ce91f4e2dd68d5ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7434aa00c4d048ada922f231ae770557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d5e52a7e53ee6703e24ff86200b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc92478bdefea6b930ef17ecbbcbf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c6e4e267e0d78aa85d7bbdda145e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009e0088cebf9feb8ffbf72409130f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910fcfe287af09c2907d6f5c017872a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c130479d415fe786c22f5c88b7ec3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f61fa4b59e60ccdd884c3bf0a89004564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab796fd6b01619bb6fae37cec7fc86a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21080ab22b23f0fcac5b7964df6763566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd40a7141054cc50250281b87412c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cfe0f1e9a0ede849446c0a6d5ef20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c8adfad6b6e9e0a4cebcfb8c5f71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1362a3baccbe06934cb8942d396b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ebb0e667f85d780d297844bd7a55c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c297db0159ccc61b653eab9bdda85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8af321a495ba419f6a4f71bd107e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d6f1e3c7f5758cb3ac0d7933c0d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b243e1aa4aa898a6ae0fe7b765970575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa7a0a299ab8fe3eeb5de384ca35cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84350264eea9aa89937fc935689a494577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e477165152e23168d76e9931eb555d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9080799e60dad08d5a0cc31dea6f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3243ec8b246a5afebfee78587205828580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82263ca712962aaf9626b7ba837fbcf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d61d2d61e319eb9cdae12a587ec5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc48fcb54bfc59e40ac6110f3271e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02a2091889b305763385760bf89d0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3436c7ae80b4cacb87dc7b57e34d7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429f83401bf6df814a08a4fb1fe424586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11118e5eda2658cb022f5a304084eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba1e08945d4a4ee51d20e62ce55e34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e3f50d17c8c44bb94c2220b95395589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bbfd89785beb1a08cc826587e47b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c384eae86065f4ddf6faff00b3040f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429be9e4aee44fcb5ab537fea900ca2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb8c4b4b1469cfbdd0795645fca9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448823164f2ab8abf8d7baa9234ec989594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf482f1fdfee210cc0bc7b2c5ce159595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e488610b50c081daebd4dac29cdbc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb0e951d2a0b51085feee6b7e0c9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a60e9bd63825a3aefbe58879f3af7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0332eaf8ad3c4a501a1003d05675e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e83011f4e9b4102833930d786d5485600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aad7dd1072ad36d3a9f2120456cc47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4ddab9973a66c535d754fc01df89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411753c5eba7adc686ad8c436ca094603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ee8203dcdacd94de79a03ce21122f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b15842f1c9b2dde465ffc683b7bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3c8d113b5c7fa0216d70f144b630606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea47a335fbb9779063c23771c79a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f51af99ae4ac6ce4e814468790c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12f3558c5eaf3fb9079648812d25d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd63773cca61e7c665887dd1c75693610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ee37559be9ba8e1b1b754acd2c39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560a88822e22c419c8cb2079fc21ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d37041830e811228e25154010b57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380ec1dd9c23f9b720a7d9893b50e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b33c5e8a6083fac25c96da07a923615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f481e9af0772cd78525c9c151fa82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccbcf330db73833a38fd5183dd3196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31625c825a60698b689f6d04aeb29c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3a945a34bca22d5a16643ffca9b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33daacfd0da8961d1570fd80a2770620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd43f6875676580cdf5beaa5de28cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73e1fd983021c8fd13851823e93be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7228c2ca797b8468ce31dd6cd801cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a516294dc24aa5ad3454040de8a514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd20147e3dfd1151535fd8ffa3d75e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a747ac4a329b920327fa864db20be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025884f52a3548e0d7698d7ecd427ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c853729a4875dcae333d698a1675b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b59604885e5a4a26ff2c1b3f39059629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480b98c7396d2d4863b7914807f093630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570a7acc64cb98ce61cff613517136631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030be8c155b971a26d598677a3046ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbaac93a8c5af1f4025bd390408f3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a8cb779a8d873b123eb58db9f284b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807b742d27da986d0d77193df343614635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e3f4f46111d19321701c35d3af0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc2f1f8a315da65c0a17bc87d6182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d680a82f9b4eeab89c98ff37ab67b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c3ac09b48803b2f3201b0f8ea81bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac6bfbf0735654a6e7a5e3e394239640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642b0d7bfca34f7e4cf22b6bfce102641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2291a3e0c0b5b105deae3f03af99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb34ccb4a3d4680979b776569a4577643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e02ad0b19d43b44fd78c2cc41af4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916145cad6cfb2ba1495ec1bce174f5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517edbd09912c3e1262568098a647bc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabb3fe0df85f1de3c6456d3f059a08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577951412dfc38069dcc6a051e9519648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33397dbe7f1dc8c0abe4428d40280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b38f52f7ca0512e9de97443780e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c21928c3bf2d8eab39e1f846598f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ba281a8e26f36b941872561a934b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5025018302e9490c2edf90916d6240653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc669c2fe37e6ce7a87acce845e16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956ddb79fd1c3a59a133656098b0ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439c7c9d82fa10ce6e263abe64598b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4dbfbe34dd1c49119894e7b53ee14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f5242b854c8d6fc537ae2ff36e6cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12538679c9fe0881706eb5b45a66b0d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc53f74caca419ce1f19567bdaec7c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7043cdd283a67f1f1d6f86d36884661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3e961c7a745f6c72f4ac3bf270df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f3838e3892cf3daca17f674a61d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a536aa7677161afae596307bccc930664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516300c35e9e0b1d6a208a39f4944891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb213db103b98f3d28868f22d36470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e4e440f71995ffb88e41cdbcbb350667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22115fb38d8f0034a35dcffa77f70d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1905bad55aa7c34181a70cdf9bda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6149e0039ab88d3e0f4a55fd1c7d57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f53712746dbc35deae5cb0a08c0e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded832d7527215458d8a903c0206a3df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24bfdc32a47dcd6bb064dc65db0c3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054532ab52e701fc1b2a8aa7eecf1dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d982e22b0de90199e37adda49013e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918092a32a5d89f8c9588fc241bc588676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0200c9c8798a3373444507993de3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c33c66595971449ef0b50802c29c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82a057b29a0c257fc22fe8aa8e1e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219d6b571e5e20a79f4cd4bd71d249680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee9ebb1ed26d52ab9344bfb686d163681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e150e421505d9a6d2478e15dd70c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f1153a4e0cdbe67c325ae5622732f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80b2aaee1d7c9616b194af31dfab3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ac504f355565defe0d67c69cd9d43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebfc4ba8f7386f9122ceb790956942686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb1038402b38a2241014467cfe1174687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259901b93f69f472199697fee6b7c24c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b33f526cc41ddab3a36b08d907990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd971d0456002a76a7ce6b7ba0aa21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e60ff3761c7d2d2891fe993b8d424691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7fdcade8c77628926774b305efbce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ffe875ce99ae4ee716946e79f03e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f52defba3831431038837a60960b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc3477274a2d51b813bd21bce96190695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056565e8c66e67a9157c4bf8cddffd68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6f19e271bd1f577d5aec10b7418f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59fe50c6bc4463774cc1a7913792db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d591324d0520cf55697020d52ef7c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f46889254a58dc56720252b54fa24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf371649e4734ce9240c45800f72ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878dea8f501fbd9456ebd17a2af8497702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988d2d4f15acc2235918888b1a5592703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecacdabf89df66bb7cde4460d81388704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851196a473fa2bb388cc4d66df46dbd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438663accf5979b7321f2845ea05e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ad551684b597d9b99093466f78c8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111391449a18e45592ef776bc18b15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0264110e7f537a4d92ff0edc0365a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13b27fdce8cc0e22cc169e311ca72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcaeade90f79b850a9bd3002abc93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2d2c4211ab8bb438b067dcaf699da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c33adbf95ca348a222f730af02ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ec01616a4928161fd3f72caa7ab9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69653e309838c19f8b8760534959fa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eaa408cbcd9a153e31eb9b3b2bf78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0dfc6a433a83bfcfe45defb0c544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd4d9374f5155c0fb1f8dddc9611b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c29dd58e811b8780c064d92eb8165719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363447c2437b3950fe08bd1d973551720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1628f1465bb45febff88988b65751721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07826de03c1feae0bdc3104f6630a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b600ac06d8d38844c72e340d317111723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62112440b7f6784cfc46e0e21acf48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6b22263f7d6520d70c61fe520864725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029dd644d92a8fb35192cbcbe4f3875726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b7ea199fa28fbeffb7e93238c5cd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfa4c4cf09f3665e82dfd8f4bd697728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e160b3bebdc3f18877413a354ada62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343fe00dbc2dfac522c5b36bd23abbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef257d7bca6d5518b2090cf97d89141731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e76fac17f5f9651684667c6e0d8f40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f38c9e2e77fd5103dbef4330f99f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1e0a30e0812a9b40e38b875be34d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9992a1745097cef194f4267e0a42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce25e21d28c96f583ca669c5488c28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d4fcea60e1e91afdd813d70f3d03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a709d22c97c6fa3b5dc9eef49d65eb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f90e61efee879ca0c054dc9f31dfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c252b1d75ea28e7a6d3864401845b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d5e5a377eb192e39fb63322fc689741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d0ea61d828258d52f75647494143d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e29b1a977fd1096e118ee604080d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bb556619328efff49f678a80be6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83a4ba5a667361f4910179eaacb63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ebebb2b21319a9d0e3f746efb2283746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50449b7ca09b1b65cad9cbf2ef62198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86f61a067cd9c2133a7d9213a5e4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a642037695e31b96cc496a333c77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad58427065e855dab4f99dbe7523d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ec560a1daf31ff01bf1c5550396b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994525279756b7b02444bcd5b8e6ed22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d87fe6b19de0e40571e487040d9d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869644a55b380932c57ce12f05d5bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362652b97645c0faef4ddcb42eeaa9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9366cea976825a840ed91c3c7d4e052756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c8331e3682b0d74864b6d245c0cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529669f728840bae54d0d5e143c2292758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f745eaaa7bc41fd8858fc7b2f9643a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d63177773da5a914f59b99b961b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6062f0b13339c6ffe0a2f8cbcacb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b85ea9a4d9ae304a41e1631c0db137762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5860ad026eb16eb4fd0d04542fcc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e50dccae7b8239db824140ad021f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc038f95c34a3286fcbf1188fd02f76765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed555beadfde67aa8857b205b4a92c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860937043fc6e899a1e9f7dabd03fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18a05b29cae92d3ef5d8ef52a64a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59915278302e5dbf53b87b261cd873769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d05da263a420c49036a562e9ebf628770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd14e588b0d928e67b9a340e5fdd0c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c98c9531221e2943738e7212b34a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd10444ec802b15257fc600303e3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32fb36644932c28f134234bf17088774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458720f24a8b745973f3e8c4007368775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad88083dc210ae60236f02a7d7d82b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636e668673939114733e9ea0b90051777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6775aeaa20f2d25acb5ad8fcf276e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19b5a29386155fde306742ede358e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee64ad6baaf811e3dc377ec618d63780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8acbd821810a565fcf838c0690c2b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b44e5827644449a8789bf475f04834782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75789ce8f29cfe9e02ec520ae7ce1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915afd4ccc34d94e31e1e8a7a13d3d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f485c5717f522830d9ec0c643d97b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c07ed5de2b58fb52d93cdb539133786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a2755549749bc070657d7bc026e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318182d760329061c06a57fdfaaf06788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b1bc226f2de65da4f89ea63a24a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922fa0d0688cb721427871e531c4d93790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad006b46ddee4ea3893bdc4eaede3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41797312abacd1ed77da74f929d60a0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf438622a93e17796699220677e0f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51feffca1083d1caea3f81cba073aff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df4ae8e27c63ae13915bc365b0185b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bd6d1af8e1f9ec95024fbcf3faf2b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c06512829b55d8651cde8c77d597797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81ed393d34df49fc846c04c1d38228798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68fde63c8aa78e43eb094607f7812d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa13f7e8d33e87d2c17b7f6ac3d007800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ba9b9e31b876f1a1bc91496abbe0c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1cb48d5c8a15f72cb8d071d121955802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e7e4a8232c113506041f65cfa0e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf314929aa8f52bb3a6c78feb0795a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a5d4f88896bdc916cecbbedb29d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641605ebacae0254c815f2668bab479b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448fca5dd424fd3aab0563679dbb197807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294f8a6160cea19457720c72f0dbf8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330c401ab644a9e67da2252c3a4343809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dad0ae236c8dd92cd17220743a1fd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365acd1e0fb062ac190f1db7f151fc3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753154dc47f3ddc93e996b18c4cc23812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4e362765c53aed313a444c1abbf0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3185523749687c2fbe3d0a717303814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaf6d4b537c77f5791de09050a34c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff184b9732b975beb2c9a45d900b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee152ba0c3b241913aa44e3096ce9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f942328cb9b9912acdbf2e0e96cf0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71e346df3d642ea1dc0f80f73b6b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe9d4432176bb5ed2faa8d41eaf8c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f7592cfcdad7dda4e51982d4773e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6efa99aa2fd6eacdce5d187d47d511822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b077b90d4e45395e5f13d3ececefe7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd2f38ae552d48c174b652f5d61a03824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2580f8d991d7017b2fced393ea8f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ce6e834d09c267cb9ef209f87e4e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4289ccdf916f1d336209bff020630827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619572c4f75a22a35be8c943b3b62e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fef903b2b6a8bb16abd689a76fd4ce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e17769c4b009b7eca1f01d612107e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b67cba9b1335cc7cd05dcd8aaf40ce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2a2bb5da7941007e9d8231dd106c2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e8c4c28c3fdc7e6d16df90704014833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca78097c41cfbfb43ad4a0ba4efd76834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d07c035dd6029e0468aca89a1085835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb9fdb9d59763f37bcf5903cf406b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e0af471b7616be02bec4a29cce04837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24701c4ee0d1f18660dbb27fd883d8c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b25f56e01b3774d3f216f1f1e60fcd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283a79c8a7da23c2fc04afd94bac40840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ee0d30ca948417995ef661f311c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b498bac89c18f639983cdbaab85f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117649bb1d03c51fdc9ddc4147b1ee0b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303586aa755f54a29f0bb54016be4581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea99862eb90e7f394dba6a0c6994b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389a270b860872d7c52aa151978ca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b31f87fcd46e1916b94a4a1f12574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9334bbc95d69c9dc848e103f7fc9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f6e74688fd453232c1b8d3ed4d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a79d555bb4cdde3082fb348368fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca1a101a5de9b3ba529ef3fdbf7a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c1f6281c919ec388ac11e8a12ffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3fe01a2d57d839a6b9a8d2d525f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea827d0c3d1d90689070724a620315311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba30446b84b6d7e3c289b1559084ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324991760373f496d7fcb75e8a926ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a8436774fbda46a607c76ad2e09d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef917048f8c34d51fecf533dca7c78915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc453caefc942a4950d91af627ffee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a747df0c08e74bce69ec170dfa555917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c76bec620da75ed26dcb51aef43b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dbdde6af3d254599104625b7da6d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf6696648fe99a17873c986025b2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0cfdea8906cfd3f6530a9323a69a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300bac4f85df0af313e121509f8482322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eab891f8eb4f4b2448089a7ab145623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae66e768ed005f2c6a59cdd011ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be00722be3c84c3e9511357239fb0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe2e31ce189b554b5bf4bab759a13726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b70b5e395721212c9eae0a064d4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad843028dd009bcf8cac0c6ffe0fc8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202901f45fbb71653e3b76cdb702227829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00f0ef74f7fdc3e8d08997c1bf84f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf940f2c188017578e5b3458fefa04b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b50062be926de2f28d1f65b8ab33d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a5f01829629107ea5a98c84a8ffb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557bbf7481eb3452eca0501c34123934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8607640f9029b5433c622e3986f74d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870926feb7d95438ff1646e8f9c76a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff7eec906872abee5bc84eb308d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c2ca6b37d7e2a89458865a34105d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf10be043e41d6fc3308ff70ee9c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da616c0fad892cf9b4e6c2a51e4ed1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8ab07c0a3c696b3446ef9a3382b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c47f066dac35e318bd4e90a4e1ce542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c10425eb162c7856e3bef2e4f56443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684858ff122a0a2aab3389278193a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632e4262d04d3a5b32e8816e9646e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ee3a1f96e0ae4986b07465255a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98396b46d792392e0ad0d39a47137e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327900477af2289e58374e1ea2ffaede48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9065c34a26361f460601674baca0aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256989ed7d1a464f7edcb03a49d881450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f0af7b5bdd301d172c6c68cc7abe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8683756ce70542be9767c117b3be452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef7f803f3d8f31dd87438ad2e337453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835067093bf7ca46e76cff8fb02c07c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293475fa6e349b8dc7499525e07d9b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89473f044ed29ca026e047884586056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98757e032d94f28acd58e8dde3e5a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447ca88b1763cd01bf6f30a8f2c245e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dea81067d4943c7dc775ef57eea4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ec52e509fbbf6fc69bf37d1c1f2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9028aae85da6cad0cd6f8b6b549861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba564f3f6975cd38ddceacd0ea68091362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3788c4c9a0ea356a1ed10858ee91563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52512bd8d93c0ec78c5a15441ecec6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1aa737689edf6ecfef38caca2bc2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91056ccceab4399f5efd88e0a59ad6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba291995dda277b51acce2505b4caee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298317560b21a3ec3906e434c6a6518e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668401d9bed734385ca48ab3e2e2a13a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a03cdabaa84b0b333b698a84aa93e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c7cd2c0f126a552ac6183dcc56b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a8caa1896204c849ee9b1a7f0fb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb68049e4d3f73b3d506305c5459ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1094f7285b6c68b16929a2ee2de7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429b56e02be86f34d8910dc5bc479f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c15c42d946d7996059e49861c833576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d6651d2a02af60f2a5b32429159a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0572de1a19113044889c61d44e7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b556682f73ce5edb820db0ea24e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9885fe734ce3f794e60b7ae128a6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f630f1e5d3b5d413a02151c38a6c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458cb66e060f33737d8bd35ea85dcbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab3d1c56849ff2d593466e936062483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0171fb3054325644ff0a4cbfd87584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc2c9e10032e9a0a5cad81812a20485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd77292e50fb3f4910204c4d274f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c2fecc66872ab2ee81d061aa57d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2184a10c390ecd5a420ebd5e4804c4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64105268968a0eec23b8b691122030389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9a098657d4da29701971b8bc4946c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35993f558a5c006df1edd6010f8ccc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556305320ca6cbe13c0fcd1a9ff9491192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af4f54cbe27ee435a1abfe52fc99893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32cc331fb45c47c4e1b3a6301d9b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772505b21889bff908df8013b8aef14095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f85a2a9b9ff6eba1852ee2748478f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc222652d998cc86581ae19623f3d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a0fb914d271da1981a277ed3053df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa70eace27acbb08962e8b0c4f0b4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9312a676b6506b570ed722be8b2da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e36bc0d5ff56d4960e18c377511c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee611bec3c120185cf95a704db8b2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b9644c74e61e652edbffcd75001fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f6590c05fee504616b157a96d81b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf0e5b12de6c5cfc716fd4f055d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992736da37c8cd442fce5ba851769bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4298a2ba7c307e4a3af046ebe5afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4ddeaab960fba99b97746af0e59c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379699cc36284e4c1feded26a2f08a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ae9731002950af85c79ca35868b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cfcd54ff04032735e2822b8193343111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9419fae8d4d5ac3a3a4d39038bad9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564bb72ef0c386858464150affc317f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c440ad0b60b540e3d9ca00ce2561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f1725757140214d9bbe380417510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817b7bbfc91ad1ceab1586d6a1f442116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c3e1bce8d0de08b3425315cdb76b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9c767730e055475aab05d2628364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4034cdae5ce617b86b88f56dd1652119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbac41d5665b2a847b968ebb7479cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258516717230f480e1a41ab689bc5e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71678284264c72e3916dd2ef610e5522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb740c81fd6304fc531291949feabc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d68d13f9baf007db700de539e67be9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad07b98d7bffb7f13903167a5dce12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3761465f42e8539ea4014f37d74f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bfbedb3778655d6989e1a209ba5b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554ffbc47d1682e46478f5361d95d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e65c6f54a7ba6c2aee9f7994c220129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a1636fa19cb808fb6dd4df0c7a89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa7070575e5ae4a869f3029ef43bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab962380b2656132d1d9a1e38e7b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12394b9e9ce98f9b3fbb230fbfa960133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9bd01090141c1c70976d520f7e3ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b81a408a5a3bdc7a0af2d37bbad0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b897ee8ae211087b7bbb1cd9156e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e08118169c2029f44446f0c4b8981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c467b28ec3c158082f2df25cd1c4928138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7be82e0e663695336baa03cc62c5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202029d27de78da64117e77338bbbd69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21369978e6459ca937e3e6c939852e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33649d1038c8028e730029be3b6ce0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3901d8765f0117325629d706abd8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951733f676bcedf154f414b3097446144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747979ddbe4e4a0ef8872516b3bc22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eca9a9dcfa2f3baee6d04b46dc7ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d6093d6c3f3458c078e3bd537340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460652d60f8d01c925e9d46b5037144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b047c8c46028edf58c3d3b48a8b80f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236177402b787e1811b792c4ed5f77b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143f3a5695680fd398010472ea99b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea9e8af83eaba19e6a4d0aab7a7a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c393effd85bb1151afb38b09a05740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328398acfa7f4e381ee6ea415a764f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a30ebaff11aaae4fa9cfe7191ff3d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373bee2c46f85ded05a139cf1a79c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c4c59b7b552be095145eadb46094157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d092b73774988e3621ac84ab095d4a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c7b0b1ab45575013287d2b115cdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b67c1e046f97ff19c6ec94164026c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28f905f4959b809f2dbbe5bd9094a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731b197213097b131c9d2c03077f67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a87dd345db01064daa2cd3cbb6dfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab22b0f6e1b98a784982d827ba299164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7771282edb3a03de52f8b0224d390165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b153a9039183c3533b35339f2aec9f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd64ec11fbd19d4f0458e9aa9ee0e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54060665d51500328c4c1662c38bf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf4410fc2246ace70333a3c8a85ecc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eccf0ac9a778fe690d5713e8a84407170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea3b4d515c35047a6e351300b89d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10740a35d834efde35b1681a10da77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3f7a6b105fce80a5eb7a00185f55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e91550ffb5371b17cb67e3a7a14f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3093ab6bb4dd14c4aa84797807b6d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d494f2a411d71b7830aabdabff665f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1be9616daa15299b89c62356ab1f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5d9d27c99a16ea596b6db5b416bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4128cdccc5e63239f7c1a1d3254d67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9759d97a392e0bb81aeeca14510268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e523ef015cb751527c10b5698450f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa63991246d75ff89469534968b144182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd00d0d75302a594894e3952769bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5efd009ae25962eff6fe92013b9285184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254af3d573fb719fc963e2647bfefcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58347a9e3cf2022170ee9573c6238c7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad530a501c2730c3e4c223a23fff07a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292505bc78d9081d6acfb9f93a30bed6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b2f0a7cfa367d5d1987f06d4cb343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5105880ff165eedaa13b7cff304ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22b4f75f06c6e1ab2dae50a955681191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82cac8dd1d5ca79682f7392239df89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a68821ebb044bf454ff7257e98da5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39058c9ded6c5869647a072b69cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbba6e06af77a55710cb0eebd63b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836cd1010e4764864399a5f38954ffe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bca5b55491be6280462ec42e3d2e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754eb2e4c49db5ced9784c4af77edef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d383f1b5a74258077626ee47233390199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d33c7424952d6d6cb464556bfe0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755570b000f1c4cc595018929907ec69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea37010576781af95b85312a9d9b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd8ffee5672c60915eb59c5e8b6b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9adfdb13ea6686c1f6849a515a5d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d02c3fc28d1b9fade84c9002d924c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f9ead7594da5d0e165d39f363b524206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d4c56e43285a53a452540adea49b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc042a11c92120ed5d946039c8ad90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd2f27b8a1524209dd5fa3ed1d153209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43914ecb166138d02b7523a3dc9c1a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30579a2c9f31f308d3039a5ec3f69aaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b818409237c9c8d5b1aae3e71a675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6239db86cd100905716b6453b973dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a428b2bd7eb893e84d2fb2358bf151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673b5109f832cd42d651ba45e0ad41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a64adb2bfed1e604dd1393e3e6c7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d23c596daa1267f47fad4a926ebe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462ed0c4485e3cb775ae371e8b312f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b0c5fa70a7c5d13926f3212a3cc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb74471d5f1aeab2c48b53a1faeac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c026366657f09486ad9d0d46538a295221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eaa3d3ee0a4c2083062286a97e7da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790e22ba7462c74852bc00f6a08a9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0eb126baf80d092b1e3326c2182ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bf1aeea7334e922e7d4b69c41ba25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713209ab2b1e1f00ccf4230a7f1f96a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26816cbe10736bced0d193afee342531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b433600358663b95e6f59ea1216cb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8bf9fab1867a17b1eecf2879fdd48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238169c59133f1ef3f9e29e5bd94092d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e229aa938ef7d8e97a64d256790571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d4da624a71b8723fdf69f983de49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb77bebf4020cdd9f48658d0220dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73458e1079379935062db651c532d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc289c01f2bf374f5b786313a82f4ad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374a60bee0a1079e223af6c9f73dc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728649e7341cacb70689178439e40ebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234ec338d0c8bfedc5f112ea8b0ab3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65288e6526e0f3f30d877824adcb9ceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac75650538e59e737ce9c157abbbb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd904e1c0a546e126e4a61e8e4aee25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2901e92c5333399fdbcc3c5971dcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f1aca34c046324b4fafcf58ccfdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f497fdbce138b225e1036a0b6306fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe977c460fdb77f734a23124b2ec5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db0db629155526cb5f370662860be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac83b24a54c7647956254e4d598622247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d873351d3fdcbffadbe4c4f03989814248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8303a1f4288a7ffdefdd20889c1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d537a5337350f61f2c58b9bee0dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e8d606ab574a1527db19c3e53642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364b5460aafd2974fbf37bf0d711fa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc0992f12f52a7f20e4968fa8ba3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc11fcbdec53dc58e17f4bff590d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577628bb11e54bfe06a6cb06312587a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc7a8220acb088656079140e0405f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d55f24b19524e96ca66bdafc6d97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114820e85bca13c2e16600a6b52255b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d62645deaadc5b174f51c7422d58f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b39627dac2874e097b1c521146d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e409e41c90744551adb18b1221c614261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933744464b4e45e5d5db9bd4483977a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb755c7293067cb19559486a92fa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9e91777ea7f10639617ca3afcf43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151761c5ac57261a5bf4b299fbdf84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b09a572163c7657c08e745b4c5b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836a6531075b54b953b9904c859700267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251b8983d5fcae728850004c71e3d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c6cb84c4d9dbdd00002abc55f177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515ce4b48769d901d1a62b42ac14d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47a6ac9987843dec2d287b4112b21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf01bfd726e2e6a8787adc5bebf2a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3593ff4e7e8cd21701b99d771f7e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01140cd7a611ca23f58fa40471429f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c44394185877d1ae9fe96301b26eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df8f2acc9fcadddf08db7034730ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933feb7099eb9cb63c222eab5a11a67d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897268921a09568156bf9cd419010c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388566259d3d497948e363be556ee31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d657b28dc17b66612e0271697f6bac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3124902697719787d3eafff513591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b66521335b6cc80935e0181e217a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7d3f35c6d12e4dffe82e3c766c451283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8c0a9cc9f8c8e86d0ceca38b9663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cfb2f6c69e1d352fcc11845d62178285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a904b389d11fa2b5d6f4d9229e9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f991a112930be9b4b2e7223bb25f24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371115f7618c35b69e360bf5caf6ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5672be469b589f2d50f1d955fb787289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e46ac0d549898f5bd6103ba4ef5447290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d14017b8bcd3c30fb1643080aad1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388bc71272ed77682f4f64d121c58fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7c7ba77a5e484288ecf7eb8150fa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6957c2f316e52aeecb84d1afb3c7429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78ea8c8b71339693b51508e5d2cfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f14ede36236b4f62750b2a5c80f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a09fec268e93890cbd892b8ffbc25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2c4be016e8aca3bdbe9cf80e42291298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347248b95bcca002f478b0ab99aafad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04d19f73995b56c9f01417cc5f8e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2cab981a719cf841fe05367b3069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a07fdc3bb05418d36734bf11a602302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ef04af6e96acbaa7911d83e6066e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571e6853ee0fa9e62ae77f0635f024304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6052e35aaf36fc659a74bf71ff52d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c615f1614ecab5a98ab71ee9e317534306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efae38e361a47f223949c941d8c586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30de911cca0b04cb12974b6f6fc992308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d871dea18564e8b5dd195fa91b326e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1e353c486369557d3a10af77a0d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c786a5a3e0d4d86d9396a55463fb02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f2bf589e60673d9562c2ef21bf05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc4759dcdfc4c42ef85d024c219595313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d356c54c063fd57f165632286d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7900dc445fee30e6fb77e10933bada315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f67ac23cf766322c3afb6fd39e63c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67240a9d50fada17ca778186bf373c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8ad949d8ad84381a91abdc1c7f7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d149d27352ed3d01c50238173be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cdd0abffe8964a99febc23ef1335c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc5b9275118284d69e4621514f27f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ffcf2c59a99c45286dcba2035cd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82244b351f53cc5e41755cfcb85d79a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670394001407f5ff100668232de71ea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce805be1c69a0e7900cc3a811f5d941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479989416642e9a2a5cf6eba3a0984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cc87a7ef3017cbfca43c70571707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fe10dd199a78fbce9745dde71c69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc72484c68b7c7e27247830adb091cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b0f65723aacf5100da38237dcb64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b454962b96f4678e5d2838afe0894e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a958ab7a7ecf0f2945ff917ff46cce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937b9cb6485e56f04f39f23bbc7fb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e961ed5d8ec91b50184e1aa0ec53d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a34f7b4550a7c9ec210137306255e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc4096b4d63ebf86fb7029cde01a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef50a8e9c341e8422592b130f223a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4abd1eba8201b1c6f2699d8b58537338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8edc97841e76c4eef2d7977cf0ecc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f7f15754c14520ba5a15da118d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e442284d775b00bcb6929b0457f76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be7738057be2b5b235dfdd011070a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c467d79b60cafd4a3e8b977b8e4e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd39787460a068dfdb282d5aab442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6346cf37dc4aa091c1d142aeebfd74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f5e4378bb291796e934f5d728a505346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21169beeed9d842afab1bae21ef85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135787faf052932e95dd1808ca9cdcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b6721788f7d985abb6615743053c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f865cc6cb19a21289a2aae40c0cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54023f78b3feb37db082b7d541dd931c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc07b9c6d5937615224ddb294ce3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e883c3671ff5e1eb1b65c5b23862bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90679ebe8ae501ea1a949a8ed87bbb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d7b6679781d934377f3d78e448d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d879ff3e631e17c43d6a960d06cf94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be436937040fb3055ba2021678eb40a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489cadd15f473969b38b1021836a32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3619ffa480015272a4f47e6bd0927359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385349f82c936a8025bf5548f329857360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54dce0629a3735e7f1fb918d171577361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d76cf4f6bb36fc59656b93c2d2f1ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c42f0149c377db1483067737848157363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9321b0c94ceb4ba653b4c6bc3304d19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75f8a351ed2e74228b64d2b96e14a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c92c3d724d6f08260e5b21f70abe50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f693a5f39203bd0109d1d710eba02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301709120bf9e57d92e0f409af68906368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b0bc440bc44c351a19cd0bd596ed8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f693b69823f105c36d36ed3de9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea51f6724aef64555e199550fa2c821371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca087866249f8e27039162dd452bc04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459bc1587e95c90dc53aea087a321d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b622d084dc27f15001df0c5d245a7b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a5df757fbec101bc453a84dccd6d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496985693748a45837170e1b683e369e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c8d827250dda400173683ab0eded377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803352e16405c91e210fc620b08663a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a472762ad85e0d67ae7269adf8de2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef819c43ce218a52d663a3bfead351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa75b70de231dabda1d63f9475c21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11403f3dc6d395c4126079fba64bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e72dc111fbc138df10defedfff2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d80435a3217d4907e565638429060384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25551121b0202d1bc671278ca3bf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4232f806a49595cec5966a0c9bb5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6918c62608c0f165b910b027d76a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c732efa07d279547f2e6768b9164388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c60641705f00115229e954721d9de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec079dd8d233e565669b4e40d173af8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c67ac94f2f440c12f062b6d7e183391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e586455d06867e90b99fed8e9024de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a5e9e91cf76210cdf197b9c644add393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffddb44bd79bcfe3be1913b82406c97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0462d7721797987576abcb5d96dd21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7c64acd80802ab28d09da4f5ccbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe454a8f3c262556fbc2d16e706949e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef06d61ecc3d86eeafbb8f100048a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369808561375f64dd3a1b791a3f70b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbafc809ff996b9493f4b0e8005ef3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686a986df82f57b82c1240d1bd09d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c8c161c50c56abe509e4d7bfbbbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b25c598cfca3f2a6d8a41028d5be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b280dffccd31cf4023729cf3d2148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064819e8aaeeb863d3d8e60537f933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b29bc454533f5a8993a4f8883a2693406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962b33ea3ddf33f66f6f1c8e213f32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f44ece2c86d56389b886b4d104474c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a21732ed73aa9336149df5c7ec052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e50c30bae8e3f4e384c0c3a0dbc95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e9a0e53ddd59f14671deed28bbf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c97a36243a78f74c2aa55797a9502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b4deb4ac4ad94da27dea3c970c1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e5c2c918453005e8457ce5ba7313d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc633b2c4c1b3be81a7a594fad03d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb71654d1f82056939281356ce4e876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1efebf53babccf07f7dd0ec6294fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a447fa6cb57287b1ff360073a16db24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c935915d1095483a6910fbc0a92ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6926eab7564d738ff589c2effce6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f4d71853a3aca024b648c9a46177421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee596c82effe95eec38b86ad7b4ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd2d0840bf61c31f8c948c9587d46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8bcd84f7635d87a2ecf3eb31dfd24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b884f629c28857dded7f6e1ee7b64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c2150abbd7ba5d12433983d24b708426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56ab8b41d3aef5f3801de45d6af48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb48b65a207b846aff72c03924ca29a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba283ce207677bea41160a5e7c260f1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672329f2dc38ec9519917a0c53f3623d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da147318ffb191e2910ea0e78d170a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb4ed91f371a546918f25ecbd1789432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a567f2b63e2f3bfefe703ad1a028433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1fc22d64fd896ab84efc5025ead95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90baff6ec524d4097888ad751efe645435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85794dd491bb07a6c2545646222123ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd49f60170c3d0eb4bfc0eef54189437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee68681c59546de961cf47b246e0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3aa494da67e0aa039ccab3ecf97f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a45fcab4802075405e43c91df812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49fb54228e38c1e6c165407c04654441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac564ec902572a6da6476f8f91d085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0d3a63cada39ce35eca98df51b17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36667dbffa93f8c3d81c4fe13f00551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4da1b4930030988a81412f9bb84f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f92e4f075881c9b74ae51d2304876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835a258eb003df5c3659d0402dd369447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf666e57db85566081000f956a28424448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b916ab674a41886ac0c920ce666f3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e412b247f94b0929f1451140c1e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7277677feff075a43041482446c53f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d890eaa1bb21c790c8a14b4495be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91573036ccfac9b1e269e3f08af92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc99eb509aa510c42e43cbe4e1aaa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25090075adc7b22fc81be97040470455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df0182b54283740acf967467a2339456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f701315e616336906bb1eb78fc348f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6b59dd3e891cbbf95be8ffe50dd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e478ad93373f510248bd857601aaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f449a9178608781d0d151bb5fca4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c914b330ec3657f891df44fa88304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223685d8a57d7080614457211893f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1e9901cbb0da5b359d0624f8ddbdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185ad7c5d71a852b723df67e14aafa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961e7272c55d501b7b0c38ebf6c800465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c218c96b0ee9d0fd7cd6da17dbbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9291d27976261b86cd92448d6501467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2789e32376a712af076465c385907468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2b9e512497eb47d0b9fe08b61494469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec477fea1f431f81085362916a5c86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675bb732e777686e60172f562b065a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd451cc9df663d56f9b5ef241cad2db0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42484deb6d1551f3bcff38ee3f31cf6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb773898661be8cd7df87d4d25161d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e33a77b68fcbef8f52a3efd7bdf959475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acadf0f678f208d6ce25b6b102dc0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ec64695f9b2ee67b7958844b9e88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde335ddd7f85274b728b0fc1bc4268b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbff907e343f59c13c745874f7674479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011573315d43becc2ac0df8cd1daa761480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa562c18793cbe8cfa2b53160d4a6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a8c057b78727a25834cf692c222f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672c0d054e0ad08eed329e05602dbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a177f9bb1676441476f67d2a9b866ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad33ecff3e2f13ac8912b4da41550485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d148ff1371c97065b769303471ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e66f8c3e976e760f47b05acd67fb27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6b1916c813f453774894233fa53a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaaa751900727b5646cc8594989192489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c82d624e3ded7a7cc03b8eb7c587490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701b2257dde9b9273494ad5f00ad17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420eb007b12c15af2568b898543863492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4501f8fa1ba8441182c75e5f1dd5e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c630ce236bca809bd621139f9c97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1868e479f62e799cdd918b82947e2af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084451aef7b448e6a3e6f33169d3104496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11819612b75a0728f4f8f1df802297497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec115c3579fd4e51921ba6483de8305498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74d043c3847beb979f8f6263b8b196499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa1846ced2b08adb16da0f9a126738500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23655ab7176ca8290c6a7ac3717a978501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff7f66435443e47f0b0311d03a5d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d85710444e417d98cf100431d0456503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c34bd9fb08465d97240d21c9d47f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e7ae411ee64184ada8ea02af9979505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368be171d2d79f8829251af405b000506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bbeff620a9d31dd2d9549722d83c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c1a1b7342721d424b56942635e9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984e9fe5811572567da53aa05e6be84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98746b014a18a52ce647620500be3cba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c809d86d31f6a2a1e320202808501511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b005b250ae3cd9a317a5b4f00adcd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4074fd8d96697508a63d80089a879513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf3eca84a90970559f3095c410661514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f6c3eac8213677d32c2db6c5bd36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7932ad056dd9713709693caea3b54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e5e4db23b0e56b05e68db0e1b3a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268211a8fc7ff085d948e5769b1053518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc027f7ea66df05f1364d1f9be5f98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1c7979d1b9d1a4d0d25d719f0f79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eec3ba8cbf528420160cc09b92b67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceede25b32de9a5eb876a68f57ee13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bf0df8ff1b07086f75c62040c91f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9822b62d08e2190f7591504694601524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ff4455809eb6146bbc4244d6615a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0bd076b6f751b561da8d4f556f9da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f071e78c79de334e4322101d3ac80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352d463f56f3ea92ae7c4fd6dbf59b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a844829622e571de7905a31e18d6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062f0bc4d91ca8208fd948064c5172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e4af0e1cff33b4a0b1f1e4f09a81d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe4d642b2de101d2669d725fd399f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f638487fbedf5f51697ac5fd26c95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd99a1ac958b64c38764244293ea25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f3977cc14d657afddfdb9cfa359a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848596177b6198760c4164bff115a79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88bbbc03c514abf9d3e991bec45e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce26e6d92e5132446d44ba997d4660d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8602c60a5948b95c401a05a37103f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9a1829e87306ea5d044c1b0184dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004fdf223e4a8af2f7455fbbd90d9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce08a7bd527802bfff240dc4bcdfe4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e561216bd6a9f0e37db2f4b1f6b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711bba70762652ed2b59505b010926544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36de9507a7b27d680061dc1ee503e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a247254ae02ceda6fb6a79146d37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6042e436881332f0602ae068bb7ca35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef5b7d0e9242c5ab3ce37c611dcf9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc9f89ed7bd6cda120dc27f4548d9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c0ec8513615679d9c0066d759d62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cacaf298285043cb4b92ff659b6a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d43b10b12ff9b4eea5777533d378a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aab57eb74f3a0a6801fd26d4d021a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaac02e01c2b244ed19db684a59aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83a48544544d73d5f7d4c71c8bff03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9a9bdce9d15501df4572dc69a30e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1376b0485cc2bd71b22d6102e6cf0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe78f1efc4f9521a52802368973f47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606612dd140678035b379e65a2e243e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6975b91ee74d1741664ae67ad68966d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0554db152f8cc6ea31479adc62776561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79a1369d4cc747f9c7b2841327732562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7197c0e0d9dca3894656309d45f69ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2ecb4ec8c9f1b364c868b515eaf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27902ce39549ddf0669598ba211f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c0abe217b1b5f23e3d4103036f1a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ac22da7898b7e0e3d5cbf4b5bb96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bb1ce6c28a0ea95f8bfc7af906b0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156dc22cd9715997d912c43e1bb3b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ca7965082f24c64dc3568c0e48e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e789e58c03431d4c73c7d24c63c68e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c682911575bba40847fff9424b602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf836b837b5eaf0707e81a5aad78c29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1d79625754ac3ec27d1b846a6513574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af81f6dc47a56ec5d7855791c9917e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deb3c15b525c4f82a2a8884632785c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272178758a5249e59f2172c1c5310712577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3745bbca5008c6006ae27a1ac397578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb803f3353659784c613f889ba10d39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ded522a1513696d122336f4499bd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0849f8274263e469e0a3b6fa08b70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea844241e840747ee3099499e2ff6db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36771a23de4b0c7614cfa95ed296f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df672db09f11cdb48448f49b715ada584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599d12b018e4e7a7cb706e9b4d9b45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9401743939060d2007f834eb93c3c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905f0ac676ccc2f7971a188a152f67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f2b36dcb22994fd1446c8733bf50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fc5c620b6bd3cd20f5a3bc5fb7f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4c7cf1c27e9636858095c2f07fafa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3dd64db8db9003d1a05773380588591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4cab9b863734bff98dedc3ade4177592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bbbcc32e3350edc8610fca1b91fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190f591a6f7076e701c98d186ec6e43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8730e09a327723602d54a24e762645595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef539b8ccf6fa1d008f133d7116a28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55911241ab0d0896b4366467237317597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ae31306c7d095114c02601418b3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250f668f54584fd3862b05874479fa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1a9802c8978477af0118c32c7a0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3613571caaa8724e1ac5ba61647c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938699772439d8cd4daa0b210b6ff66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f5bfafe35473bcfe1c4e9d72ce42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f6ebd42f1dd2b24a8494909b99644604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50216e810233e03ebb2f3e32e6083a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6e4baa20a8742775aeef6c699fc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa0f6a34d8fed21a4558aebf7d31e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556214e67700213c9ea59f3b758f1d4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ed897c2399661692276273a899b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ce0b9ae1d176991d5b4588b18f21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee4d3b04564bda216d6a6d6bfd965611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd76fa85012c7a4710c198d1ae34ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf564d94c0fb69147b37958457614b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2897e2c9752bd8f56a3d8358059da1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db56a0878fe5f5476ecf105740648615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089280ff1d1186973e11cce47c3373cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b999173181963fa83bb7886849ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af823775ed8414ea2c0c538158438a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab5454dffb7fd822d7b88581dde224619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b681ad0eb36af64801c1549952d2da3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf9a38d1f875c4b22b2fa85aead01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf82c4026fb4b7c805124f66609719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d2c8128cc2059029a72c935061b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d00b04bc1789a8d06e9ead4a1ca5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6983615701027186d0769b567965f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753e5dd4baca49086cd2ed5090b52a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29fb1e9639fecf2cc26ce37bb931c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a56745d778ebbe398226a0517b76c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bd2f24eb2325065544b19b5fb5d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ff6a18a1e7b4580b0b4d95ffc863630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9450187132ce878a8e7695c5143cec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745db61602a0eb0b4bf30234a98e6cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308f3d6bcb01c95758857420022b665633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b63883776f40a1b517e319210f1ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001e481412685f8db30ff65bf373fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3dc91255bcd98398217c0439b9ada636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56756e90aa47e319ca365f62cfa2b739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0351d96ed2bcddc395a999e1cbdbac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762da640034d95ed8bf6bd24f7fea65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4644e592631937a1f250690a9451b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f45b90f37dbda9fe0108c3f342fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2199a4b0ad663b1146d69c64a1b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb86304d0a423fcafa51ea2503408643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04073014b570d79b01295df9f699fea4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba2b37065b0d853748f136cd98996645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70fd8f2129ed3efa1a9770e6dadce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ec7ad7d48f6d929e370aef6efe9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ab1e6554574d5b1a3eb201c16bd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590f9643ef1d13478d180906e1e698649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c8dbe1c72477b380ef03dc70013fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463abe156c646b457c9015d2c15bb3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e012d722ca44082f7a9c1ad26bc20e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4097f57a25933094ddaf6951c59c76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfdd75ae31a148a6d03a5573010bf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440def3548334c377ea6dddcd18160aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0486941dbb5cc727fe352ed44215c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9320528919c07eb6035bf5bbf20a2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22427fee710063da43b15ccd50b932658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c69c3e2c023b61ea29128d939cf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73d798b1963a2d6213a11c9c1a9cca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433657ffd151db80c6c22c4d71242df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f126c7efd38f130a10d92d01752716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3541c465774e285827040c4ed3aa4d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca7dd538b82bf64d3cd5e8a1d27be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303f809f5f533b9ffbaf3f585f5b72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d3ea7b38a516a312df20ffa73c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b334411211cd841fd3994c9c3499667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d1dbe9877356fbf24203c039f42c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a0baa707e07be351eda1556b910a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d4c3548bf83d96d45cf6712d6c40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6297684e2c8e4600f2afb0d5619afa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843cecd3fc4cb50766c8ce1db84871672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ea74ecdedd8cdbbdab5f02cab9f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a2e6d1f38b887e86bd1b293f5391674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6a86f6cbe3230bfc6dde6550f54a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691f72a4683ac6a351456621bf8af0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd0d0f833db0a0a99a1774995904ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf71e13f2eddd5155bdabe41d39715678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbaaef780a2cfd3bf344fa9d7b87cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc051b1fe08ba7273ca0278774c1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8efb465c8429e053d937157c602388681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b37d38faf623dfb8c7ee0e8c9baa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dfe98aa56632ad96cf3f198d4c628683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e6434de3a8cf9ba9306e40ff93f67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b692d93a2280a4031b4f35946524685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c50497515cb3991e9d20f74a57e39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb865a4be0c770297621d79473833687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c58fedaed922424194e75a24722d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062cd2aef6f1f8fb002e81627fa0b5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9445c780043ce0b0462b297b758f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284c78e76e44d15b4606bf39f05d5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bafeef3eb152063625f639bd0e270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86078cc0adf31fb208db9304a961b9a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27a0781594c04b9b6a76c93e79ab5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8d14a63fda6a4dc3bea0621a2e72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d89e562dbcb934c8c9590d06d7d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7718f0791dc580bab4ba82a85ae58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f26cb1ecfd4559b3ae622133b8ea1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465571840516c8442d76cdd02221feb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6228294eedc4e644c92a8a7f2bb09e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033be7aa2a7fc4408d00693a2477e4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5f86e68c7542b709988dfa1cfa72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203682056865ba30e7b4b94c036faa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca5ac80ed53a60a43421283d40547f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc402b15efd371ac6a266535a5c487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4453b12fe0e8a4d3e345406de40e663706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c9dd0ebf9157fa5deb5d4f1190b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48996e4400311c9013e1dce8a78b7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202740af2589fe1e5c07d8368c4b77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8acfe224485ee3f957f17e5c2650710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b5f47039af3f5d7cb18524c4c3167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5344b1f562aae65b236590b4d5c7d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d596be8b3e664acb3edb146a5a73b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e21c0616cb2e4f03a4af78321f6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dc0a3c0f9922d3de28f5b6b975b87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e8115c65e0a18a989e2f23cabc19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837c03081fe311a43b457de4d14449717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51cd94e5b2fabec2eb3283814b8d78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff7d8d0c37df6b6723913bf340098719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c96e5da34d2191d595ec9af071bf49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe706ae3792415237cc7371caaf06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c90a62eead7a745a5344837f0d132c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184323629f1a64f459a94b53681c4a6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c551ad49235440a0cfc313015cfe9b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbbc26b9d30ff29c931f31aaf6e57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f44db4e7b34369bd8f9ef97427e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b1815a0d6caf0ac1a629d45d9ca1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42796e573efb06761466e198be711184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3ae5a977714aa8384f0fba02a2eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac57f5e77a4a3aba3e3c8319a6b3df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4380cc1637a67ed806a020f45788731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d67cc42a211509196c5a9e535c5e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06487713c6c40549f92e0e0b07515d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6626916214997cced896c8d8de642734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c5fb6493330976b61d6037fa27a3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349dd4ad08f14f40f675d213901265736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae703cf2c2497a0a1ae6ca6e04e37a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e31feb6e5dd77aca3b38fbe68f473738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c243efaa762d4cc55de1aa0f1a2cf5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef745962400e0c5b94aae9358e5a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9e48bd8d3faf1dd00d7f3677ee77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147f13ad8b9e455025bdf750b5439c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9db4a2d912ce7aaadbf86689cfed7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d16a89b93a6e072fc414bcefcc0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a3ae09c46f00c664d15c9d1d2d2f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d098ceea65214997a33e462c5511c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7b51f316dc3e9d784731289cfac7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f753cec973900ccb82cd59a50c4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78818a54cc3d49ecb7cef5db97cbe95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11e8a2978c258560909b34d0e1514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461669469b360aa466986a07506e7b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede5a4c7b9a853dd805ab116fa53ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658783dc151e550615e698e7b8c347753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc51b93e08dcfe1312a596d06b9a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe727160ac87067308294148bdfae2a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd0779b84c3891d6ed0f72615df70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4770aeb23dd6822a3aa91c19849c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e69238c3c48b3d94da1fdab66d20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3042052a58c5ca44f7cedee81f4f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd54a599f99b1f497c1d0e6d5d3417760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420797fef68c2a042f40f77a994cbde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93842703778c38e2afce2b96a6476a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c50502c34d34699800c08f402c696763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a335b4734994b0afb08f22813477f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f8d34a233a358902026c3aa5c4a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f5335cf9b03040bbea1251cbc569766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725143690fca5755f7af29e7d0ab2b1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>