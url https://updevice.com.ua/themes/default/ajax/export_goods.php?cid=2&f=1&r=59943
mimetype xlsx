--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7378f20264d5de3bd8b31f6dbb5341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7016c72d8541cf1685b56c66868bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d70836c5dd12cd9139ff86830fc8f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e89bc33107effed2f6937caaaaff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5a12c9a1f852148a0c5e4c61a4ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46208e552730c404622b29e87ec90386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db3da649943b738b28094600d2522f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefa92acebe7f0212104d52e7eaaf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c777b0f8b7e64d1ecfec255f7e6a199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f34b24b736eccc65e327a13149ab7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579efce85a48a00c84830293562addcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2edcab1a9a92a533b0add74d88045c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d03407875ab1b52611f73b9f5fb38613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc65b1ec2fb0824bc81c16cf36d3e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518fe8ef2e6ab6394aa6eee744a7b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573d940194206b6cb08de3f699989716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919ab71fd8f629028c7bc8a3fd853a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbaf97cb9b8193cf8485c381f66ceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176115d7b3f3c8cd0dd285c58bd62a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742d63351243cb4c4e517f3455f47520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d980a1c1300c182321363fa7e8e6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f73d77972e2ce08b3659c90701e4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12c0d46d03caee6af05a3457696c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643e5b42fccd3d9d6c1fa31746dca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdfaa57ea1ef219c83108d563b33425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f517561d359e15a8f435f409893cd4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac36ed9861b0a81e6a0450c96e02f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae91d154b9c66abcee7b620d9e05128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859b03056a223beb15cbb1d7e8df0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93da2704af29574af95f5269fd64230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc901fd3d0d06be3e00a28f9295e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d0bb0beb36b856fd1fad09e8b65832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e7201e3e0d8d94be0143a67950c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7ac346d4816171ddb2994bf6491634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5dd7bbe2af22f888a77089b998a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7603bb8aa32c969fbf6c9cf2e1ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9d53e74322285486334ac8e0cc4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53b7face6505f06aee23b929c08c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4463f3bfe76fcd9eb8f7302e51f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d71f7a0fb5b08ef55662280e0aac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851836b79130ba1874fb3e1f4914fd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436a1ef81ebda47cb6ed620acc881a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9a3365e785a501b51732bc7a215043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d81216788b935500010244d8474644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb5c2d9cb1be4f3a3b7888add26b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a0a57b8c86123a8d55dc7602e3b9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b5500d54f0c5d217eab841d1aed147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be401e9f7b710750d798433fe0c54648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5070fdd743fa6b7c29a432c990c59e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8b7b5f98b03e0b9279dac72f2bd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea92bccfd1991216fbbbe991b7f5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1044489f058970d898a8b23442c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f36bab172773fa2b1616450ca8c0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f70eb2c5cd9cc7cd73f5022bdaac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eefa10b1e6f8075f7754e4452cd1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435451d10056b3770a7a7488da072c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df958c3602eabc8440b28d991da0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3264111535dbb97c55453070d774858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5679246ea5ed626dd890e0b3f495b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56545435e605640f80caef2ad5133e5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60ef1af76799646de6c0a32cdfc4b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205596fdbd971fe0a6beb0efcffeabf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169a4175c0cf72ac32a4986b58ac1f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c10f81dddbcdae2613cc9bf102196a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b82e25b21b2e6f848625cc92b58065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55923047eda49b889345499d0063ea066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ff257ad6ffa54b40252fa7ea02be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7f6b6cd4132bef88da4b679ab70968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a43389325fb6e9629881dd38413169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202b8764ee773c0646c92764ed583970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ba50201f35e4de98394f7aa0dd71b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b6c0007b422830e3478914debcf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781993703bbb3d6c2cf93d112937ac4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b405d06c970638b6fd3f3b239ca35774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca548ae97f9d4de4d107f10b5d369cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9366cb57337147dd68d81162f22276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f650acf0aaf1f3ffc68a4a7d880d9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e795b46ef42351f9c3b4f7d210f89478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f6158cb1594ecf4e1bad6149c5d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ef7341a80c694ecfe0340cbb37c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf30d9bae2852fee26c0e0cfe81e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21642698e8c01feb7a7188921d2ee71882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b2f6c8ca2143ce1a6f9393139ed1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94470b4c216bc8ff8f246872d240184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a0ef593b6608f21ec2c20410eb2dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e120653a2b5a195b3a1f243b1a04386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af335405c1c82e1455cad541c8b5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3d50b902daed076ac37804f98a8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd124084b2dd6a89546027bc03c8c8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988413eeccc203dc7ff32f5ca1e9555790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41164e9ab0933303bdcff8f67525e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f6e7b78147e2d2823244631f632692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b10196ebd07c7a849c69363be048793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8c41e9f903f38206ebf8b58d755694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8a75cc7cab2a5470a7cabca8ef1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb489c0145e26ee3952b967499471d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef966df49e72ae2d838ab54f548eb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2366a555a54032ad21ef2749119c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b77deb63faa1c69072a6f4e12bef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9744bdb0183c52bee2d65e56e9d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d869aa4526a31726d1e2bc9bd2b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf4aea50385a8cf40ac0d8c454d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660fdecd6d990dac773eb57f08942f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b05e37a182349c39ad1d229d370ef7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeaeffae4cb902636a653c8356370f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6540599df3af6bc31365be5570b8b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c567c97d631f5d252ce3f49b98fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd08493a14f6828b9eb62d3ea6ec92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f12a57c1fec410b1d5914010aab7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e48b5e413c174a6663401ad9387f86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1870a5ef5b38370efcfd6c6d10220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d36333e230db8dd982db46e68e977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddfe14c714b1f500a2c45b640322b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d50aeb164bc19e2bf04245b34e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e7cc127e3b0aec2528a40747bbc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628abf9128cc2169f193a29ada55a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4f57a879c0070e2bb5d6093662fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fb64241982698cf2dba713963425118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d8c54afb7be505e8384ffd102e237119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23d145166c93c50e5ae508f8b4859120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd4ed8221c0e0aa1a7ad7b839bef07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619aa68d670f19b3d1b93955fc61f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95f04682d105ff64e9b47677278b18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef27645fa159390908352533b33e83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e0f46c4fe57e95770d0af4f0c014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb2d435feca0f54c2cb9db32f72dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e3aee4b938c7685927b4b97a72e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092bcd0a83a9fcfb71d001b9919fad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29952c97f4224c48502cb8a1888fc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309543bbe9aba3e2d67b1f33eea4f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc4a5f57158b2729ffdcf8033a392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ecd2d286636fda829b1e5673d7d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8f5c39171ea1f20cd43ba227f96d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715fc256a68d2808a1ee068bc29c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052386d17aae5fbdb2886f8f4dd380c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f91b714171e48efd1f33f346d3021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413fc1edac39ecf01f9f391b5d4a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c3501195ccbf0fa8227f57e6ef91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d01cab3fc4c2b22322223762858e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557377da1eb900939efbe300f3dc28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeacec896fde39107e75d041b35af1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d3445df7a7a977581d1d0247c2887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1147a4ecebc143b43b54da44ff27b85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e3c89310cb9f4046362194041c208144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd132cd45ce326c906d57b1fa61e78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc30be27429d9ada5472fcda065ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ece8e48c61fd3c0681070083cc6a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37a809c3685952c6893136ea0642dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f50258e0af86352ac6a92723f670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a196f286bc54eb918365caeed82e215150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b68a93bc6f0b763e9b817608244672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026111751234330841926cb06c8c610152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ddad093effff07e44b9caa85d9b31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9fbc6caebc5f98f1852ba93ad4e0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f910f70fc8dd7713fd8b92ffda9264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1704495fe7f75e4c90a1765bd5bd92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d8a7254d261681925bfc0c5931a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6a754b9c44331dc012eba7b30aac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea36be9516dddc54dd9f8c8a1024298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b959daf8b4a162be819393b62878160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a8737605ef9b2166c4e916c887d2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d01f8fe5237392f5dbe071bdc1eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c111e3fedbfca9e103e0fd00d27f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ad155bddd5d8344ccafafe0b38b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff5e9ee2a6e986367608eabf0558c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae39d4b20893a92752592e009513f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023b63a08d2b84a5ddfc34463e50ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02798d3ebfd7e4922b75d3089c14b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270ef1eaca6f338e73a49f819d7778169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1bea654306752f58f69448cc03d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3c950571ef071c73b9a345b3b2f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9fb3afea22f0a45dfdb3493ee153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa854055418cfe4347b3ce7eb81585173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e264f2683fd217b26da415628d7c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df3a58e29572ed33aaa96d4e85957175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d82682a34543ef2b31decbef1157e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb666acd5af0acd65915ae6a24f54e0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99fd03bc46d09b7db73f6af8f11a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900514a7f781d3409beb47b25aca4d36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c89a7dbefe3360c359271c208899a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d98f3e11500d1fd09d52055e4bca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f439b4546f4ffc3d5b64d6e50801b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc62730923d13acc58ad9046572b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef34fa429da03212414756906ff3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f182e8c3d037760427839765678e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f7eb551fcd52d8e02b39c270edf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40587864ad31116c97d7af1ff12cd52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d96661afad5c0ccf931a77fc8f93a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eadea8711536d75ec02624c4e96f3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a346a4633d35ddb66a566ac3a788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd1e024453457fdbab647805b4c10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3db11b36a31a8a0ee2e396c96f95ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d593fc56cde56db04e55233de60f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886dbd3d9983c61ccfdb6272f798c2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4e8277a59001320376934447f36b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d321efe542602abe341dca5cb658b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03c522b21be1c689c0f49fac13e5cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5449a27ed7c348ba9dbe6c6fdf9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9f7ff9f90c006550866421d1285b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2064553d250bef3181869677680205c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ddc880a92995913f857d10a25d95b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac891ef73e3bff7ca6ab492bc7a9c67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8a3e64773e7b7a7d9c99dd4cfba79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa9ee1397953fdbda4aa8336c8a15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c163c5f4eefd41a5e3d124e3d8e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6afd40319b4fb46950957c755b6ad6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721137d86c74c517538fef21e42533f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5cbd8727b6625a858a9bb26a771f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27173049fcd28f3ecfaae92e7fefd00e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d156843849226087cc0ca2b3e1b8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5698c5c33b2e6ad6b1af56955cb81c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964612cb7a0122f56e4ec60f15599ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d34640064e42690713eee52c84e95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af96cef0317ef147e76e9cfc1a8b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61683fad60a78c99b858a069d86e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7c543f13a4a9578feca96c0acd91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203c2bc029a8d80a58160acc5c1d04a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a39d3b3f0ef870ff6ea8bdcef67170218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aedcdf24269f9626b12463ba37f044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b55842c14047367d9b3c330c22e9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca0358169782bc844762c274a66706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d72df4748d977811091c845e82c2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfad1dc4469cecf494d653438294d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27bd1204c40379737234acb9416bec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b580668102fc6384c9c590b1a14dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70dc585f18dd05cb9cd60d961a7ec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b912f7a23df1842dc568ddfb20e116c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06856df0d162e01c5b9ee7de1ff20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e1672a0e1454e367ba3c81782427d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02557247013f195ff518941070215d33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fd23f239f24d72c473f68ed723f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393ee468ab5b8c27618f3171199f1aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de19236218993a33cd76a880b69a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86793d32e817d5df29c30cd98d4b55c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0220e53c2cec27e3fd15848759cab5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5cc497e28e938305b2bdfddea753236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c699b2548d739806ea08b797c95c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b4884aed1ffd5ba904c276e113d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b6d30d125472d8add10a8d9bfdea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700fae8bf31646860afecdcee5ea42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6d200568bc27386cf0b5570b02fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ec56e9a08e66fff0f6df9da51ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2172eaf61612724d30d06fc8da8476243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874ba7f2221b959ae0e3beaef1d9fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2fc961501e1b736aa33491d2289b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d85dd441119acbd9b5403b23590fb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747964a7c13da76ef957edef5173bbd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c14c49c3e599032eee3b16ff379bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d0b116ca7dad1a9e1f88f6db09b3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207eb399955e2cb6af83f4ee40363f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09d56dabda56b1b2ec203c5a1f84c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb287ee0d27d2bcbf9de388d1fd06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24151c759dbddf970a578d96652a0e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6179b421a470152f446efb94e847b47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3a7a7875c4160cbb399c78034de9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c57734b917032a281c0295cd5a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a3d0c0edf6b818b7c2713146a8eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1854ac43cc61ddb780c5ed7ae0e9af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2a9e1400ead9d600b42a93c09fa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbabcd44c10f9d67c3846151f5da206260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6291983823ee19bebc89c4f781dd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c42014fc7cfefe3dfdae58c76be49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae941e55d58f4f94fa748f77f5e78cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155755706fe23fc401b91d572bc7bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac1b7a30b2628ad4e2eb274aacc88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb553c1592f7b653e63803adaf125b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ef878c43a19fa313df3d28cf113e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820d4dbc76f6f44a8d97ee3c126bb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ded7620fd80b13f7e0631cf984f2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965354ffc88247b97c02d9b288e3afc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d4500e48c0e5438e91953be7dccf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7eb2d3263b3be2e8eb4d85c52f555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285761ef23c53ecb498988a9af5ae41c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a0095c5c41b086412b9ed3702cd26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a944dad782bb6f391a906ccdda0b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8e50353b10aa2565875d5604591e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0f68d4199895dc6ab2c99624ea5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf78c55ba98cff38347d8b5f73b0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb533a34d58a20a94d71c2bf411bddeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8ccda2b601f39adaf75f2bf6d9290280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ecf9cf9e99a65a499de285fb2d3e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1e9cb0399ecf73884c389dc01899282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454c711f0783c534b022083b880c5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c97552d85d3a24de0930c0c784a83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0949640c62b443a4d06da30a383d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477dd9fe2839cc24f10141a76f072f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3157dc089c05b8061c3b46053ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1259ad494df893458fbee9cf32a18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bee64bb560f41e43970c9a901fd7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8324e7d0d01632a365ff7ed908dd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa323eb21d4cb5299564af3f55b4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f752d9dfe9cde8b185a1fed548e5b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58d09c3164e90040428bc19e2dfc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba04ef9c4345028a6b4ef4997656d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705665e6a517271c5249a4969df3813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f1b77d9a7886c8420403e29562ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb8bac473b2064637a36d6e41f67e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f812cc5db89ebb7546fffd676104ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e82b44da424a9bc08310e428b17b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed7aaabf02140aa11064d1b8da60a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad5b32fe0dc342e12de20c14aec72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e7c189c923d2a24902696ce947f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7ac99e69fc45d2e03af252db85033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467559a02ec2ab5664a4039cce543b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e57b014f97b32cf268cc7d2f39e12c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214646f2f039028be8ddc3eb5698710f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9df080adbc804ab4108dbac3d700a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6bf79d86ea35f0143f762f217ec46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be840cb9a3ed7191abbb52aba03b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763f1c1cb8dba63811af08f2a4cc50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341c7b4024cca6512bbf6aea779787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61d7752c4a5deced76eb0c9fc5907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b1ae0814131393a2d7a64623e0f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cceb5cd5341ee779c9ec8285c38a24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cba49f2542a1bbf9addad2c25bdf4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dcdaefb16d913c3fce2947f449acd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1185784f4e89278dd53d987698eed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b59262a2c16ae21f905ff0d1a714a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f15bca97ac67d1e3c1439457c827319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a0492ba149fd39cf4cd600ad56e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424fd3eec14adaf76331f0fba48f9ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e4cf46a81662eee92c307e5e3889d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acdcf58576b3052ca44a53640e2dc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567915a204c2803dc50d1643c559d58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65c1288b0285f83ef2d5c80286043325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a2698aefffae3af6fb5b5555f7c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487790c4243c22e3031ad08a3de4bd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c6bcc12cdc3c5b58f90600bd155b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd974e711f58946d1a6f1c565f5cdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152caf15f8b692ee22274c773d9ef26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb01a6584059c8e3aee8389fa7e25e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e158cee952b89ee7668f8c031cd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fcf5bfe789f734287c626d813e3bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea2c0313fc060a26a4e46ee751029334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6044ef11deb1d667d6ce8bf721064e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9603a8ef81ab2b4172fa5d318cfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6afdc7462553124985594a5d8ebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fa3d578d7ff8df33755c357f0d5a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea6fe57ccb461c997144834dd2331339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364b59ac61dd38ff98f6ea85e9a989340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f85a1a05d411bf55298a1b270f9e5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4073b993e6f53040ca8e9fe73e67c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d4880f6994add02ff82b1efa3d0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82831347b35143dc0d7e6cb124a07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bde63aa29e1001c68a5048551d9ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5441917ddb0f872077baeb3e1ec96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdc851d33bea16bd93ca8a3bf3de3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d7c1e3abbbeeb33fd2b2707baa0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa3fa490c143aea1ccc44b3896534349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8ef3e5700f8a68f28a19da71543e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48520069ae6d8a9dad2eb08b3a7c9b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236ef0deae116cf07e156069766087352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9fbe8597a4be3769a332bdb465ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6547dae8ec0a3d5e9bd8fdca720e05f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48295d784c8d420553ae2fc4702e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0238b528309903d2710077e882c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880854d4aa1a8e1e058b7b0dee6591357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525503222456c7742f315380f25452358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27810261a48aceb8d1db4ecda818e0f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb723bd34900fc2a858ec45d42410c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cca05d8198596676220023af38e13b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c294137269a2441dbd0f3c74164b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd719907b545c42b280387ebf1a7ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe646dc11dfccde0520f0da8dac7015a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595804956ba83e6515fa42dacbc0d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26d82fb229c901cf70eaee3393d66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe28e268bf31a08f504e80f61b7e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4519a34b55faa5746e2ad6b51921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f073ca46b95ebb8582cd8ca9faa9d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60da5e92186fae84900d8f7870bab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1f566935eb8d37c831aae4aefc9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5022fcabaa94a369cc3ba5bf717d31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db5355b675cf755773a87a6df2648373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fd6552c5ef4045bc3a80be00d43b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea200c45fe91fd8a58dc3ee97aefc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65868a5a61f88c4f24ee6dde0d36a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0712f80284934c98ab3b66104860377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34504a26022d3796826171679faa344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee008851b31a3ca5028c8b6699c41b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f37c32a8eeaf8e41876d38e8e2df8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebece3fef7c113dfbf4fbcb8f3a7a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6790403d46a7c2dbc22cb4a2f6e73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc764a5f3e06988487598de13434a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a87b4250b9be7d98fb65a3905a41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57865ac529ed9bac9d597753f6bf65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d0271df3bd14e8b691eb22f3d5f47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3924e99132aa883780c96e63447256387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251213a2d56896f24cd07c8515be31a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d0fb9eb42736fade7216bdec365b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ecf0c83fdacd8549ded81e7b07a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942ae4198274a6f2689555b7a5c3e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a17986262b1137ba40ff0eafa21a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f7c6cb25f271aa061ee3c4634a145393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7303f2066bf8eaac19efa93a05609394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae501880e93d25e0ee6a28b61158f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78eccb1acb97bd342de2ccfce062fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139075426d87a63fa321873853836ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce279d07025867b2e50ab8f98e3ffbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97ca03593fab13ded361c32fda876399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750186183fe37b1d6c9aa22bb90395e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f1df6dd529fbc41d341dc1ea5c37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed0a1a2a78533e82e29f96cdfe21d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3771b1ad9b537797bab7d6f509b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe955f70a4e103f9186e2ccf1695b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253603484ae9bfc8a61ac1d6a5ba3e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd03ac669b80eb6a2de78976f870908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82e1eacaa23a7af8db1152e1303577407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf85debbc5433aa238ba0caaa81f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6313e0c4bb50de55a3aacbcbfd07ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff229ccd0869be04c8c5e6422ed6eda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c131e6a957092c0de00e0a1221e318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932ef7ac87f94344a004f8b5109ee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef391081196afe7a9d45e46910dbbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3d55a74b2ace56a0095a8e281f81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026e491cb7aa1e8150e48c6282b8af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da9fc61ec3babff539e45cbf00e056416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d8255fff4e87ae75298bef6ef57c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780446f457a4ddba2a030eeac392e448418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf966c4aa7a04623fb39bb67c4e46b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720df38516455edad6f7257a9c5b2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df301e11be74059a49b10d202f1977bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88f17073dbf2f82812a20f4a679c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f97500fee9b50252b2ea4890e4324423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9996f81222a5090b103f8cea213a50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995e65a92d08662d97de7a8861ff77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c85771e64cd15bfd5bc9269f42885426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743345df6301c4b27769edb28e5930427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2f6dc2f5083ab94af43b6ab4c3c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d666ed8a70c0cabd0e885a9d7d936429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9a6d0faf2cfbd90bb668b344508d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e70cbeebd437019f1f9cad177564c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ac998be27a4cf14b8835e527ac9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3b8b5e6ec0e07203f4b8ed2ccc02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d35cc9f1ab365f2f136c4f6138392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898c2bb1f9e699d2f0ed850acf12033435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966ed51d025cc0f1e9d363f06dd291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf9ca217f308f75b0fd0ae5b0a143437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522730ee7c334b3bde538356dd23972438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f2def18fa9aeb1116f34e63dc478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6308903b9b60da1557953915c60e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020ca6c03a033625ed80135a684bb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c754e8bbd06b406c4df4621c5aee4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b73370d0abce51c81b1b279705ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb451249584b78c89818ef51b2209444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e439806d62b9b4793d12fab3b0b6ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b298d0bdc146a5497df3a9ad20fe3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86c757cd03927b40714048e80a7f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61898211350706a31310ac87f135a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714864d1928076c01dea08094e28fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800cc6cc010b4d3af73250986da1c15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c3beb2da6e59b5b6fbbd9ed6fa10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b6094a4a337be0a49f08a7a0db0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032efaaa6b7b42dfa9a48ad4ca0b99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b9b3c4aa77cc9de874869c27df769454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c7464fe8e90d6368baa533795e8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be24363b835e721ac19bfbb4908338456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175b5867277364a78c54941abc2278457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6929e0b3dc3abaa9a6caf22423581ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e095e9712c8c4baad47295dbdc03b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2709eab5332cd6e8fafd3b7193d491460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5bb71ef71b37e590e5a26d04e8652461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce15fc44785dda7c6be9b445823b51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3bb29310d540372847a3a29919b58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b524ae79be8b74b7f8d07f85654f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce190e96121938c802ad70d358ca986465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e91f62fd70993fe25ffd0a1c0941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c927273a503e5694b658adfac931fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871afab7f2d46c617d26bf9c9d5dae7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eadbca1e62efb0c058cfadb5255539469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f6a452a23933279c7dc177dfc56d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e11977dd154d12fb3ab88b07368c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d12507e0d12409caa636f5a9deb51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8fce7b7148bc42335164a53f3e04a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d22f5b24e7d6b108ff648070e0e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96af5ca4a0a1f5083cc3cb2589168b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e0a96ed67a245b11c27f4d8356f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225224c7e72d32a06408c6d22a2209c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5700051146ca0c7853632bd1e180e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9e6a26a9a4688cb146738a67b77d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67c243b2f7c67af2e1982d25c27f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba824ccaa587c38c9fed750892041481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f7dacb9fa4553a0a0c9f71fd34d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd84c2ee4be1019c0ce06a76d5c35c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119adb4c159eac8780e00855d1baa584484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f1abfab6a71c026d66bd21d6dcc5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a43f97c7de2d22d4c5af93ffcf6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c45ce4c9711650377a41effa2032487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dff396a640edcedbfe4cb7df31ae30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dbc6d3d564832dd57fa4fcbf4ae93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcbf76e67fa6106f829ebdcf2e58d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7b9093d191f19c21bf43fe0e31be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff83638d01c8b43964d42190add1fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380676adc6cf960b8b45fce53e59cd38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ffb4fc96997530d4ee74a77344591494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1a169519622e1fbc6054ff4b4a10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b270234473727b31a6879096edd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d19ec2da46ca923977b87ccfda4811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925fb6d83af9e316a713460e9ba923e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc205aab9c5d6b54e5ec0095075ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e4b5a5711e05402acba5624229ed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c93a934be2839f71ecaeb1c37eca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc446cbb7a6c1736012f4d2e64845502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09611f5fb667fdc667716a8622d34ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25ce0325376296cb746f147d9521c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fd77841e77a461c7663caac3e62b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98b22adc2cdb4dd83504529b52e67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1f9a5e0898c4048d3bea0252799e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443ab7d197b2e51cfa05d47be07247508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f1bed584b62aba876b77f122872c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fc824a2ac82b10e27f9f65ef6837510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99cebdab95a2a6c2dc41e8a68423a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445288e0899b062780f7d7d86a5398512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba37c48ebc4f35ff2bf01da6fb90e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5551381db0b224479ecaecd9301a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed9ac1de7ec0495418494df579121515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea296d67f6860edf532d9f5a28dd3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841bb13924586c4b2693cdca68f0e3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962997acb2384dced3b8f123fd2ff03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056d7d2832fd153d6277f5e513c31f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3600e73005e5e0c84c28e8d94ead9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646331ee6389a7d6103e351dad152e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241872ccf612586afba0808ec9fc48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24b92ba9ecf7af82cc5dd0c3d3ab4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b23413ee955b316e60ffe99df0ee3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59818a23b22d088e9f02054f8d7249525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fdeb8b51da7ae408b77d9477e1ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3eaf9afc18e778cadfe2fce58c57d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500d44fcd8223dfbb97d84a1004a97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f818be389b38e670a64bf228adcc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57db17925f6e62ce5d3e064dd4491530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1582dd0e319526e23f682de70c2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d6ed64c2240d949d8b58d2b79d915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca30b1345502c2eadf9abf5bc8bf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d135f31a27ba2003b9df0cd514916e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85c10646e23d65e7f1573ed8b63300535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618ce5a89fcbc8fd41764b94a07668536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d772f674c2efd1b8e801470e4205537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5037ae0d25a72488e07fd27b4a29a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ef6d5e1c223ec01e7406947066ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51168c88bae93596eb551b7abbdbb773540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be55aca5c8530eb7e998dbdef39cce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d814881863d8046aa203ea66ab8e22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4829d9bd3e5bcadca7b84fe2471b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fe430776423ea42f62b542c449e35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069dbfc2ca4d59d9c1ef04f90ecca7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0ad7ea5ffc8cb9e21b554fa20bdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962736876fa2112b0b120430433527ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a05042369c9f196b42bab6cd0c3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e9b68219835d8cc94e1f893ad27b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1669772eea04fc10217ac84026ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ef4d40a1f19a2204cd213374b098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039cb6b468399b033dcae92962ab950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7ad08b096f5a112c95346ae6e1af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a226ee73168b55118a1edc51ce7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d53fb662a74c34bb2d3ae55fda50d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3143f97fddc17b796c1f27ebedf151556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc9517852b0b167f6f8c19353a4a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c7a99abda795670c5708434bfadb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc049aeddd54fe646540b5e9689520559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f6b9fda53bae5c9f4a5e630b605c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d908b606ac10482248630bb95905a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa405b5f905cec8faa9a0d7f5ebce3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6187d068d9cfa01dd419661d58fab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3f4efdf01c742615284fadec27e32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c6736e88a5f6b96ab812a11e6306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b1e956c255646a36ff368d45d71f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad03268ddafefee467b830998677917567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf4ed7f1be2b012f216e5fdfe8066568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1694755e57e8499b029e1ffb840d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d2b405f135d309b6620cdfefa0f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a35fcc16440d32f0fbb498539cae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e28a5b497f55ecd5a669097e5847572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ffa0fce3ad32f2979daca15e7c591573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0573dda579a9c9dafbee22aecf70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce777ac564f02d0c35f92f3566577575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f51f98f295171b8d5f3007610262576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09c20dd10e5e6592bade15ac1d3db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749ccb8050a009e13b55464a45e715578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97d89193cdb19896d8f1fb0cf1b60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace73e59150271c8878cf468542aac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86707fa6ff9b598578d69aa6b942e811581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb478ca8b471a0fbb422d6805c6cc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ebfa2650629b9ee0ec08bf6f735ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ab39085b113e6be0f4b63ace7560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d41435ebe7a4f9295b961ffaa0443585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefd21a1ea22ca7ea3399f8c3d1b37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878179f76c76d149041547904546c83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a6e97a05a551802b309ef6dcbb0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1692d19148de0b195ea4ae72223ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc24c48711ef0ce4730b5721c0ede9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3378587005aab2c9620d060e491f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826af2d796c5d33fbae75aaede6fdfc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a70df808872175f5e920b7b065cbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e801f0ff1f24b725c087882062bce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046e1978b37f0991deeaf74e1046d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46275087468b1c9a5d2a70c606d44708596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e38fa0bde1cdb297d1800247bb22d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb202cdaa815658bcb0ca289cea05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182990e7f3aa24d2ce43a2e6ecb3fe8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e56242f706bf9539d2b000fc38e56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32bb8217520350032bcb33e3d8daf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433d83fb2d46732a538c96ef620a7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99f84dc98a499c563d3f234676c9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0e05427eea1b078598d31e59ce3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03febc9d11ba9d29a3e743fc3973827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c5ef3339697aad567e22ffded3db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66849b2459aa63757bb5e775724f8e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2297c006112beb2e68d17c3afef423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4e66b207a50cf6da7cd7fe5b1fca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e400ccd0d78ddafa86bec7020fda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70388a05c38ac5bb2b22941d5e308bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf6d7cb1c05f0e27bc2b298c25ec66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe15a637f31c437700f29e29220245613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96d6695fddbe897763efff88772f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ed229a68468cf9493ba39069aba0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce652d58244e64299f56847202e065fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a54e2d845164cdbcfc1de7170b326617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dc37d5fbb1b511d76db03fe2be16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472fe61964d06837b7302e782c048d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5709eb636439c0fab52fa3c5615f3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db6907985fc6495b6fad176db13a70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd6e794293e0616b44171fbce13283622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4ca08ee3b6e991d4e03c445266b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09def420497e97c033b6f8a7b8a7f41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec525171e337a99fd7131d153ae66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895cb98e5aebe565e234b0dfa809f43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35f513f57e68e30d820c261f06310627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ef148af48a66781096a15fde63c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cfc1d6665cc5a57fc2b5c51bcbaa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc107c018341a105b3cfce79dadca2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bc0f6f200e68a5913803c1cdbb55f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7f75aafbc834532e53f5a0eae289632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8065b0c3fa3701af7194968cd045633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b2d9e0d1e42424098df38bb81ce4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e4b1b522f6bac3c8a125129103788635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec669ffd77f170d8fdf255a29150d01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240b629a089ec54eb4cfc8026f6244637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b41a4530c5687fb20d00a9ac671c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436198f0fe0bbedff178d3895ef5fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217721e9296b722eee270f6a53593a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d437a1dc2484d70d526a8f994005641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc604b26f88956a313138bb57596cbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef99516179bcbe7caa9721dc28b9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc436dc2f23b0c380e92ee973c6d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a9cef869bb98cf0eb4433896f66a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe0728af17ea9af55b577a348ca456646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10597640098348205c96e1ce342adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556919c390221c9fcc1b8d0c9ac05a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507262bac6e48207482e1bde864b80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c9c3cbff1ba1ba0529d87c1a1028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f2ed3dbfc63be27b6e0863baa6a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bed600bad36ac18d9c4a5af570682652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84942bbaf533db9592eb7bd08df11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b677ec71f1387806804611e71138c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f27db22b195517dceb41e31809c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e538e94d2aa06bcff7e5a7b89d44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7604a60964979fa4499b761fa153657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380465fd862f2e7547ee6a8f9acb4c34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6168270c156abfab13d8ccf062b504659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec01ece27f0c4948afae20cbe58ae9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81224ace485d5e9c08176c0af17a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6768e7b56000075294826a925dd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721957ff29f748e9bba21445691f6fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609259b1dac5c5089c025bba3de8c66b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037448b66e5a2338d70d94e6854c9f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886382c62359a6776cc088d3464624a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051054b040514329ca2b3a01a092e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88bd7816de075420512b3cac7b45e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf108ce9a82325be6d9246410b0ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a4e145bcc53282c2aa878d29fec8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eeb0761c16c1581fa5737240614ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8233473eae3d9a2f7a403e42ffe24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96127795cc040f0ada34896996b63c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b65ab88ef1c5a1ba5829649846f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88410e8cd840b14457eb5a62f25f7b6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb15d853d1c242fc5b31587dc133a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066dd088c635761dda782722029e3fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b6e674a1521db88912b98d93720b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1025bc37b11a4eb6727da603d2e71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790bedf616177ddd7330888a8f23aa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae72c73eff6b5f06a04c79bb4d0d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd3f81ccce3e05546fd60c734069e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4007c10be0155034b37e5945b53e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811ae68d4a445a365c85a61a9bf4bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8586731c2fec16db95021d0dfbf13a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4a8ae28b5295a92ff9cf876d0e43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6dcd9d4ba41975e47c51939484ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025433132cc3e8db7c5a10b8986058f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f3fff25ac9512f94794abe41d93a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea7a25207fdcac17533d98f23ee5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92e35c09ee4aadd8e4c9693512d40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce95c854b18ea3056618b01e651d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b8d829f23baccd5d903ecb65a56d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014516808bdde0f9b91df476e486c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859868b1ce134bb25e9d2665e5b1752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e44316df5582353300e65dd64b09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a7096f50256789fdec2e52c068a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7781cda2a56dac81902314cfd1616698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17123cba1cecf761ecbefbff62b0c74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364df24cbc7d23889c3cd632e00af8d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61ea34d71df289933b325e8ee02d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80093a0c67db93ce506c54ef5a92c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196906df396c68fb16be3081a638df0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ab4e7298a080ce10a32b5a64692b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4129d0ebc4694303796c580def6a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace11a067abf9e66f8852b5586099345706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe7a830de27c28812e2daa95aaf842707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360d26909f82f4eac4f9c06324a75c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc4bde12d097df0065909eb0c245e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23be8c0e7f6a2a8d0bb4ee1fb9192e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e44fce74701e4637684c4026ff09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd9e4ead8a98c683c42d46ec66e6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c65de679609995bbebe5c7f4496d89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1366f9468e54ee68a16ed88ab5406f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d648e5ef79e7c744358c66dcb34428715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56968e176b188e589947dad4ede195b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c55d9875434c4ad6b9a1559e7a31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5ec59d9f7313ca221fa63e8de2c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c539234ffffc01301c82fe1162dc42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa330bcab95ef8acf569de3942882ea6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c195cc8680e012e390b66af0704654721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65199471a1ba8a9917834e2924a0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d400afb1aeb7a3ff5f6fe367af91c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0a4ac76f70ab49be7f8ee53f789b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7644d0c7ad0474ca8f12a3548a40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfc9d7378cc109a7636448c04a5f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb187d3135905c466bc624756e4329c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6031f918724f3303b59a591471262728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948bd3ed1f927640c012bf378fbeb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bdc481926a9b22c5c9938057307ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a5d4382b28e13f2404e668f21690731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f794320ceb6ecf78b2ea54dbbbe392732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9c9cc9bb6fc1ab9e0a0ddd66c949733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c4751f9156b68084bd7b84dd03dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd2f49d614ef5c005421cb245b42e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd8e9492da47e9254e04bd4158c394736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa68339364431fad555af2e134f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681992b869534ba4b0a9f408b2fe5d4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1274fb6870ef51eb7f86428619ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bfc35ddd011bbc383cc91061ccca0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93692a0606b402b6d2f586d67e8033741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b651fc0b39be06a0a4de4ef9752f14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbf32fecb10474d050af1962160633743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c54d7395dbe7b293f6552dfd4d3d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa61f7bae69463fefa3a592f0b141745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a1a35597c8459b524176183e3377f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8a83f0145c5410bf770cdd4a92cfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fdd39141d49c7b115df248df84137748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064f2bacdf27a13f8f4acca596668b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0c5cdff211c516538b2ae85b0746750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee7170ecd0c9d61f51a5a20578233751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c93dbca248f839121ee7a0d1063e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc12e0dff560b2536c17781c02646c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521073026ef90f33545876ab4364ecba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1a6c60ac6169ce0cb06ec5e0e6e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f85612b3444727de984cb48591bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b1ee62a270e57b723f0966eba6a15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ce8b72cd5ec415a1e88ff321428e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3c85ee4fd9351e2f25bbc4fd7cee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30311a16d902b8204aa3b5fa2c51d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e900b12e2b12c374b003f69bc19bb8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22de3fdde37b1a39f19fbd3958311762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacaee02d738d3c3d3102c375d9ae13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f431b73c33cc6a61c0ee97f2f597c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f96115cc2ab32c31def6d221750d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7d4899adaa85bb21cc852111ae81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75a284b56b7d98c439915eab12c03767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02563820d22b7bba1be1b62cb184d9c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac7b1c2c6b3420b91c6f9b49568d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c71e19bd9d193952b14e409871136770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224bcd3dfbcc6ead7d223413739b0ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7cec2d9c2bd9f55a46ecb851d43c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1838a272584510b5c958db478c9a91a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939d26d3ec09e8a50a5ccef510c07f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc4b03e974511d278f06b321e2a545775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136b2f86296eb36ad5aa86c37f01619776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610670943e003ac0fe11085067b069777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6b3b69b356e5878311685814a7a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448dfb9b9f5e9f9fe4bf77551f4e76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17749121c8d8bfe78c484125b29be6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06bdf0b9c2ba0b86c7b38a3408ff45781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d32cb533ced26cb74ed6b0db165e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae10aacc3e24cd3fa22b7ef369e65783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e4fc9ab773eb632109f051e3ec42784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ced9b8797acd16bbad755776abb19785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9a8136d73e6dfbe7653bfdde2ebf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc67018e86d6ee4f42a607148ce933787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bdbcef5ea4676e6b8042f491a4af8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187977f64e2c1942e1dc02bc72043761789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbfcb307e62d87dba1d388c22e822790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b2da92ecd308034a9be0fd5fffaa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f2b045bfcb19bd2b8e4755f0e19b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23acf33611e9cbea1e55f987157dde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc464d254514e6402ed40f058915b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bae8e1dc3d41833323a7f715c4c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487004bb20f50070a59de7eb4e907c5a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bce7ac04ffe5bde0be174317e41d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165bda6968a5c696ab9a78c07dc2a4d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe5bf28b3ae638cc26b652d1a64de4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dffb86b325442a88ed5cd4c0b7395800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3e76687a4a0f37191b7243a6bb45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663acdc352fea2e48efb1e95b919107802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d55b227b2d6853a179942b51a074803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e5e3768ef041198ec933dfbb9b32804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74dc8339ef7f3f54858240a4cd0e1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703112aa586794387930694832f60c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d72b7f98a3588313bef45838455e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d42bd6e1bca1b6dfa1f5fe435714f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733218a21faac6716ab506666794bf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4491764ccd801c5c1aa8045283b0fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2393cbce676b5703d6bf0cf04bae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655863a21e9bb8335765fc56ebd80c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e943d339e948384a3b2585099a5d7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b6506f824df89eb44c305b2d15cc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f7e952ee240753b607c1c78160a9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3b22e0002e4ca8e55bad3b64d69bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef13fa9aadbd659e040d03dfd310a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d5340a9f6a7d16c7ddb87955da29818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd361cd8c292e22c7302125a7932d6d819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc14b4c3a04dd86e650d999a236e5cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fca0cf1d528e8c84e774ab70311d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868751ed5adea753c0edbfe57da7c1e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532b28970ca9e722e7047cd50e588e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4f997824d5027a9816f885c6e8b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ebd217de0847252ab47b0ab71cff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6546fd3f4a9da928c3295f4b762a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4bea1a1fe77b952509055b21221c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad75670604869274e5d8bb418da939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75516b0e936f43e8a8a055c597ea54410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809472931a2bcfaaae76d3585aca90ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f977b3041728d4c8e3af500f3b3ed212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56bb21542f5f3e9e2d83449ace986e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc588b30842e58ea1c0558ad9bcd22e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a42f1ae125fe1a70c33573f62c26c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743945157d36b83b2387b30cba44fe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bcddfb7f751cfd015f3e23630386317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e84655d6c1a8b0cb471f5c98059118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fdf3efcdae1153e5c9ea51a98e89419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1e91d0ecbcd655fa293f20ab504120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695feea49c2e91ba03564c55b48b726421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629893fff91344985e3101e4a579b1a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08457b2c394eb39d59c0ee4e72c0b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840eb2a578509f59f2e59ddb32feac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ad83c762f7a157111deb5d5e2f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f906d6b26be1cfcda64a501cee462f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f782f6134361146a954e078f40e31227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049e0fe929c40e13a854ad7f77e219d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c15ce8aa5adee67c67ae77df54dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04382223ad39bfdcecf659f1ce6c027c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1075a048506da3f342617f5b623c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbde8c097c2f69902dc49c7ac468bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fc2876d0457511f119520dbc5ef7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb454846e2ba4cc59005c405160d92334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7dcd88b1e74de6f3f9459179cdd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2a4ad0d20f7dc023b91653be6c1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa3cf391c632945c507cc269b9107837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a45e96eb1b147b96c613238cd533938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d30fb1ad0aab74cfaf6bd9494f11139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97977b89f8e8beeb3a9462b3f2751a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a5225ca4f11812e1c14201c50d9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb30507b86426a0d1f81f6cdc8ea8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c55a4307b7c03a5e106c4eca8411343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be0775ae82d30a9274d8f0e91a01844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6342084226112a72151beee3956345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1cd99d17289ccf15c72ad1eb3a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0c449a50c0e1d25df92fc1547dcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef786da79e289ce3d843f0822e75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a01423e2bc8b0f514b2b0b7d1bd0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55a9f238abbb76e0ddddb5bdf185750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b87f4fa0f9d314b67c673f16adc7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607069f255a68672c8e9564e15753d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41ec40eab3b352f93db654f767a4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c236ed846c9e341c17e7e447b9a3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874614b31946283640ed94fe224c89555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535ab5d2897b6df00aae1f471af66e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f944a8d6ffd783a5ddfbd362dac11d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995862e77250087bab7bc63ecce332958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a095448d9101f4290d1381712695ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab7f75a5d7e740a8d43af1e50cae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14477429a47ddcd2a111f0f27b35be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639066c396f7ac4c05b660d91edc4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38ff0fff91db59338e33d3abed55463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec09aec1a64a93bceed70b7c5443d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806379ae9c8803bddb5deb551dd69c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4ba55656972f4ad3edc3797ca73666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a61aceef0e7ad118b351d61b81aab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ed5d967eac5751054f025d2cc99b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffd9d87b1e564429c1f81fdf9833869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90fc69edd7176cac793ff9f451fbb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7efe4a3b91a822bf0db05575b496471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da9c92a826fcc3cd225ea3972c04b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa563e578109bae44a21851e5906be173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0c33de6aa7b48fcecd5ff6979ad974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c4c5ffdb384a841b3973c0d409ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a181e83fd9cf271cde15cc27cf46f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc621ec84ce31869421d3eb449512d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee56b6007670e97435cf73ea896b7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0072d6c42feb92fd5e98f1bef51c0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2ea2eacd57443c3314f0ec47a09c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f4519e4f91d7a03277a31fe809d0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5a5adacd1a987637d3e8b3719e63b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc716f970a681ea2171ee73463545ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24cc74a83450d32142bbd76445462b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b37d84e062b38173f71fa57a3f29c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ee1aa1562b89bee696be2d9fb6ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c5cc7dfa1e20c3b4fe1a90cf516687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86e8233e2dd62c04b62b71ac6800088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988643ea57225dba0ad44372f71cedd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28016696a6df83db11604e51504f0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429aac03dc34d81f20916486cfd759291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580739680944a45bafaa95aebf40f0ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ce4803b2e5497dd70af58c37e4b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5925e05ebd12d4d54a25f5f9e0485594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f571d51c4081331c89ecd87106d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5afd6f7c4a3b013951e7b365609ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30effb409308bd66d6498aa2d1c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bd476ae531bda2fdab502bf7084f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2fa64f63b4d02371bb4d31195a8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86249f324fbfac920d408f4525327b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074000b1d39e872f5280a4ead59d19a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11557c747cd9008ea852363d06ebea4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d0048264a78ccecf69f69b9e38f16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a991230c51c24ad3b4acd2f89020d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653648c49c92221450fbeba90cfc7a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39f363fa97a853ab1e4cbea5f65e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3106a970c3422c85e2baadc25439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937c1f57694695dc0e9be20adb1476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d3cc712115f799bbffc771c86b080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ec0df4a583392bcb17a5d928cbfa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d033b34ff361b1daa8578953c58d51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bc403156a5ee79465e8dbcdfb736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f726f13c189e465ef3ea9a3ae1d7e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbfebbcc01f0820d5162fdd83331f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3bcea49ce29a3a464846e0a3e8564115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c2944eee04583d8c1eea4d05be90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2416ca070cfddb01aea9e2814b4940117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170da270b87df7f4d59e149f2a655bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c90ac353b693149a25ade6735deb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331a44049c51a41f3098a2cbd74400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34874de5a7fbf178d6746bc30900a474121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841209c9666880b04e2e983ac61763f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16c74a48b133efe1a70f1376cbd8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f87b075c06e531f8bb5fc10d732a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546daeba10bb341738888534736aa51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae962c669388ced8be8e256fcc4ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3de1f050fd99130e3dfd6ea388e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b83e2d67336dbbdb5907a832868ff1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8185e14da88a0ac2e5ddd32ad7d8f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df26369f13fb7e369f61be41373c574130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057524f43d2cd7679e50859dd488b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ec0a6ca5d3b045bc28f2533dd20b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e126deda0228a18baaa83f2ce02c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808749005913fc331798da888d59408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1622b20e82a8a240c026d4c1dc12c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f946e13cff2b5422e98aecd50d0f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc5d3ee4f5329c86b9f713b948cf96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e1bafa78287d97da1f9e7737e474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5712c500588aa196409f69da230f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d46d3a3046faa9457d4d47be5fa73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbac0ef65ad93ec887d95130c48c23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589546ab9199b29974009eaa33712e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf2c34d25ade301e02e2cf0bde423a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327159997a9a374f254b61c84eb3df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ae5d984ff378897fd2b6ee528e21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886ef2f68a6caeb9a82a579e569b96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7429ffcf9e15f631400f612e68e556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67b70dff0b1fe677cd244508f58f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9114a439b9c7e2c02b4e1124a287f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa5bdfda6dec1664812f8bf5087ef1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f01bc27a8d8922a66730fa963b9cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582016b2d6135dbb1ef6a5dc1bcf4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01f37f22bc83306fd95d6aee7b126153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a0ac4f7028eedaebd3084e716715154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd6ca6d1fa7e9c592fc3f4cb70895155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ece53757e14b582acc09ad2fb1e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b69c3231a019bf0adbce784dc23cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeffc531293cacf48d0043203f8d34a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0d499ce6877a3467298bc4d50295159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984482d85093f361c3dd9b83a447296160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5373d7ff582c080cbe4a1b9d12e61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b8c46c0d00e0d8622ffbde82d983162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfc593717097cfd7f04b760de8f6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9dc4095dca79e601e4f1a600675c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be641af37d341d9b4915d5adba5aed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6cf06c7661d36245e538738e8b9f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8485ad6cdc64569008caee2e6d251167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2c639ed9c185252533d4183e5ca4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e520aed531c774adcf88d4462c30be5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd81c385de4afbfbc509855fd365a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0301512d9a7e0332d6f05f8b5cf4c8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047b994dbb43a81417afacc06ecb9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b160a2ef14bd1a927548a8d61ed47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ad9119377ed7061002219cf4f74b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56a7a8e509ec795f2cc658758980e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2960a82e43982255144f452fc4a89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3129b42316d073b071361973ff229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a615d8259752513b0feb785e1823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4ed59dc2932f72b6d34d3f523774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2112097fc1ba75ef09a93a6bb5c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9803bb88b303033e43b08158d78ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea70f025a519e441cd42bd7cce1d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6532f6f6ba9bb94d169b7d3b1b44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b408907d666b6f896c05d7d503c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74733464c4148f33907dadb16c0bfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1515db1fd84013cd576c364b0dc1f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4911173772f6ad2688f1e9101e6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be226c2bdab0c408d2eb7cff4d03ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb1877c7540a8faa95072f8c19b43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c26642dd79eac0a9d7f8eceeead2d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487ea0e95840aecb930b40f37515a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d466ee58021bada0ecf2f389f0bc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9dab50267022990b01f0daa9b4c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace559c74d63ceb1724b67b315bba70b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e849b6e10191b596ae6a7587b318195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f01087d82fcaf34bd6af5062f698196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4e37f0890f4430b33267553ec20c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c57e485c91e9a47aff99298b924f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b3006dd8894581e3b79e6b21debc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c97f909dfc6783885325713dddc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564900413c561251cc849aadd8264d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b52e04d7d503ffd222a4b63b9ce7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a2cb74c824dbbf95bf1e09d3c7ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9518b2cfa18fe1d40b939ff396c332204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf43a9ee389ebf072fd32343a433a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17b2045b0839c23703c51e6acf5b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784dd83bc3ad8aafede2e276220a5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c9d4aa99659a95cd7c5d9f11fef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61e85335501d02cc0a0ba42107fab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b90f710c2dce7dc35e149065840db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da18470e5a5e78cc94a13e83433da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e8ad6a5027cb37d1b8fdc5f94140212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33204399b66bb1a17c5a73c286ee7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced9978b58d2e3068dce07ba806daa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a093afa751cffe6bf1481420f5596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b8f030154214f1034bdd8a666d10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6fe13416a9a059ac51ca703211f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827b2130938fee3c896cb5c27b96bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c13b4abb75527c5eb73647f02cb84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0b8e5505af49755e8182dba510c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e00f3e0272dd4ec980bcc936a3de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f1c474f1557abc1e02fe7d4235ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6b7830fec9f5920ae6f82eba1386223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d0c9b72eeaa8e2e114285b9efd17d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b842ad1f8ea357b16b9192962c07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d5d56614e4681598e15350db9f0b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f97789a03287ba97ab85a5c5791b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1baf5f79b282d693e7ca6bfa13272e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bddf72bc0d78d0d55c23099a77b05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec121591ca77734344b93d0df40f71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f16beccf96ced2a4160993f37ed8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f68f366c253358f7ef92645abd1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010a39c0891d8f4f36c65994ca15bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2134d9bd0c35546aa8ca944b346918234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b0f1a6dcc68b263938333845181a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d866da23677f33e80d92ace676b7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723782930c98811a284be201ae72b6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caa7c77632aa4d4585e065bc21a55c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358de22d5d95a17d9d9b6db0a6c6a22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133d54e59337ac87e8a243e7682a863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba090b479c3d594b109927ec75b3db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7780089e005baac741f2c7d4f3b903242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5ae2f80ce18261128a53a08287753243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906190a44bd602ce1b8a6e6a5b80e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc31553af25fc730364ddc55f80b90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3bf7e8b6d7a3c11ff421bb751b581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd92a4ba6786fb34d14d20632563f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf014e1f92e923009365da3c17817d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b9aec232fcb8db2beb7d7bda0d8b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5379f20f54e0f29c71489b75a074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817550923aa72b4981ed29b229b27fb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a75bf8300c1f433466f572088b669252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b75d5a9d20825eb55c1042fc8124253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd6f4e524f859ec742a2bba2b999c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c376e9bc9aab7e6b23eb48dd3917e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15310f300361528455288ebdfffd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c15f6a9efe311c3ec23831fc0891e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e1d6678f4b33cc56d0b57844fd60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3b5fce2e216c9ab9468c7d2aaf32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3b099b7cd3bea01f2bf3f7aa578a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5e41ae603c33b08439dd92661888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f0dda794837a50fefd0a2a31cf280262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4b82e75353e5007fdd950dcc0420c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c15d510133b2a0e0c2a536458196a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81f761917e180b222e1a69efe36af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2126920c187e980dc8e1943f8dde27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcf64bec47c9112cf402dea43e1bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1834b3254f62907ffdf623a409cc4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bdc2721b1562670ec14a6a72590a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98116cf7f93f644d120ff28ac0725a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e634b1706a7f94fe061249fa1a93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36513581d48edcc079f9d5e0b8cb87a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b68253d43c5a562bb15aac3f50a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80393a299bd08c206b681ee7cc3b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d697082162b7b4e4b9020c0dceef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90cc3267a60c31fba874c1c02f9ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b3739685be1333f1e08374c9982c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa416926a0cbe8bdbf8b68ad1529e44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2858974b65142cb64ce899fecbc045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ba1a12ecdbc2210859f2d56bf446280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338799c1b41b6487fd2ca207c700706c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cfef201db08cfe34f461c64c4f291282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0bdf0ced12c569eb40876e4786f91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a20cade829d1d4e4f14637647b485284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b44a6b3718f4adf88cb177d55311c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b91ee11bb23acaa33ce720f0d77e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417fbaa1e337a546faa077cb31d135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f71d696b018562469960830bd88a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d61a7a4411f3e5cc0dbd375185a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8edb3a89eb8f754b3cd294a3807aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8dbb5a3cb46f607a3b4744e73b1ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d6e80885ccdf8205fd5cc31d5c40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36445e6871a64c08a2593e803977c59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621dfa5b22ed44494b0614dbd7863f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152df7ee516fa24218041849742442f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4303a9781f98c1305ff671abe0bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08eb114831ba283a220ca19978962a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d6eb5b203b9d3d8582bf04e8fd098298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce184f431fda7af393d272081adaf1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a2e46b34d7fbd050853c83974791300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180cf305d9202730953b947296a372b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d9a3f33bc689fdb9dde50475ae1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b15f15c7031330d07af13a6b6e3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614752adac9ed8cf10766b00bfbdef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27c5f420f84c3a79bb8df4f7bc506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91515ae27b7e089acf87ff8c902e9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea7adfcaee98a3ab57001fb1e74e9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7998224bc8c8ee5ef7fbeb3ffd37b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a47c6c9a3640265c70e06b10ad20f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b2a78b2911a91661a8c1022a1e75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4878a0f784f89ffd20e20fbcdebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79dac9228c1ad5bb1eda3a779081d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5dcb0aecba28198431882683eceec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c633bc495c7841b1e7a5d2c3c10bba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b85f18fa0d1da11cc72b13fbda49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1262c5fa606baa59a8ead65b16220316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b51f46969f3ddff36cbd606d9f29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ac3e3dbcbd26c8bba6ef48576ce4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc447c10eeea47fb4442e01941526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a486492016148a156b06b63603e66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db47459d4d992a20dd71028ecdc7ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93047a0ed510046831b4576035bd07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eb5ee3bbba1f976ef134a26d66393323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d60f2bf092b58e94df4544d10ee805324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac04cdeb36060cd8e2dbbc85bd707d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057fa0831b6c8121bce4b39666d600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d017fb9f31a629ecb16a0010b897aa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a74e947a35e3bd784a9fb0f8e2ddf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799538d722d43ab98107fbde28e2ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4009a4bfa842ec792579d7e95ec54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839b86a2e8cadfc070aac98386761d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa72f26fc84237d57a267c4fa8d756332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea384409ebbd27ee39a757f0f013ee4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aa48742bd88914d2a29e9adb92a48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e874fe50e20b447d1f2984a0a9b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38582923000dd1d3fe190418edd7bbe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69720953f8aaa34c4cbe855d4e658337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a90edf4154f5dbc3b15b16e9ba30a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801b7d7586484f599d0785adc5f419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d14ddd9512a802fd8f1477ce6e405f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af44567df83be1f428f092a645ecb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47a4c0a70e0b6a1af3e4e35fcee90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc780f985ad91276f85b1eade1c704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c2212bc5bad5390df3692cff7724e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1199579173629002f3ac880191cb45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988118a047b3fd1654b81e427d214b83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536ebb1191a603e541b0d14a1bf5da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b9cb7446543010984d72550727b7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477aa2d8ed890f6a1b4c1e69303384349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773b061b1b405c9f383ae4ac5ad26d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afaafeae3d1aa23c0416a58d082c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695e45ad8b88e2d910d204568070d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91469d4ea9491da30208bb70a5c41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5073a4130724a19ad02bf49894ab3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd55255dfdd47729fd96e6988dbc25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53a7b0bd5571e896dbd6d5390cb56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2348fcc1aaa8795bffc88f8ac314357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72f6e9cd23c0e1ae176c34acf026e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee556ae42af25bdeee84c87492077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3f4626bfa7a67c73d21452c99771d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7940825213e947596610883e0bc63b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2317f4315c589d6e72af9851416f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a5f62fab3741652e259985c804e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3cc5cde6c36983411ecbf71a76754364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b470ffadc34684f88b34af2d211d39a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199235893487d9a024bad4a311b188ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023d3d61d92a525f6c125b765658b96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c14905f1cedcb4134c628a03c664368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8321d66eb78f7bd72918fade532a4bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e62c6c699ed62e3b6293458d5bff61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7e418ab71b1481d513ba4c790453371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33448a6ff771ab6eb0fa3b31d5287586372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f58c9c58ea184c532277528468219373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70394d131fe259dd8ee8f1211eb8e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397227778d0c4cd7df5772cc5b37385375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b5b84ef079b0c26d5871e45a4638376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c410cd89ac24e8c0351f0cefb4dc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041f49a0266aff20b96c980d53dcca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b2bf57423d0eef051beaefb063114379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a698762d94c670e9de900b516ddb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2bb7510f3ee95310f84ffc29ffdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5072437b81d0d4cc60dbbe17d3997382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c292d5aa255327407aca0a36c2b79c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fcce27f7f6c75ee94c3c62de3a70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4e6bb3100e272fd8d2980d04d28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6ff071ff4b862861f50097d71250386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c3ba84b2280496324a2d1144fece2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60c4c3cfead39141a49a831b49018388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c603843c053a6ff8eca1d8db4197389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74337eac966030e0b2839082df30c2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e169676b858639a6d3c3d16bb9928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55220a4ca4c6e6e7c77f0905bbc0fb03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b65fe5b3c2725878da57c88a17ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f7242cd8f1057b7f457f4b83d39bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fba9e4c4b9cd9aa6ad7a94ed1db52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa458de65ff4478eca4ed3d359c52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ef7428c2333cd15b19f697ed4be3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514b55a4e6db9d2c1464a39ed097b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d9d6f2b71630da7aabeb3f78ccb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1055b5fa03e64169bbed0fcb8279400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527c817607ccece7d0085279a36e0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ef91a5d06b0ed90b7876ca1e316a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301ee801539708d551c66d127a3ee56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcd9d743fad14f40e01250d83698c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a51b413c20568ee77739797d4d1e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553beb4d286e6d670ea0c92d97056be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b4ff1ea4fd419ff70612461b49e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ab71872d925bcb0e57e0e878c6f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e240abd6d142ad09e58121009f50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b78ed1e9e42281c4c474ef00b384c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7f676800e1872cc229054e200723f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e16962f4856eae20c1211b9ce98fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34337a8549e84d70661af9ee23fb44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870214280afa70ce839864abd1653e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043dfe206d50c62bbab2435ce00198d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ebb0c1df187b8041c2808c6cdcbe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3530316951b09f3b53f16a4c271182417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b612a4dbc00fc436dff8dc0fafa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e400e8849125c79dfec214d3c1b5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c0f6a014a8827a051d815328f50c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229818862166b7ae52fc91175b202c17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034826014a7ad552ee761286cd4a10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc04cb5079cba3ae37ff2f5fb256e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d07e84af64c3ae896ce120a75bd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be882927925dfca5a8d9f171f6ab30ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800051e73684f099276f7aac23cd823426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ec642ec86a39625f862c9be429c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df93587583277f11193e07f3d21fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edd32c822a1a0175466d9c88f1361c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807333170a6e70ef9de3d7acdd2b0552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122150e5646cf428fb34380e6a6253f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa77d37da58fdbf1d27c6f11e6eee1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6891a15875b800ceffe45c247d3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7e8d58470a61183bf4752916b160434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370244dcd2fcadcf366d399b96c44c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c378198ac04c6c0a5051737589df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da96e8a44a430dbde4d6b6c62a0ad9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5062432c5d412a32c6b311b2a6f0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993e22104f7f5102e5a1bd5b9bd955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f48a9acae3ed1c5749c968b902ac7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb040529ca0e3223bd9822e9b39f853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f49d739c0d21cc260d61414460a0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5dbd278d8503bb52470fda1626cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575708c2c06d9527b4865bd86516087444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251044f9d291df72e1099c423915906445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f602a7371ff1f2cd43918857d4d080446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e2883183607139f49d37c5d1f297447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c4e9f126450a7404c4993415145b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd960cbd80e35cdcabbc777f38747449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c245b0bb16776c1c7e31652e98203b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eabef24c0854749c3eb550731e1e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2faa9bbe4c2d3496b3f84233fd735a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c5f6c24858889bb8e3ebc3a6b5540453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b545285e84533cad859c2744c8a03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af1b5278a3d06cb6ccb74d085226a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfc000bc04d8e0223899bbc9e4de1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3eb9fd3ad35429890e501c254ad2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31062e4bae86fe9f80987eff41b6e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800fc93dacca1e06ae693299664b6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9824486f328985e3a22a3e0302d32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ed37fbd7921cf6ccf378104772a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a555a8a2bfc647d504530c855674462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43679b080437f13c72cd18cee5b4432463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8ad4ff7d5ab3f85ed98c5e1d2fa10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db2f91eff9b74ddf62ec8c705d0fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32607d796ce157e3e1edb01fc173dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca35eb551a1560deeb23b2c3a9c24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab33d3dadbc10b771c9bad1d52955468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0101351f96c28e948439207fa4517469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7267caa8cb320b149000b197970aefd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2e4ab351ce70669f4bd27a98074a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cce9b6a58b557e407dc3930b367ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbfee9e534a426ec0fbd159c40f2f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f651eb982f7399fe6f07a82cf2a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c029cde5a1c1dfd21f75c7a8c1597475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86ddb95a68f0ffb5df978088b5dad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3963d0d9562d3e1cc8ab92b20ed75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5926a66aaeeedf3a2ebcc66ddf97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939a9df6012b0b0a558c43f91afea0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a96ec9491c8e683b7e4478783e38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7403749b232f8539f63f479d0e68b3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b037ff7470129d0498b2d9891488ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee13f8bd10ecde1d4145af130bf6c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a3da63dfa1b66e58389e043b2a30d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f61ed7eb1e150364255a8cd5ff8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a362f2310713a4e00286012f158626486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcba1932c2db8024f669baa14667d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd43c7e027c6966e67297fe5c4467c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee36f7aab4c3fb39e48dff9d15e12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa55ed8e943015340144cd8cceae92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713eb64fe56795555c48367a0fc6b53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396d41dbd9f3e077ea640c4a41c9a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1834dccac949a80468bdb2ab8fd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872be8838dc6e4105816693f5ac4acb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95728808bf4f735ddf435072f799ae7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecfb86c75d3a9f42bb3dc604f1f59f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c5f7721c52f03d0035db39351c16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75118b0a45cf14281a60e53e42488b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b8a1eafea0503d0c299d8b72c157499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e803c7c4336251928669b24c217de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d8b4db31f90aefac903e8c5d4e41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ff699a12817e79bec79287227950502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a87796be3fdd19c63e9fea0d3a690b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e65584c98fc62af5ba04e19fda3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f718ad8b7306d96bdd0d2763956dc60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8657186daf5652d8f879db75355838506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613319476f22a82791edd4573d1f7a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917392adcdd904701125bb925d390fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550cda6f19438974e15a1ffc9ea740b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b8966ad7e0b56fc47d5e73be41a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17338379da8b8f53e263ad25caabd94f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5375403ea642b32d7b596dfa97810512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5c0bb280cfef7a9f763b6deeff58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc46ff428461396297247b1c0f4db84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dafa5a0563894e75e05ef42664b23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eaa70693ae006bdac4b6009024111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e875532a3ea1d0105fc56e8857ec7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40f7c5e1202ed6a11a621a883073b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39213f4c508b82cf38fe7a510d340519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec2f5556ebf41b0898586f47b5e0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec8bff7b1e0c3c492a8595c64a2c23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702413701c9808e43ff2270ffbe38e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c855ea347708f01b9d5f1d999315f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd33e14bb815af17632309394e484524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa944456df0a3fbd869371fb56003f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ab0e279c060d441ad91e0c9a9e66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2daa13501fd09c8fa7e8c80546684527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec7f087858abff6ae4538ce4702d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37744a52326627ed679ad6fb10aad38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9dfe415769a0419da2e9a87d792c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f40e40096de637eab5eb2fa8665d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2426e2882d4f20732a3ba5db5b186c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f029b2afc894054e4c3e76b6fa18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa86982a98b1920b20d07f6da6d5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3b8e091c921df8572b4981fda98c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e86b152e9e932dccf8c71ac2ad5ffd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831848b90aaefd050425beffce7f603537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc76dcc7df4e1ff781ecd309c75395e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b7dbdda5781447e4ebc6bf511840539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc6a7ab83380c930bd1e4d0c5cfe5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8f61a7a06d819651dcfc21ac92b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67919f8c476bb3e9f8a4d29d30672542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e0ea555ab94e1a767bb39984de54b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac172bbd02d89f10673bd04b5053c81e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad72cc134c25bda5d8f00d29e2918545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42c45fd55bcef572952143a310bfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23c7739e75889ab279f213a8f0fc93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c286161f07d9f027625702769d624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638847074f7f7809692582f97083f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4faec9d6d8589713dc566fbe2eea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c733fc0eb86907f64977243bb7c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defabd8d17fac37ec652a4c83c04dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63733bf5a82ee5d1c10a2cec4bad3b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61289db7f7ef22df8cf86e610231a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519528d819a80a99701dfa9cab715a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff457d4082f8a57f39d148d511b9720556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252a1ca7e996d5f5978441545fa218557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebd967dc1fcfd61fb9542227a22c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ce3e6bd9e1c0fcde22da36b2b5c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033648c5032a695e3e1c19abf25ae6ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1070940548ae8ec425069e584f231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408c1c79f7edbc88ba3167c44ff4dc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e8d16c02bd8319d30bf32f50795b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf38f91f285cdd11914a40cb5ab61d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04375eb97b1525003be76a55b52b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770443c1cb45f15aeb4531c1c99b2d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cfb788d7b9c691bc986e32372692567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d78bc76636e8c164445a4186f0fd4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90cc0fe754c46e3b3c1adcbb881b25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1586975d5b03afeeed9e4afc9c822570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537705507d496ad929dcba98df2d4b93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc0efc9f62c2b7b25431f5528e434572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f6301a9072431212e88b28cc9b68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90abe8de3ab716545f5ca06db85212574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645958cca301b69283c7ded7d2c606575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042a6d02fde7aa0b64f745730a21a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1a6df9fd2a9a248620331af6bd4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038edbb287c0db36a87f90c666e79d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2273339f31613c75359cedf1c057a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e6bc4f3cfa1f79965ba6bebc63451580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68296c7fd1ffd8186b5c48e974531b86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c65700cc5b049adcb0b590373d1bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f5a0db479d82936954714d97ac4a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d0684eb79ace20ed75d67a2991bc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482c34e7503e1fc57c837c19a99e362585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe963d03f38c68b6cf7f66c9a06f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f202064a3cabd13853bcc8a57339ec3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462f78edafe80c1e4f1f34c275fa02a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c74f5efeaaabdb5620bc4c379056589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a6d28881b9f34f7ed72e20efeb15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce4c0026572eb799ec8b2d325138c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c1fd3a409f54fc166c7f3bf1f0190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fd8c0e2c507f8e66d0577f694de1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54531fef64dd142c0c44240614fd317594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c10e3fc8721bc06f9d9d2423c21d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d85b487b370d5ac17e83e9c824879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1107627f937ed0f2c71be703e870597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886702c998a17d736a065d3c459ab6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda7df122738319ddc72b944caa2779599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201efc702ebf33522da86af9c5e190c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0651a3ecee3d71efd983bb279e86b45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5efe7d6acc87c54516cc56f516dad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0031f28d66c9ba4ac37d7ca85c966603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac6bd6b809ebfdc78357c44fe18d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ca4ab4d2fccb56c620fe4a44a7e97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62001eb533095161da119497086bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86c1ae8a8f1388abe6100daf3714d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d24dbad8a3da7b3ecf17d06fc2f0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be560ae390cd1b91b402dc4a3b71e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ee09d6e9bdb0bb89331e913cacdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fc4531f97574b3a8cb614e0ea0d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eaa87bda22e95b625bd8f588f4831612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2d52ae88f37b8f913d2cafa94968613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ba0fffa5dbfb5d71b6f0ae3273ffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11b096902178ca7133cb8e1ffe26ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55a9873b89bfac9ef1ac998340ddc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d4280c8fbe1706bdd26181e825a2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02aa90d8851147a8bf9cf638c55a36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1c36791c83fcd8670b2623d214e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc986fa1752403446a10572665aee31b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d661cc7571272c2ac3a7d39cf74f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210df709daecad7444f2040d0a87191622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ded841557bc7b3bea885ac5035fb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a302b6f6ea087282d22273797eec89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7df9917f2ec581610c5722069dc12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8274ebdcfc8c1417c46f3048ef944626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb0fe5d59b297a474b758032deb5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927e8f6e49934499a6727d9330b14b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aece620d697d6d951ff687322004df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6832587c0bb238214cd9df562a7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb78f0af51d366dbd61d19e4153968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc3d99ed89a2923609e6cbc365a05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6eced617097d1a5fd0f031033d1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc670424fa6b973d3389b1eb265c36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870677f6ec8a1d0c88be4ac92591a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e953bd12a94f04f52139b60076ecc88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda1892620b9088e1163856bd5dbb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c399821433f3329c2548ed5e9b73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be8c5b5e007f15df634deb65064c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249699929730bb24b1437b91f7376c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7a70da57aef5d56b3b7fd85a92da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02142c328ccd0eb09d91a025ccb7a15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dce037e9b0b1af0fcd1826053b0e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9061a53eeef98400e480f9b2b1695644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead63155b89b95a06268a377b58f9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df3d0b98b1a30e07cadd758a5a15b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76b06d02016993dade190ef504509647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558d85353678e333aafd9e843dcdc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458235b226f3b79dec42188fe1eed142649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4cfe1d35269ef3d69c28fe07f711650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f91cf1eefa74ce06ff46fa279d38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f383f480a24198807c37c760f34b16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf5670cd219fe061f9925a41edd342653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01a63b0c37e81800a22b9732502fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f89127e4a1af1d48644dbd8c27bca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc109fa83cbc44485933657f36f35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ffc0feac565a10c8aa8e11ee34906657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596339bd11d02bc8f15d3dfcf34213658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbe307de8bcca4a967392a644130b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1c3d7761a2d6b99579ec5e61bae7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6b8ca613d7d6e60a19657ecfc80f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071ef2e82a3f7afd9ddfcc56861cf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01b9649930627fde7ee95ca61e033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bde7030697fe589687b00bf93b13e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67152141d0bd407f166275bfab1733e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923d41ec2c01ffadbe4a536ed8970c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa79aaf31a4e7dafcc35ef7cabf82a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e211bc20595708ed1518fbd284c7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969c69635a1bb035fc885463ea3db4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31007af3aa91157d29e8dad21ee08a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390a3e8a858554e068a47de33837f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf678c9aa93e8e8735505775cba9bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ffb55ea3a52dc2a7ad453d4b882d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa368931dcabbfcdddb3ac094531f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0205ca27da611d19b7e6c7b237b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0c1ee953d535637e28ae422edade676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818c605b9a3aa4db5bdca6afee3e59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf98debe48222362644dbdaabea656678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99cfec16c926db2e132218a35b935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b64070fc5104802337f3ac0db051680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ab0f96ee0a9ee4ffd375ab7db1d24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060dc8c1675584d2d284bfceb0fdf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de470e8d75411590cae39522d8f80f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ae980a26c98c9d0f537db513bff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782061f6fd0b647d767aab5f0fd0320e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb8e9c58ede44fbf40cc9313f3149b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f86d5ce02cdd469d6219be0ca0a3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06439b66d46ba2f278552ae4585ff3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6cdf60baa18e06060ad8c5684cac8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bfeea087f2b3e3e84ec69df8f5208690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624012882f479d4d7c57253fb225ea9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8746cbdf11411ad7407525d458e7b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c44a0839690cb9cbb4531b010f38e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de6b8624f25ef868daac526f1db14e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2373fe6b7d608a51f71222c48817695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bfe280be00a41fed71d2969a280d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73823994899ba38cdd0ece3d92da7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0dbbc5ab9aa2533649c6f1fe808a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e244a08aa96a3a20d103b54adfad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d87fe7c742651bdb340241e57d8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529eed00ca2c19ae8413399fa5ee347701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402671351802898ce1de680fd20bce92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907f9895eb2fc9164d7ade502df2e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e139bcdabf59392f2b82fcd33c69d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2102eb4b3b436b970c6108fd6614c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b25a75ced6cac1d9dfe5654527d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b230f8be82d964458777324705c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110ba1e4bd8cb4ffe45193f189e896e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f277438364489af9028eab23d5a42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106290918479a29aa026724ac5177b62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae575668af46acd7de2acc1aa5c405711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0006e62b98f6a19cabd371b3aa49a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce7d0731a455f3064c1c73a6cccbb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92226a78051bde30868eb13287a60f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec1a4ce4f93a720dc56add243ebb30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ceec888c7cede443ede18b5596314716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f7bb4b89df419e0c775d80fda8d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f842765d4826f9b922234c29da5cf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a3d91c2362139a49c0921f9b253b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa10e23d5596bebb40b821bfabf47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6711c2e3104a8f0d3054652c339ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79ddd10774e7cd4cbb4acfe73fe54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e961046584ab35d8e372f0ac712085d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d55e25cd7b2e870606c0a5d467636724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dd1677e45b8fcac2867a25d78212725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec974a78b9d0fe56d8658cfdddb9d5af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dad4bc2eb5aef425a3b5434faea13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66065c5277b775a9e7cb1cc1a531af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9c5bf20f4d9db1399b77d90a2d42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1edbd9a787d213a89f4195d0302bf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792699800399e184d3e6b1b1775142b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74376c7f7db444196a0bec85883d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a585868d05fe477075fe012b3934733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddcc9fc698db71e43002230b8d1812734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e14fe21c666e2a735e597d38e909735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1552521fe3b144f8f6b456c9926433736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b31f8c9f85a11166680a95bd6681f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9e2da9c0f2a7dc76a0350bd40173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b096fc03c622615817f6e904ec814739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585809686a9677166ff0acf43f98c3d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b797cc16197b9fcdb354a7cedc0d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac946b345d25261f3276faef990b0824742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928169dfbe6a145aba7d07cd70a60ea3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a95dcb366c5f2d0b78ec1e57111e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e308986bf72f718975b59944bc9cd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef65e14e288c3bf804de0ca6933c7dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5582661bc9ad04e701be260253c29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a600209a9b0adb5281429d296a6c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179bba66d4fd6ff4a88a150173edf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fbb731d0684ddce6e084029bf1dfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ca16a889aa00a11f80c1f16ea5b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ce9f591cc1867443ad55d03e3641752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f93d40be3ba19dab40eca03394659753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86bf0c3557c5d206dfb3df5a87592c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa5bc529efe430cafbe0f6dee221b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8fda9e0a89bfdc0ae7ae6a90fde97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15fe7c0aee563b1298610834028ce6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568250f77bf43c935ed1404a8157271758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9044fb2cebdef7656f656e058912759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357305ea07d8d7c68c123eb7e477323760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1049f8a998554cd12f17373a22b936761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81f2c1a30f4e6eeb241b579596ee7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622fc90e3e181a1bcf7c3dcaa40728f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736efbb1b01384be74247642be0e497f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da7660b765369b0b84f7b1f925bf3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2af861cffbf20d877ceb76fdacb6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd530095ca6d632a8d0d30f90be10767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>