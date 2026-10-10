--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e8d148fe39829fa14a099d7d795481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527d4b3909a896422b96bc7891d7e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704dbac72c06b4549980309beb26da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0ed6d012b811591328e198fdb0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc4e21059ba19e6d9860b6e318c905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb212774c07574e24f2ca8ab593536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b945a53d0d2c8a0cc984ecab494f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c696c24a41f2b4176dc9fcdf1dbe34d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a447c3c2dfc817440370d42b2db19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657ebcd9a00b1bc77a9b3220bb80b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21b439bf0c591981c29f0c87e654f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbfa466cbc63b5db5991395005bb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f5b1ff80774d1968aaaa63c5940c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23dd81e396c1dfea4f2d6df6a692c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2f24c0a27a344fccd226dd54507a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33df1f6d9d8319455b29490e86ea916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116951e01bbdca67e35c0e1e56b35f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558ae373f05d34317f4619e838258e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d932c524b608857644adab1247ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e720c6f594265e1427292119d3df1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b670e564f66a4b153df469bac49e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03056a62ffeba023b8588149386b8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d2584955b91bcbca1269de790b5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce146f4831006ccfeb2e0c598a0b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca942e05ef834c599fcc45fee460a60d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce136e784a38a68fd84bb2b38ea879e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b25eb893b371be0f583f37c168e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721b8cc32c09d37e11653af8e0168c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28272303772900818d392e5a06bbbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2b44fc261a4c5d487966aab4774630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf55e849f7db30778bda5f87328f9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f879d39492a42d5d6c307e5a41696ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3ff2c0fd4dc213b676c2d279e55033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6642040661789b423ece1eca592de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3975d70889f6c4f391978985be0b9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f72235b8dc98dd641a37f725c0caa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75121c6b90a50336427a0e715a41a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c2dfe425ac7f9c9c6cb088200ea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c283494895e45381dca4413842864739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc8e80553aa1ecd4d5df6894b3f8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a34ba5b24fe391f203fae76d9c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888fafbe8e776eb731a62f5f924a9bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b006c053c7344b0b4ab7ee5f2a7d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3b01257d2cd7560e9c06c572dd5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dc23cecb3c44b32defa2e613cac4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57ca94befa848482e9a661f5df9e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393bd0a1b643f378cbaa390545373ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc8b9e4feee42c7d44046749f5ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06457d09b606536fc2cf3ece13ea9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922db62485851e80b4683e7654060f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18162b1654a71b88d3a5d8b4ae03c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28185c29c66848e6e987f6ffc04e8a1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402a75997d60bc9827bba10067294453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971324e5af760cd92e54f0563c7a01154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63f80938f1a64b1a6e01d0863d25055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5eae59a089c5a12b8b88b494b22656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d130189b15e4bb7b198b74749cae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5541e3b563d688e1569a839d4a731458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde5e134c44f8d34006a2a7cb2e433159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866098cef4f8adbd9546f1fd97f567360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12a794214a39cd1d9b864102e2122b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a5d76981551b6025dcc8acdf388f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907060d62699422d278187d053187dc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d87ace7e2db10250c8df20fd7d5a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafccb2f26af9a1018979023f2b37c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acaddea6d35aeecc1beeff9718a34c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00afa04ff544e4aeca9a7538c68b4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf366d28d032fc38d5c19778b858d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c4a4e8eb72a4827d3f1ecac627ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8ece424477007ec05aa3aa5f99bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b77bb077f586ccdd6bb99dcf79f9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1179a5da38843e0a6061f894a2d5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4fed95b9fe79f6967880b9583060f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eaf7054ee688e4b554949e2fa76f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8593f2f18d4dd5d62303613cf4adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5aad69001186c3fa35106772c36376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1d920fc98d1d03ad21447cf05b6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a339858751a81bb8f58fc1bc34b8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27ac75478d1f870253692e81573b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59c0e1b2582d932bc411abd95955c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d956f6bd0038ab68eacb001a5e93d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daac748cdf3f3e2bedb5499efdde3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd53dab349a594f08c4d82ab4672683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c319a75cbf41befb6b63837ce053ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb12aacf9583766e3a81a7bd66faf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a5c7fc7904da56f7b7440cd86af086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9de0dd0f8a7b5a3bbfbec75c240287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a030a37d2ecf79740428a37f248a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bf5ad08d398f0e422d7bee3cfdfd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dc72cd528934202ccbd26ee6cf8f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db152699ad20c33dc97076d175b43f1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179fe938d75b59edfbe51e00ffda7e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a49dc47af32d665f7b7d7c7a1f00b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193d579b3c7d35a129457e7c327cbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c97b906ab310c039e311809bd0aba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b36202a88893a1d512ec5cbb24a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf132c752b72e0f72e9e17bea9fc2f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17901445f9aaf65bee533dca6b7dbf7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37064a4a072f8e04d92f797153dfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f33717b98112c208b8f56abaa81835100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d8e01475bf0abc35d125c458bd01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f4ea25b5d3d9313d6eccbbf4b0e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a71e5eb1c44af00135e326153ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c40bb55c095bb8291904ed6f0038104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893152f0da7f32177ab8c65079a882cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510efe39877cde3dbe8e99d7665e7453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0874918e120a69993750c176a5e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5b6e0fe4ed19699d78db1391d41a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed1e716c2ebac6f1b757288b7ff28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666832ccedcffc3b49a170c1a639df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c20d04b5640038bcf2a6046d219f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474877dfb23a3aaaa08b9045cb796db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a9fbbfdbe3bef0d85beccf11e47c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4e857ee04c0bfea587d8b0a271ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99230829c275a25a9602fdeeeb94c17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a935eae43be49f2b37aa833a909a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace877e66d0074ed5081ee51036fb509117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02167ac5828e5329f3c3c7142a84962118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4bb2529a5b6923d854b71bb1bab1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41b31ed5e5f7b52cb30920e080f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270fe2ebf48a0e2033aa60369748fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1b7111bafd5521813a8be79c7b48a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f86e2621d63f3dacf22f1a9fe434a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6de36b47cc7aec5364c4f78d05022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4770302673af436e4348cc99794ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0b839c0e83e7d44dba44c28155e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2307f97421a54c136586a71f889049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdf19bc0d0c92a749882f301db34cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fdfce959f7382788954858280fef1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25801bed6bf1a38b0ffa073a49efb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e29fc2314021cf6a1b2f95320a35a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478cf08669f1bd1ebfafa9736b6ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af8b4740e58da5a9b8865581fca08f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7882f0c9e856ac56ac9973769eae26d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb7ec73ec2557ef24ccfd86aa90d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab1f88719df9530015c1738c973ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc84cad95ed5c26bf79b1a488684678137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef22a2f4b4fec7ab544f14c2ffe6e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf189427116d227b1a40ae8fb1a068bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90798ebf0f94c5f9a7f1b81d28c325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0916473d2b692efce912241a484737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3dbcdbe0dbd96e667c96185b6484142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c1f0821b86a442ed984f267b80a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a2a3fc8ad2169c26b9aba53ce6d1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99e372a95d7320d50d33edc93afc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd7cf4cbc493afdecdb6f6fb03c04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962f7fb72212a524174aaaa48cb84d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90887767ece65c8bf8c8b8ff68e5b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833178026d92af54a17a1c5b7a9a4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9411508000223638c7254571557b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396a1d4224fdddc957001c9dd07814151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e9f0e8d682a62831116a95beeefa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabaacfce251af8884434da3341b6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110dbb756eb8e9f587356ff1f463b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5b7d3649a270ac01a0dd747bdb4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fe9726b0b34a879f758878445f35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa730f3abf341d0e8ceebc3695e9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a5d1dcf2effff5049806ccb4103b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e963fad445336bd06d66e2362d2d5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463c44ed3b9004a02dc3f971210e5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e5790220aa4aa4032b0007694e4b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1df1e77463603c6b1e46ed06cf781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9b8939b313fbb02865930ba5c1e20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a356da92b2b9378eea8aabebeacd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615914f957a57ef9d1d0d527da10ca7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe086039e17c22de6b50fdbdd1da932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656eefd9635f18459e4257fc36eb60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7e7fa648d4b5c023717d58198f37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397df8a8f14a49d739ebd4d768ef4b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c706fd29891896b07ea596d9477ca2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394320bdd99bcdb8a7bc0a3e61cc221171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c782300ad69d62eff046a3b83634252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b10fb857b2afd97140181354ccf23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767928006f69ec425eaab274d9ea9fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10853c73b1ee9fc5429f48f0338fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892176e04011186f37c873b231f31a68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573b653afe86c39a1d044f2da34d38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d9180878aaa02c4d752644d10f32f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220602b15aea20a4f1b77e161f11bf41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb9b26fd86ba344b84de2279eb86f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc3305351e90cebe6060fc7e187123181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a5aec0bd86b68af9bf8dc6086458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b57e5198e68c6eab6250f9f91d0eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74191a73b6b0476ef6f0bee82de4fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe871c1f2193458bdcfda9c17494fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff735f3a249e37495f3ce8eeaa244186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a9603833ada5f16f8de700ed557c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add8eff81bda97e28f91176f0c14ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0fad7ce3183967bf46d5b7cbeba56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc2f6a20b057cf55022d9ffcb913be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea986858745b02411e015e1c2a95d32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ac7c66e408d49b7c58dfc249fe85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ebaacc7a6269fa74cf29dbccdad98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07419b3eda6f51dcc6e23625cec26ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d872fdf24020d836ceb63ffe9b89b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167911b669c32c68a3b3e5fa9ca84d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ae7ae72eaa2cace260507b36c6da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744ea0c575c169ae3b80f25097ee54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530ec794eec6df7ea158f4f85f2073199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213751551bff1d4cf6942e0f77f5a2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1781c104c8b2907449f8be686f299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d2f2274883ea1a4645790bfde49b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b6f22e5036839ca2034f876150dcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4877257a9c1830f46a0d595ae8310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09bf7bf16ee8e4f66700fee8184898205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe5d24384ff5363cb1d47c5d3e6721206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d222eba38f593702fd30d59440a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9513d4ec0cab3e4e8535300c985b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f724de692f7f7dce3e18e6a3cefc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca4854a83788adf9af4b5a96b75420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9fc315b90b0aa780ab3a3579f084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fbb4e880ebfc12ea322a7822afcab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be806e62e9eff705b43275de94ba76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e31f064c9e81fff9dde886140ba01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875533ebdb5aae6f6897bb5c3ec9dc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d71bed00eb57e8604733e0fa8b1715216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab77ef6f04761629f3f2a7ffe691d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc186a790dcf88dbec557265c02fff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947238f1edb1c3967ed3a76795311f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9d9d6513f2cf2e5a031ec8f3ed7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbc2b37dc35311d757a2fc06e0423221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2866a1379dda0577670ca763d98a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc4c715d84bd973e500d4586fbbd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97437444521c21484cb1d0b6f7794fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9698895a5916aed4878c5ee4626d39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f4b07a50e4a22830a2effdccb5dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a12e786fae44431ec0f70e3be387b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12f727e28e055428b3331915bccf33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc98efcd73a7e2d1055fd77ebf143ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2183776c0c9997a4a7fc06f7f645e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d14205d308de72687ca50de2345ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e4fdb6c61e0cd643d102cacd78ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ca579ec82b71212ccd9e98d78a99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e96abb6bd8d2323ea43c3b31de4994234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded87230ca4b0dcfe99f7c5c5ee1cb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db685971f9f51e9cf8c571611b110a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476a69660da5ce67a31d03388cd3c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c409171cca514d8dc59e2d9d999ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6431c71a3b5f22a8eaf4862b3c20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f772025088ed4cca0b771a66c7f36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830437b75e4e5c02b2cd6b52797eec3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b788a793969ba9acc75b73f909f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb13635628957ee45c7394e6516f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ca23b8b53f55741e8279b5b9fcde9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46de26db816fb775b96c72c50b7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bee4590d0e13fc6fd96faf0b75768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877528e31ce0233aa17ac81066b5a465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1e41cbeebe017e60a4ba57ee12d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7154b502af34331a97ae173e6723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d72c8b6551fb77965a8123fa43b9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b88512cede742463054f0e06a3a406251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d770254f7fec86693a0daeff359d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a12c1e8e59b40b09f23dfc7b715a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3737523cb0faf7ca2116f21097f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3653237997e0ea1fd56ce3ff15bcee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f987f0dcb8868f81d6ebe56c411a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeeeaffbf0ecb0c2c7f478264bb946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf54f97db94083e86fa4e5b5024f921258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f8b5f608bddcab781276c8d07745259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32bf6d7da662310ca254afe4f1d18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a80321c6fa986ae24b95acaefaa9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6626403b6c473ad61050c3e328c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e64b28a88cd571c001ef6cd01f03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49e243e90168799ea5f1baf7e38bc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057571e24978bc15cfacb57b518a86f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b77a65379565520288de279f0d132266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958275f8a5e00ef32f07cb33fcd9d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195fec30c7ba79c0ef83084ebff95c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8ab535187124c6ae70e286f42870269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a4e4d8cadc67cc346a3893475b0d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21724646c9e26617a6e46f1b26f1f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a94c59ae3888ee3752fe0e0b0f7f23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c61eadf2d74ff542fe7fab2ad04eb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a965eedbef38aa7ecbd73e5ce1234ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7bc8b93539d20ca92a7acb0970853275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75976c5b8fb03cd481db7ddbd8c7dbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e5df9d30a15aaff697f6ae43f7113277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e941ae6b47f38caf30a5950c23fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdc06c4e02e76070f6bd72e38a9d07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acafddd23249189f58056d32e6346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ff4a9cdadc73352f2fdf7351cdfda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2969b91356dce6c688e7263dcc07489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eaf625140359e6303bcc3f12d3af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771880f5701fe8c9e612a8788ac715284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c7ac65b7b7cc630449e061861ff64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8659b349e55d98f7f69c9bd63f1743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d9b168a08211f48c7d65baa27f38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d445762ea2dd110ed5aa9d56ca4130a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6228c0f0883f8ddd351180edfc986289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ce4522e5838c46570360f1519449290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd64140ce20bbb60caafce1d09d87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4b24bee122be77dcfa677278127e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f473d0ee02b47ffc7d6dd2c2f7e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bef7d4e8504afef226bac6a33ec5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e2fbda629e4452ea4175318511494295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2512b2ae594e3e501aa5b3b9da9769296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2289a07df4bbf07a14728e8cca28b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a618e065572dabd35960a2fedadeb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc3ab7198b398683a74e42e58f0a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a1c9c6e0697f7a9921f9295a5175300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7c9406791f511b9bcc585354be384301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9021acd07ae03fca35b6feba9dc9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47df1dcce5e522ea6963efd298e11b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad9484331f648442fe4f57261adc42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea957b5ea0310d40adc03ee354c968305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1aec600572c7ca4e70a7dd90ad72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44910c060cfbce24363ee5f4b8713aa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89bd38d9501f064dd8f8246c9a7e38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f00e85c8db082b05166a2c8fa04f8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961235e7c62301d3406bfe6b9586cc33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea636a2e6b013889b5fddacf74da8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a5e9f1f42983193f24810cbfdcde5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec471f57ca1300bc353debe00bfae21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf9cf55a11f945c8b591e1eea763d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0ad0f9fbebc5227595eb2d80a1be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28474bdc5a27aea733e99209e8b9a433316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7cdd252340f00741bc2473f0e40b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd1f83fafe27b6a005edb0a3e117d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6fc683fa1ebb058568c95833aba9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507560257054886fe8174498fc02d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f8ecea80576ce46d19f2d95bf816321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058350db56dbfdede429225ddbc19b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f249d0ff0621a0c15f7dfb362512323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252cdb534d828aa49be3fa659a857ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b09fc16b9bd2c5f8e7609906bdc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d09dd25cf6437524069e70e4f8298326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2297f5034148ad43908c45d1143b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c5da41ddc1c4c05e85492e2dcefcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c6d0c563328099f8086a9aed92a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcbca01ce00c74dd7c092d404af40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5921193c3aedd157569f7e3b073d3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a3b40fc86f9d97d94c4f527cf594e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816020270ffea5a89c450156fd5445333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d4c5ab4441aad143225a212d1871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eca728133483a7cafd7fbcff3fff2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9d0d2c7eb547100e1eba0ed1aaec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039741072db21035220b6cf38d1e22fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f3a59df7272fd136e54eb8d2cd153338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86021eb62c33a28b811871865afb42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc3b8a0b1847cdc6cf1de1c52bbd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4f1b1441c2ceaa8c3a84a6bb7e8d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32c947672e16f0c0b8e77f45f0537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94c0259790171908a9277a7aa25c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228e8b74d639bd25f088c89dca214c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cd7817e22b5e192b0244c1773752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc18c7754848690eaa4349fd7a9fb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7629472c541a70554f02c7378d7e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420bed759f7c0c8dc5aaa3961231ed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b859c25501b8ab0e5d89ef7a3bd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd91c74fb7e617f4f4bddd4024a064350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0800b5cf984b6e285c3cf678c64b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252a37a1726275947c501288d1a64b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36837c043c89e4ff70ede1b3d380154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27708cf5959ab772d1568b03729acb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47916ff4f09abad578262e27712f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2850314e9ba84625eba2a51d69d226356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1629bb5762c8fff6e1d6a7115d1d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96267eaeb233bde9e65604838ebb77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e7125692b05e2afb4d04395f65c8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add0cc0f61d733c7af636460ca92e1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059fb281151bfd447417ccf6b76a51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ff0a50645a46940d3a83753f5501b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290485d877c5f2d8011f35cbcc7880c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf60fefb33a14af9ae138eb0540d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b716e3ed1b8ecc839d4189a2bbef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8ccd069fd77aef6c1fc61841c234c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124e29ca58746cbdfdcb38a5dcf5fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186f133d62e536155f1f3b5ed09c9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4e4780630cb2fc125a4e3ff63082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba54cd28f6964586f098cad1cb911a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0c85c0db8c6a42d29f894a087943371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2fd8bdc7f38aa46640eb8a1babb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d451065b0f911ebe5e6af10420f24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bace925a83009aae088da07fde94b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453265dc975483049840acf63157e71b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8a31949eac794557a1ad0dcef48d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac094c2248c5c22532c6178558806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5be59c8ff37e3927b7dc6e9bb60a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe448c6bf627687d533bddaf2528fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa809541a67469b4dee911a06221616380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9868660bf838f4c1e9955c0827fec92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627454a1f017d9b9ea59e798279f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c02d911112a2aaf4354e94153456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a82606594ae6edc2e61548caf1b6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09bad6cf47789e8dac2e5a52a5311385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab916a5b48203d2e5e340cd6ff052e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac3c85ef49275a388006d2fc5e277387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d98c76942512e90a13b9b34b438b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757a8dc24774b1b4d91387e916a1b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee53998bdbe5df6e1c8dcfef4b5e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656916b0597e74cf3ea943d2ab88856391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd561a06ab0582a6aca06596281617b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a1eca10e71223a2e186e63c18f533393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9519a9501d82579982e8ffe9186cbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af570f5f1dfc44af8514c02f3abb468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee505cf781ab5df28f0c13949750b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741bbff4555d71c3760cdb77836c47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86cdf893162b10d420fcbf7d78c807398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18f26bfe2d8d27058f45b8bdb0e1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04f70f24a31dd43ddf0625da037467400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb9103874e6871bb9a0e7aa1aaa71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e81fec7f459ab2eda7e5f0b272c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49897dace0a27ccbfbc45109c3202a51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2646e5141e6337596063d7e22bec9df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556359fdf0d9c0d2fb5386f49da5c84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680729d95f1b66f9c7734629a4076e60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d9a63623dd89245800c527996507d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a034057571d5f44a0c7a80079a40a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0e36567de66b78fbdd4fed98ad92a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4cde9c4f46b255d9b172836252d8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483caeff41fd793d6d529e5e4c4dcabd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897ba232c0f53f0cca64a5f6d5156a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef612a2c12cffd5a4be7e9be00af4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e560452b9448ed52b3dc9af39929414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b945970bc76d4f48d63ffb39e3fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a079dac01c603ea64585d611df63eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4667b03b25b13e2e7c4243367841d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec518a04130350365d4b334b347ebbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a22929ab6287c496e852edcef58733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d562f8b49547fbe52da2163e8530b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aff77119aae5fc75941a77d1ad6dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0518dfedea6a6dba8971481cce49e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d56c88876a54457539bba036d95d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce428b44822150eb3dd6af5954e2fb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca51400621bab2baef1056a46d7a4b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79d534c51eb20ea15f9a16aeea263426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030107ac7eaaa97da2bd680ef6ba4e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c6aa593ad4ff4bef2adb9807faf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7f62bb2d27879a98ed83ce1f62e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa403ca40c9bd76791fcb3c0e4fc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bcf88b790f16fdcb95e8077641fe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b60f3081097491ac6a8a62b2f96d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424953a987bd2e763b9339da20487e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1d25fd900c907d575e94447c92a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780b55f8b61c94850acce14a997c46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb63b7bf2785998c8cda98953572e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608cff20978b4aabcb6dd34dbc742af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a46b2f2ea106c6f4e54eac9b91a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b146fad2b87b11c202ccae743defd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ca60b4eab3bc14e8add48f5d1965440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1cb46341e45b43a6256952c57d66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035c19010b1c7c42c55b1a4989108e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f3a8f98019adaaa5940ca058ef76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8760dbfc59eeff88382819f5e8109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe779836a99395bc9cb5c15528186f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded9a18716f198b48138a7732b31119446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd62c4781c33bd7ef3eba82a82b55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4b221feaa004b92eb38e1a62512f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f8465aff4ce18800260a70a748ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b20995c39ef91692724cc8facf58ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757368b1b2714b45683d6e9627494f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46f269968e041e06b5b15ef13c210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe64bdf7ad9e5a8ae203973546cc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86bc15027a20ba92c1ee8ac1246d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ba8b9c71c4401aa4e3fff271c76e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98eb42006c16da26596484f9494d1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c66144b20694ec930091ae972947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb29b1f77b9a423d0293c7f875d1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884711b7225a8c8eeff8f9842d6601a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93896c994b51af7954d194d689f598b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27a1d60ee9417b43ede6193d3ca16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37307a9109e5ca8287e4a16d9ef9467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f8759a9aa88c221760edfa27417b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031b819785f33faa451196c1ae8a4e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b6fa93ec246111c7376f97077a3f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056274e379694a3cac152970bd8ec43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0703302063e4b3f8890a10810269467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01969ec04fdc481119d7d1352699a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17795ebc88cc3e5e506bfc362e1a30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39fd5ea830173dbce844906db54b09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d2d62b05a4a7ca2fb17a28fa93ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bdac7a57769b53d04754ccfee742e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2052cee2e1b50e83a00ec2996267473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e22150bddad2c1fbfeabd2b032510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977aecfdbaa3e19162157721fd0e92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2424b00f31985590f9ce30c3b5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3817f70afaed9d104267a668803fc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216ad001c64f35eba54d9a29a8f775478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233dff026de6f093f8941327e325c13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136f00abeb9765bf357812686a1e683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899b64efe1940d081d8609c30449f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820314e96f6279882adc5b9cba45e482482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d59db74360fd098d225d9a1af16f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25db3425227c81e1ac853b63d11ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f4a88af47a5e29951f6dbc55d1851485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3583b8165cfcc9bdc6b7bbb70a8dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81af76a3c5a662b59bcbb814fa9bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d9aeaccf0dea4d84cf7755fe429b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a3e1256e0cc6a8afc9d17dd5bc05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000be275cb763cd621d250d14fc6f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a26646d674ae3896ac39e155e83c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6274cbfb4f7143258e9e0c4c1f861e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba7e0eaf93259b04b9ca384b90f2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b845545f93e7bf6ec9a1db20ffd9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903126937ff97c5a378380b7b55ee9c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb866adb2700c67855e97c27d3547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329892ef4c8b5838730819072304b2a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42750ce2f813f7d60fc712942baf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359c0d38bed73f7e309752de6330e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700fa14fc9cd4f15ddfa328fda3031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad62c55bbaec5e742a18b9bdc7e29d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c88c978c9a84878057295cc328389502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b905cb4ec15f24a5b5a03188a0661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68877bfb11171ce60e972a2aea3e059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4de582dbd2c8ff30495f8ebb9670b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519504506fbdac2be08c50b08aa2094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17db1e256fc06f7ab550762db283c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e39c42c68d3281c20c3b5480c256508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5c15b61bf224ddf5f5f83febf1a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66fd0268ed3fc01a2792ecb09fe5c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acb12539c31b02e2e97e0015a568e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d002c4327ecc1b6cab831e014ce3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bda4a94b0f2b64cf557b0acb6f358513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac234e7faca68810e3238893897fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7eae850a7498527a404c4a1190a73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c21275b4f7bece5de1faaf3fcaa55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c54c862c87a3a08b41f7af6815e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a336f481eb8a08528323eabfe34433518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d5ff058134b830e986f2666bb3da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5133400e096d25a1516a794315f48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d326eb53c38dead61b8e3ff34262f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca438deb18bf6db5e84b68c6fbd505fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473929e748949d2a30275e965b729e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd639fa780fbba6708eef6f8d8e7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ccce2de555e9060d6262683b8509b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4ab978815d5026e02918eb624dfcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeec8e4c65b657cd0c1487835b26d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b905a86375f9d68a47af955dbc5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade13a0587e10532668be520a09d744529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325233dfd47e369563404420b37495e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ec4c5bb33e8b0a8c8d4887a5e6dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9862cdddb715f9a7d5ef91d0fee8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86049df18d7f3904a4b2d70656a74f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2962fc84d51cf4806380412e8487c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5dd05ff9873da0ff602b572e70f93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adb2fe9531d2a2cc00d52fca89d3fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2051ece032404b1ce0e7f5e881d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03d2d8c9a4a0b808612f7f590c3b1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f7c65a14975031523647381a9acc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c878986da00570bbe0d570091e593540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30773ff80e8440c29f1bc1b5ee1876541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7520ed4c7b238f4d3dbe9d97d85c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54013cde089aa39e6d8becdcbdcd07fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947263ac732046ae7d6c3dee38d33ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9274a3c9d9d6ed55bf4e506c1b1b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728981e7512f25cd99bce40b8c9df026546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d2223e5ecbdfa149e8d86385e2eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997cdcd3791518e929d802999f827fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da3004fb540a743ade80900e4e829549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e972cb15088083a8d0954bf1e3e3a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad96befcd4569ddd8be762bb6204fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a0dc45c87375af3b15f0f1d0ce7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b1bc052e923cec2ab6a63249d262553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816604b18f8d4f233e9ddeece0568fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228c9e3ac4a836e9507fbeffbfd3f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265577d4823ebb8b6b6fbb56051786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05038a87b59499280c09c62bbb3b3db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969906621342105b9e4b1245162975e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c835a3e14a4dfb90dcc21349f700b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b00808db09ff1217197d2681ef0ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df102666fc7cf99c4dc840d37c93165561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9766df5374aada55f95a577df387c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dab91493ecbeb957e55fb42d73cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7716d2a015405fe683480fd464cb6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c27fbf3a4e59099811633fdd692c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53a2d083fd59fb8540c4db026872d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a6d44ea9c417b870e4dca76e17258567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc180e22e9945c925a9d6462ea2265568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e4eedf19a13e8c74587da103186c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa360cc8c14e0c33c0b3c7fa016a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8547348b7795cc2a1c6c90b226a8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4275cab36017b767dd0b270c0ae55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8e0173c98687a6195e4dc391259b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef363e25a13616632fe805d42fc71bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a98919f9a888b93a3b8b0b0862a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2ecc402f27722fc68e60018d40b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23144802e80d01ffab9ccca5030fd8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1603f8cda8b27e3d19fdd5017065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e5b6f0d9272a941a5962c8ccfb9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185944185ef89fecb145896a8b4eed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b752084fe98847149caa9c119645a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a94d8bf5861f57d6f390b7d6d1c452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021e1a049b319b80931fcf2322e72f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b490fef7af5950328d119632f2eb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c8225a44a5adf46e0f8f7db5f60b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad65767ba9f65be3de0183e812704586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7504e0b6da92eee56e7bdbe6d0feb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fddd12ace578b883be66387c161178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43915f9fb1bc55913bce33015c2f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ac45437befa2d5cb96aaedf534511590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81cab37c1b449be988e3921409b40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617bb09dd67a314ddc630d86b2f79f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9d06e320d4e1fb18b2674638d0a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13e323558614252be2a3b06e09943594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badb8c292974a9c57d7f6453a88e86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd33c75560e1ab10b7312eacf5d3eea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714097274c09449ce29780eb5fbfd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191604ed57a790c870a34e2cbea7af7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da76ba2317756763eef8b69085ad2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8c660a0830c6cddbec2b1f6e92b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eae920ae1a0008cfbae051cf9c9c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b9f8eaa01612bcf85e7f5d2eeae7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb0dbc9f1455f4b56125f657ccd66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a2e77dec24ac63c1ff92b65fa3ca1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce779433e25ca37307a663b4bb6e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac35f8c435e62d745811dcd810bb4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6b25c2409225b90d103802373546607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b807b131ebfe7fba491e1273b3ae7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bdb2751c8574ebf544406050d8ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f674236ecfc8d1187f5357c9a9ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924972eb2a8c23c8508a99d402bc28d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62a7b69899aba1b4cdeaed62efe4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c66a019ec0c635be45a8c9ca65d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9642964aaecc9ebc7b520ed1b04ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d746de68032b04550e6512c96177615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f94543ea8740f5a977c44f719703616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26898145aac1af1220b991d1b7222bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489e4d563bf3e6d19bb4eac92aa2a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9eb0311dc3fc5172995bd8a3fbef0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b1b681668e6e3f251ed9f3b2b70d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7375a0db5fd8cbc6c5056c8619498d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde8293413352e117b60bc47712f0dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b2e664abe6635c8252b05467e51f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc9aa51d5072982da7e639b5dcab79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5061a32aec1068aadde42fe358902b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed6c26799ecfc2863a34c07be5d64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7a8f9c18b15041c80b0da41425b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082ab01513a4cc571a3cd58cb51fd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a61ccc44f4e1a9402197c46908678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413d002fb6e69d9ba77fe79c369884630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9475aa9f86dd0de23a24f908d9120631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad869d874f22b40ad55084ef3dd776a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e2d85938cd1107753ca6d609bdc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8766ad87eccfa12b0ecc779e86c0e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e51f938b6f1623034761ba0480b37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb4e126ebf42dd4b9fd6ee1ece87f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba30c1c673313f2339a48eb64faade6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba0d42947e12a29f554972cb93f92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b05d07124e98aa8056b2bc3f128cc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1c169904628ddaeb4093d5095b44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a201491848ba6ed3257328a846176f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4e5cb255ccaed4cb2f3a4cb67d5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb2dced1c4b65470f2dfcea138aa4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5e8e091e7cf207a14bb031d8db36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc2d8a94fa71840978efee097e9a20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba2ded427e5cd22c0fbad149f7bdde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9900b7ffd906544345b8591022a03b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903605d841d12c4341c061960c5f715648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eada7e4ca9d36632c04124da24a89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9855ea09b68bca46123e23863f372a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51a852057cb42f887f5c29167bc47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c00288fa3ea0bcaeb4165d9388691652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa696f66d3ccdab9f1b4587a1aa939b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48089e38604b1695e100d1263643ea8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bca9437a257e69bd23173f23125f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2a3590f811b26dae774b4ff1ff9f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921c0a668409924d9b987e8a86a45d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01f36eff5bff69dc185c772fcf9b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c320220f005116709d5cf1bb27adad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd448532c118d553150815528ec6e14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b706812fab650ba7d1531d657d2c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5edaf6274a5cc07320f3a82e5933662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2f75432b8ef48d8f74f7743b3ab5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569975f4e2c5f1f2d1be9c0366d05e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb65de912e19ca27ff31b0241f1c84c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4533f6b8e0521a33dfd155abd6e850666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bec5d9cb06637eba155c67e74bdf9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b92bdfb4c98dd869a530b3efb7bd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf1dc96a581bc10b40cf08937bfdf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0c0c220d008abf25e412e4beff5ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e3830ca993c17c35a5f33c70edda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584961535d6eb090aec0b39e6e4fd1db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6d6d006062652a7b54758a1c2c63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa1c310503431fe159d2b3cc8a624b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ba6e924667ad6526e2731bb05e01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc407dcddcd0d46ccdce05df06dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ae75d05e5e61425b804fb66898a05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334afa55b91aab340744cf9791c7075a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900c339de28414d4e43e83b6207981a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150dc987835e5e48e30fa300d64fff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da65c03c0cb14c2ad2d81595e09fa2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d52aeac1e5478ffe50d88acdbe9b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fe4166aecb954fd18cb1543d5fb0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed733963559d2d90ec086379cab57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0cec4f699ea82b891e3db49fafdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ececfb1bfc8dca0280bfbd2e102fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5110bb06356a886de4885884ffc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb471143fad1b0de1411c513c0ac27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec7f96f2dfe4a1b61cf447aeb99f8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b2c6576fcc3cb0d39c5719c5ddb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc087abe43c95687387f91c7ac9857691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49478ac2d61b3da05f6f471fe307014692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3705e0812aa9f8e538f5e9a9650b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792727c34e77234db8aa155c6a45aac2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd093c9e22aba70b9bd2ed568ce70c02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924fb94c8cccfc6f7b5605824f98fe2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b48f2b90dc6079bbdff9cd4d61ca9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb51cddb1294a01244d13930d1c2a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ebd5dd752acde3e06d662ae858b5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14f6fb014321f1908f77d7686d4d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09b5f567abc56fe08da55779803b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ca15f4859b5015b4aaa7e6bcd330702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e67697c4cb2bca7a9d544b14e345703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13b545348c2ef6f2061e98f0b1155704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4bab426d64691debb445534d6368705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c2d485ec3605d52709e1ac51a15e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f927154f2b1227c6d2fb7513da21b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc16e452a4e36dc98f89210d44960708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1e1086a9db4a1f409dc6a61732e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128393318cac21caec36fc1bcd2ce61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f7a002087ce3b8cb3c4306e7968b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88796fda449044d24036a6d7f0291992712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23e87fdc8c170e737b890cfad1aff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee55393f4e33580861e5e913f018c36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426b7e7f364aa0360a40969474e675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd2c870cd0baa351d8f38b91eabd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dee1f29ee133b7815be0d569b1fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630f4a730909c7dbd917bfaa9207bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d5baa7411cbf4f3be865cb16a204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b45879dbebf366dfb3719a7b4b07c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6283541a86ca5e017642eef1445e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050a96becd99668f73bc466fcb0e5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7413077e3dee102a35f930480814723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7de6d248e1a837f61bfcf45506f7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829d4e7ec0a73f2f45740870aa67ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994589a1bc635daf2329f58ac3fee1ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194dba7d88751153ace6a2bd64fb9a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912743a5bec9476ed6894146073fdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a68978d63d614d515bff967a3a17c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf171e34e46fd3b76c5ec45a62819e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe2bc322b78896b404a134b72cb17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97904362ab98d1e719f96aed5f9bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80251943c411afb9c9723b5c27f8b8c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b909e08281403acacdff437a9b9e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9451bae085ce6ccf214b2bec68fd0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a594a39fec8fedf4135681d647f40b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439392ae7aaf81c171f2164dbd7a52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecc44ef1f38293dfa59329bcc6309738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a98575d1a007b9801cf39c26ebe9d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e75128281e55fbb8b0fc5dd21c9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c04c891da483092fd48f05327753a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5c1cfc68d9b390c95abad216bed8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb767f736bd6bde09cbe7667abe26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f1700d7e4d663316024898e609ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256627af944391ca35121af7981695c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259d7ff8982d53576aec3558175e70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734977b35fab42df59bc6f406b3733e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9df430b2d8c0bdb08b62025bdcf96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddc9accd7336e953c97ba3bc90184749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3269f9c33d9d9ae2c0a6d5419c7a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871263a1c47c2b28213a88842cd69ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90e893fbdee7ddec8acd6ae93be65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df0bdabc60b5b41006e53767a63a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5986a1a8dd152f2366f9841ec6c254e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab45d824506dec6379b7b11320e803755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d8b10fc1bb4fad0da14f1b31cd29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530e42b895c9b08f54519f9c5d33c49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3300125a67a1606d5c7f43d087a76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c09ce91953c3e0fad4fa33829723759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad35073110ca9c75d1e47b6bb70e0e9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2a6a234baf16c892d2242b7bef03761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a16a6d102292dded736126521ff4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab24ba5fa520765474da6b062581748763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800942ae0e620a9ca75b85d386ed605764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4090539d94e8ef4a1cf722c7120ea6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36b2d8afa2b0738d12cbf46a1b9864766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c57da33a5b7c56f06460e380ce8b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457d1a3973cfe53d517357a48ebd56768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3618decc96902feefcf37aa5e5b5eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4f66fb33e05ec91b5d81e594a61a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d415294f40eab7b4ff6f472ae48a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef99d56679525a24ad6e8c21e744718772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868350127ab71c5a5a90d8108aa0c022773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d38a30f70ef717817c8cd71b40278f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3158a44ccc7eb3ac86e5e6e0ce90627775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185706c0f0f882264c31b37f02d12c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69d359c4d11b641f2bf1a0bacd58c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b33cccc8c9de38edf18c0b6f6ee63778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f81351a4bade47695fdfdb41dc46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb9672c1a514f92b75b987caf8f0c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb191a309a07b0ade4af38978fab0a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee65d8ea1979d7476690bc769b4830782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b49dfcd38450546f82909db66251783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814c336f051f7d18fd149754c1638f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b412171312835780ab0540ec5247785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415e0fe6945497c0aa2f0de5c72369786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085119a9a5c917d3639dae3dd595134787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1492c6463d07808c3bc5fbc52bdfb8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a758c9680cfb02b24710c2fc3aef28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5494f01ca2685b915a20246d882c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a69b543ff2e9eb3b6026ed67fd7fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7a9049eaeb43f565ddc4af6358c2f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5758fd57cfb0edb2c62a3f13529d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3c4c415f80425f6ddedce32235b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007705f5a0c957c0b465719fc9377a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b388392f1e8f96318009dfd945f2e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c00a25c0fdfd8a129d81417f9b0ab4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284fc10ae2cda98dd643432be646c40798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04b1997cbe08f9a7452adb77316ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096db2c7d960f65e9b9fa1fc67ed45800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faab36a22af361b88eaeac674b7743801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680b742a469e71b66503e1cc36266eb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd9c99d0e7607f7a94863afd623a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a888ca6d65895d84e81ba12f74ce1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d758f0b2da71952d336cea5c75f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc298ccb31ec4a19908e3096257a3e0f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8fa6a38ec1e870e9fa62b8ba12f88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a357d98aaed5c599ca0aa8ef3c2e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9fd894da76de8578ee064cf221992809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad67b760f208ddd6e5ac3fef81f7b30810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d39d403b6983b85ed3be0facdb56cd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69d3ee88ca60e59cb767edc8b76d87812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead5eb32758212ab2135ffe31d61dff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e965a3255d2e7c22dafaf3c43bd54814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bf863a0d0ebab6e76db2cd9d0322815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a0d3499fbaf3fb5581118694cf77816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588adc95a6d7086ebdff3ce80a4615b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd73a3edce05a944a3688196be4abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbefb1f377bd0c585bd684c6e86a82d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2acb45bcaa31433c3dd8302d095b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649c3381d35ab8aa9118569ae725464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ab3b368587b3dbf0334727fd4d455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f5c87c1aabd4380a2bb42d4b0bfe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef1694b8c9cd1426e9a2175341bee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1978e1af8f8a18df00d080be897d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d04ce528b005f3650efa4a52b49589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284070fecf93ac0f090e60b5e556468f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1318f5afabcfca1d04ef1977a8706511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125e599e2be42995705baa1dbe50eb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8490fccab508c247c3632acf260db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f2839b878a5d2141e6d55f0bd0be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095be7c45d1cbe95ce6a602498f8f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacd2f542cee5bac1a40969a0cf8e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7643a8bf62bc20e03e43a001e4ca617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc61e458270b1335bfc7579838b6de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623387924552b58bcf0e090d1656eb0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9a0253b1923fdd6e5f3604ab1579820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd67e2bb3bd2a477c37227c687c3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0ec3bfe6202c69bdeb8ac2fe8fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e1a87765f79d643d6c3e379db32423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370471d6b87454502c7fa1a741243e0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c18edf51097bdcf90265d1a1876a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249765fdacc700d4e934a4c65c112a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb071789eff45136a09fc118467012227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2c85ba3a43a2c2a3e0819b3e8b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532506e8f38e19dac21dcf57ae6f78ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f0625ebdb88d200ce3d9b83b00d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b490d22a83b784f7d54b1e979952d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a236c81db45734e228d67d03692b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d57410bc52cbe1ba3834c20e95895733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0b9a3de81db2103401690dd3db2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ff121e4c2c550cd4b119de660e1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637db278a3b9a67eef6faafd227c22436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723198aeaa2c40fcc4454b2c88d8b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3b8bdf0f6e6ee9a6b9044696fb4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75f964ba416fb20ec0a8f930315ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54245e8fcb80f52bd633debc76903ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57cd78ed480c8d5c2bd86449e9c62841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10dc0ef07bc0d5f62d0b4d3a5432bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609358cf69bac2759b61267c83fd0d1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4ca802aab2ef2163e9ec438588ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd20efb48889a33c43bbee07bd67f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae65409853f31ff32d4980e6101e5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfbc4af574905f330d3fb45d143de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fcab1c324a443e6b881bd82d1476b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cbb24604ddc48f2723e4c42aa5e1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2d5a10db736bf43eca062325ef2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c6b638029a8045637c2d6ba6368f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e4b8f96ea311f9ab8c1e64dc239752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e68feeec5320c82ede40e1f46d2e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6000a72f67921c876857708b15c5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fff35681681bdf08f4bf1fae5f39d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876483feb43974df2ca157393980c32a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff603c52e944e8e858df91c40303c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855db2eebf0f662e180ea57e02b2bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ae5b65530db846e140d51de9dfe759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6606f9734fb8b92b70a32257e96a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5cace1f5618f68decc571aa5729fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07273e047a34714c7462a0e3fe3cfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8bc6a61012b0ea2097c47f5d884763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f8c7cb384def4aa8862d3c2ef453564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc0135785616e4de09a29f91db99565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db09290c33e23cc2da98cb372e4b8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88938123023cb9d4b91442806950b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0831fa50cb15749411b85bba97c5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79779fe8d750e2122f3848f1179d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e235482ecca31e8dd38fc41646cba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababdd6b9dd5cf51a361ee44e968f86171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e87533428adda93c7add54091f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688774d310e19b540ee4d5436e89ba273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3d69f6b43b70ee4ffb88a1c45c8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9313eb6fad9d6d3be2458af139fa4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754b626f84d0223dc919ddbf8fd8dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c547665c1e8df441ba20920c9db4a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc6b29302e63ae37e04226a9620dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912f19fa425f679eeb9c5cfd1480cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e645d8f33ad654b53184a6ff10ef7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fa07a74416671f22d40b5fa77a0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e648cdc249ac3b791b4865ec86e6b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1474d5e11148db139ad39f7dcede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024be8e1a9fa1216bfa8a0611d7bb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ccbc5e84c33f9c56475b9366db3a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae89a4d415c825930e6e8a6fb8c6bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3801821eae0c6fa593262e698bff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da77d754fa0ab08b5355781a764065688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7523e60fe26b60e2f8c30eb50cf56e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a16f0027d872d79096b78c5cfa588d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3725207f71c8feddeb052d4ec33291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c9b79730e922cbea89008d45b6da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d91bf48167079ca5c13a437d21bff393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c5be1fd0506e97ec07002a778396294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207888dfbc5911e557c487a82724f68895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc85b3bdc05433e57412514d5069a7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f8d589d31d7c6be2b48c40597d07d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23286aa2351343fc754eda214927d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeefebb479003f75a586cfabe24a38a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c090a4d3b56b7af06c00678828d958100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9fc700688685f47cf6db6ba22380101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5feac5055a746199e4a5f0ba9ece9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97e53099f67b784ae5234a92c57c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b2c2cecbd5633a5c2bd6b007d48b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa886b7f4a71ad235442a1cc5bf35808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb3c4fdd8fa67932302d00f480b4d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ea994dc93779e424dad9113159e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96861ca5d5653e43b9f8a81e37944922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e56d371436371a5942f49f377508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad16d51b69c1d66b72df6d5670b59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d80b1010279e5a1eef7c0e8007493111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac73ae4c9bf78b16dabe16f5c13937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206791d94498920d0f14cf92028cb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209836d4667280f810a284eb12f935114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bdb0aa4406d3cbd264e3c18a7d8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5440148212802f187a562c67d4c4369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9764fdc4b74cc9c2eaedfe26a29af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5970f1e2ae9d9372fdcb246b4a63b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae409019f45eaf6ce14dc6d9247fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b02ccfa3c7c4e3857f1c352c225e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4410f9086792990e1a49d6046fe84b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42b6c77a665e856c484a8c502f4fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f60f17755600b5fa926c6f3aecb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a20e49fffba8882dc9d3d16e45284d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bde1d1fb336f8436280295bb1d3d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2662a73b455568bda14be6aa40d824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa0ae62886e73babe2fcbd6ec8cb61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2cd69d18fb30e9dcfb24a014c088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31887524c6c929d5c921e69726067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb764fa22e732deb40f985bd16c42d4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046b68cd5301732b0228475ff5c6c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaec0788f4b97b6e9cdfe7d9c6658d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdae93d18a974ba97f80027ae98153133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b9f7cfb017b363af95a05576497c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcd7938ae47af34bccf8dfa8f5b90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a2fbbd3e6e03b72daa597e07dda2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b904a601f790e95252769d2c53d469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799ba23a54dd048ec1018d4ce8b05d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c502a94b181ae4cc282bb9ca9b49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adad60a9a978fe7ba91f447185480f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc938420f077041aa93aaa41fa6a70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05174f6b9bff1d21404f6235bca00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e7d99806997e89c48415a4b846b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9a2e0acc44381b298b735b721b2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fef0679e4d78067c28211f22d36f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7cde406d454fb054b7ae1da143c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787cbe2f0e63c52867a73ded715d442147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6397d866cf7931a4cf28a808a4b47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0403ad0ae85a7e6d71d2fbf6c2a45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b82718f48ca1a346c11649d813317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070fbeddd2b260487f9329f61ea8e98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2893284c941878e791eb9521d681152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688c9e1d3c1bf3e38da3a5084cb9afb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a08373465d8f465b04e141a2593e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc14ee2caf97e416de8fa87ff030036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c9609b894da8e2342d9b61fdf92dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3051d7bfe0de100e8319499beec960c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42c7332b71ab6b44cde8a22a2cefe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a35ca86f4031d6434488c323fb609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb765098392006d7f0d64d31ac79941160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a872063d28cfa92ad77a8cc221a8c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808bc05dedb45e604de6e5f0ed9e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cde7d6fb9d777539e7879d45d6e5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5fa6b4f208f3b68291072caa16ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d8bd3bdc2b1f9d936035444d84370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d3f42c577d530519d16b07377baf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f229642078bcd6638ab156d419c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3054425cea8d5f082d56b232e6fe4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1085aac8e148b4e95c9f014feb3f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9bc9d9f567b9b0e7c2f27324386f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012ee53999edfd30beaef8104b5b9f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c9876a199ab6ff410ea349184db8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532b19316f6f27b533677b52d2d991173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49f70311e165edd696dc921ab9acf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ac3bfede3a389ba58a9748a26fc34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c84c887e6ec86eae79b1f16dcbf38d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af2616b591148c260cf7023113681177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21110eb5689fab90be1520e789e20729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a48f52e684063fa533b270b6244bb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0004fa3fdbe2158f407f135d6f60c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477d5cdf6631147b4da0e2a622902d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805c3f396d1172b805807db933dbf35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d969067a6d4332c94070fd203ffa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c26f5df53aeea499511f7ee55a2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec7c5fb746c3de7091e2b0f210b1aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8bd39c80f928b3c5dd87d653cf546186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221155005b4aa27113aeb26d40eb7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e66f1a370acfca0c8646a2ee831f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ee912be41d294c6c9dee8564a478189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a60f3e261b2a273c3ab71dddf39af6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c7d9d69d877682f66eda2ea92ddb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c070689cf51ca012d11d72a693d565192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c271722b4f80301ef136f3d072dd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13aa8e8fd2c3dcd8b4697acec967e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa191b0e65005ed6645d07f130464195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add227e5773998a36f3aa17a6e2e7017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f2d30633e215c2afee14bbb03d19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96db25f5d24e0a71eecb024da7fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf472c5944381d587a102ebd52650c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab57d29cb1c432e23991b50eddd39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aacd19245c9a40448d4af7b3cab9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d12f56f54ee9322dd13ff21877fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8ed38f1e9788b84959d1ff34a650203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033499f0c9cae6d8a38741d2604b4a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e490214706e8eeabec7fa1f6cd03b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26574c20cfa46f314d61c63ae4d124a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b9124e1d8863b72fa50a7c76a715207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be40af600a96a3560af46db6d5f01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c20f38218a8f14c509c25db914f8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e334b171ab4ff58e978d48685b0988210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78358b6b8969046c20ecdad7610f4b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8f1d386862bcdf8411847d2342d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f4aa5eb0e89cc85d0c118a06dd08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761584b071378180da48018e399f59f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2989912ba8491dfa6509c19a6cbcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4142b3cd30792e083fe5736306355fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084280aec42369e027a579d176c1be8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131533f179d176ab84eb01808d6805218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359d4f95bdde963e2b093203e7d90f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3caf047384dda7c7702955dd1ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3909e049138071c3b27305b273848221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266080f1ca642a41d86c205603362b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66953c2387a26a0d1e412492ec1d60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6451b5f57583d8389499a390953a61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce7e060a03aeb5d752cec90e33789225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a014359b3f7a5ff93ac732b87813d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372c9bb9642c22a4f9022e5d62a8fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43722f1eb1e444f476f8169325352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a98d2d8b2a633cd5f7084ab26024229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbe0b4b9cf1dcf3f875712f0d7042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e7f5bf9deb46797726b874486fea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a43af731b7a7d5f54508d9f170c7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e11319dbe78401bbf68a21033be7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1f93e73209423be9db9fa92f7af3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ece3e120995f8267d7a872f04285235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b165d1e8b030e4c16d517a797de7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522fe54eabf996c6be49b27c112dc4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db2428fe2f0c579fd71daf3310e4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6017abb770c624f6f3e23348a50b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb075d5d466a5e3b782ee197420a36eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abd6e08db86d620adff2e84c5d43c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0f57abb45171752edd50defa10ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc245753dbadeed8b0face37a36e8ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ceafa43768fc9ea8495df1e09434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6b79b46e6151da54db2f22760e6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4856e983089d6b41659e619840c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c547032b289987ab338db313d9e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e7c70d4ab4eb2d9d30cdc5d025afa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932a57669b0a4c7c2a289877a45325249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62204294fcc488808ed9bfacd595b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e75389cd1f5fac4cff1ebe2f442b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73282c89475a9575d717d055e862a1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908877fe831fa2a3c932f55ca47a04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3da88cb188a4de1c8c4ec2c0ac84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc5fbfc79ae0d488e333331570921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6b00d99bc2ef58d8a657f62cf44d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2cb555782b2497756602b999e70f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7cbee178c3c1d90ab81828eef8563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aebcc9b6ca69a15100b0bd8ca27d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba7319ebe42d37aa90463e643a55a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6a8664fc22d08ce573ec8986b0a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa90b33047f4958f6b2de76b86da30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970783ffbfc58b076a42e1bcaacab333263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53da8446ea141ebcd75943183aef66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad74a7a10d6896e3bba91bc12d0f7c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eede8c07e42bcea5a18792021f98d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b094dddfd136d92b00873da77953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16dd00603beff5417aeb1cf3503fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de8d3033696fdaa4a2682710179a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da2625df4576d06b076018e1880658270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127aaf5af5605ca4d3b34554f2ec47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28bc6701d0e5d08702fbffc161c64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a932da134110033b262e4ea228eb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae0f0eecada587cb40fd09728f3159274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543627e5fb504310f081b17c4adda99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e294a1cc74bed128fc98bfd04d147276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec485ce454dba19b0fe95dd809fef3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c486e16a2ecd7f2e95f014d491855b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978463a78ed1c159915f70a93d1ab294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af94763abca4b0ac0f4b9f4f9777b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadda1932539258b84e3768661995c70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3598f3fcf8d833153f1e4080dd303c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c569042753aa85321621f3a32975283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436b6a30a63eb0fcbe7fb9a170dc8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad2e2df66f6bd1b56c872da97326f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b756536fd63bf6747a4210c7b964286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef781783adea3aa9a2be4a5819ddb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902635cf826109a958d4982b2d448e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3791b6a21458d32ccc8fe554a4929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c715a9a41bddc0b88e5559884950a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65704733dd5d0d75285c448adeca6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609228c5d1bf7742530f32992850fe69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf2e52a39a3d672ed45a1ce432e54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3601c5fa86f2ac69356ce8139192a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70db32ef76ef4964f33c83bcb845c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717068827d917fba6d2164df5487690296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5946df8c11b65427291e1c17bc1266297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc081a0114f2493ab0200e4bc8af01a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e5c5380952f52b2ea34ffc7ce9c78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072b53091cb82da8a0ec5378454a21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17170176478ad0e0cfc3459412c3c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027cdf283d50691b6ea501e1a7d7a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3418820521d364461adabb52f184e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a98e3ccd1cec040715f113956fcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17546d6c051e3602baf18591b688cb48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d0b4116362e445ba6c6a64f59b0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebbd65ca1b60b836ba276e0a874b64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cdb1c37f9c05ad942f01fcd33df64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7a9536446481f1b8f7c70ab44976d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87b8b6b0b52694a532f9af8fb3247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d426218337148b0e82bbed13aa94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976966aa24938104dd20542865e19f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a528852e42ea71cde2ad12be4da16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229549a474192f015c278bf15134ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8dfc3d6d9fa729e95210c8c6b5fc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452e41105f38aef11d042b02e20c812316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c83cf51fa432acecaa1b0235253bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53464061933d85f986665cdd4d84494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9bbadc488e6deeb9ac5679be77c7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fe1d67bdd368afc3123bb87595f80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c721be6dadbcce83a173c5cfc28a4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120d860c2e1ab813e6fc4b9da25c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e051a27bc38968a2c7a612c6acaae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a122d0c6c647c9bcd6d888b88b0a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f2cf53dfc7e1190b2df5248bd12d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c5137ca6a4aeb5e03cf5067e6412326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2da40e44948405adb0a29be71e58a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04ddc0f6c24dd3c9bdd7a005e3713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab811f058cd801ac98a9ec4f9f8c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d653d502fa353dbd91b562ebb0cb25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80359ddd9e43901a6a7a3ad1331074fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb362589f4f8f2166cd2e9978e483ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997391ed3413efa7ece2d38f51ab68b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44540846eb2a5ee91385b74441a046f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd746ddf09f71601996a854d291c25e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f9a22c45218de3e90098f6115a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f487c731e33407d692c5c7d5bb05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77074fd09e4c65b6ed9bc226c56241a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09faadb662f3ec83fa0866b0fe00a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18eb570804020a8eedca07e3a1c28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a37dee8b2027c89778fbcb1cb1a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8be575ae11bc5df8e8c6a46afd6c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f6f82c759aba9d54bb955831c51c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f2455aae27842d25c2f59409ae08e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d6723b8530e37439fea4554a657d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331fe36ab0d50902b861d54f9d9ae9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd802bf7aac28e5eae42c5e011cdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3df9c7a432b486a2e3ae7aa8f08bdd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c8e58be19eb5214ece2e274937f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2e98669dd6f73326774ad1ab23ec5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecce96f8e99d2f5b747822af9a3af8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb565373be16606b6909e253ab823c1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725668bb2d2d7432b3321cddbf6750353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb557ab581f052a97262b50731b36b31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4b4f1ac3531274f85f09f33ed6ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3219625afdd249c5be1852c8cb0c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22372fb448a60a8066042509225c8ef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb0c317102c912048ddc246da2d5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d874bec2aa74c88da04adabb0851d50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a294bba50f2ec7d993a13d2777d7dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49721d4b58d97a4a4b02d753b47e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780cf51f78070021f0a53568cfa471362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fea5df68b4e5be24936d9929942a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25379cb9c7ebd5dbb4a55e451a18f4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccac04ac2a656e53b97c8378e494db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716ffac8c18f77c0f448d8217ce9af5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea391040f60d232e0cb737d9c9160367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b7cb1b4de62059e5a4fbd3865c51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95e1d4a95542a8d51895fec85d6c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78dec1103854ec65c2b12e33986da8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3f6fca75ae89a828eb973fc2b350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c30eec60ed0a5432adb3c9a14ce540372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416888458f3b9ad778e94636ec2dc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39528baae5d7ab601601b78a9baa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b0df0752705a473348f22d3e8ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400548edf0cda76fdcb8c7605efea2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749e90b72db14265faae6fd7050e77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba2d3722ff347687a93ebac488694378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ea2e82ba708614bb90cb0c4783bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e89c8f07f6485920e4863d44ca4f98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4baaf60d33d349235ae6b96c61b81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c50a08b5587e4d112636963b502f4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d878bd87be8f7636fc7ba88b8af83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7a23825cd560352ccd67c350773e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905fc46ac1d65679890632b5ea94c5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7ace2dd10c71316888b1a70850a93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47968edef1a8d50ccb39dcf293a6318387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c70d055d297b7f142696f7c3e9e06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc830baa61933e305badee86aebe0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a380ae211c07d8521ccf434257bf17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3592d3d89e9c9f6d98c155c8d8c62db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163177b9e15597f22771bf8250786aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6614b53c11d2fba3921d13e04bb77ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35bc7fdef0f4ff483cb5d53cf743e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbbe4ab91c8ae31c568f42d700c4ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac90e98ca44e7a99a1f0be070ff10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e68d3a3ca4b53d484180854c26622397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6f5b5b892e58437ae4defa7537662398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789092d2ae4cf1080ef02a179b8b9fff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a34dd8d91d2455ee34388e6d558d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246daa5e3ad5aa18949306ecdf98cff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd5d4e6245c901074eb60844ddd16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3233141018d0274aaa509403a71465403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c878853a76012ec02591386013c4d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020df6fab26725c076f5ddcf9edd9b1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38371745556e8884ed9456aa49219406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f017989b3faa338e2016da59974e20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a3084e6438aba452cee3b242c023d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765bccc91668d1852a456cd0c16294409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981d17586f58395bafc214622c584c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b9e8609bc4b0eed47ef212d7ca8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900930f71aba152de40bc23aa4e200412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eadf0651509ab1f8c41cdbf5ad34ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485faf7407b9807d03e6dc791004f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3f9554fd69ec4029f714c81bb63c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22291b621e778fffac4e0ead00ccb1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c16931a7137158bee3aec10e9ae17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c791624d33bd9337cecbd2cee38c04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9a93c9e70aca56260e96a9e7b91ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c1e8557e16f65ac1a2f605b93292420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8ffa714f7fa59d447ea5eac42038e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd99ae4fe49691ad479d268753c6619422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c751e4826ec4549cbcf9c48047f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d13000b89cf0ad067637ae2ad93c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac037a44fbbe19340a38cca2b535c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b70b090a208235b94a2da14909d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e781fe1397f7ef3315d9bf9e0f2cb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f92c900cd3666d057551dd2f5f99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b861280053587fdf8cb50a3fc126429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7026ceacb23806edcb5c253d91212430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281159ae9ab78bf21fd250260f4a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ba808456bfee23c3a8904f2b6311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed476650ab1b4ebd0f166a4e09cfed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ff9c50e48edf2e8ddefb2601f540434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56663ae2b2ff8cc4c265198944423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22918eaeedcb0be29d4d955986c8a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca781257cd698c12986dddf61b25a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a2942655412463a1cc3a2469d4506438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e36c7dc075b0e138541b0055d52b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb76c40379eee7c71bfc1535cb3d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71669f424383970a0d410f51a698d965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302d4e91e2f0456a0e1da5cbdea7147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16123c60fb65a8a8377384a803726443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483574cab682e4597ce25d621fc86f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155fac4230e234bce92eb6fc7c8a3c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf0fb7a3d5f74a0ecfbd944832c37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc30319993d48354b102079645d3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d78d8d943af3144c9a1bb0a966154448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560fa981f116903d1c7973b405efc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053684f388e42ec823bf7477d780bebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab8bfba534ae506b887b92c353f25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c642afb4e4cb84448f5137b544ec56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daccdcbd2d076d7dce1a772d90cb60c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ecd8897a9f354387d59713b07d60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62690028ad885a2bdb00441255c910455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdd1d08f20117cf302d8eeed7b97e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058813d104a4828e2751cab92a126c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efd8d0e681052af8b763b2f058a76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8fd592687543dc0377a0dd194d411459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3788c8916651a164a68d9d9abfd96b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356f0c8f4faf67d79f3f9eca3bcf3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0dc3344cdd4bce85ca55b9fce12d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb2fa5380db9088941f0eb4b96111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd9c5f8c6c80c2224aabd943a2d06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8d0675dc37c28cc54672ec5cf4d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91932a5a30c02a68f4645bba88233125466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de656b9f2d4b92cc75c44a078cb8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c972a9c2b2b9d4b5c4253d5a68290468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b99f500c262f775777174ba002019469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270917bff7ce6fdaa0b5088cd29751d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5037c3e84c1d223e3cd02f54fcaa3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00709f6eae3b907065ae96baf8f7ba9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13097d6de68dcf6c4d3c1b08330236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec159bc25a8679c267b3bc0ccc1d6c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b6413d58c61537089a47329685be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c89f148e8ad6dee72e48058a5036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088e1218b29776f3160cd8055c35495477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3a0c33ea9b289ea699c73c91b6ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a99b7c3f716fd2f56962c5072800479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188591b273c129155b01ea2cb83179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78006c05298e6c0703a81ef5921a0f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab936096d38ba65463de6eb609ab45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346656de15eb6eac1fad3770a3ed46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff425a5ab4c21b8da68dce0f296bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcd5b62c53b3f13d6ea470eb6a672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540482f88585c57480acee8bdf3cbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf518c160627a9b1b3b3fc2207779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1cefa9dc2ddd6e934ee114143502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe190596cbe0b6efd680a66eb6dde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ea967e5f4b251221964be4dcb438490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bd27312bb8e49262006857c63988491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa27040e38b907c5db3382d6318256492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2b7da11612d96c4ea3acd15ff5c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed785758974ac34a9bb45728a61da3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9917448d0b39988b6038abe04254495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99276c976271c03985f8d6831f655a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b74799d111c511cd64e1e1458dd2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1def83c2bb3029e6acfe21775bc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3eb3f1dd3a514995ac42efc7fe6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e2428be7076a6dca51919b15136db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440c31bfc2f8affef0229b3f1b972e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8d608f7d65b2d87acfb9b7ba123a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3934afc541340a6d2a49368713f3334503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa884e65005f91a1c346fd250c9fbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f02e1dbafc98ceb13c424d8344aaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2ca6a5d8606881cf8bf78105290da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b25e91510f061597ad119450370d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50aa8f2c6dfec823b354712208bc8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33896390e618b2e22586f7b77a5961e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc681f86eabad6af8538ed3bd6cd59e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabdd82c51aff62dca110a2073235de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400bda884d6cbc119d0f036d8456ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e9e7f33ab5ff7b7717f68fe3c1942513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6686e68647f4566513e78aa38173985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c383d27502a8726af4015154ce20a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01254839090c66cd60787be0e6f737516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619c5c22e8e0486336153c91fb0cd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d839e2296598ec1ebc8a8e2161970c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587d22a503c25022aac97850c9c74e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a24d72b6f39ec764cd1942e8b3592520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78117efdecc9e7af9be11274fcf7739521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb80ccdfff4c4721e2ae7fcc23526522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1950cc499fbea3954dae4b098a5dd5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc21139bc50cc156d1e2476e33acc8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa1bf4f32c2db90444de30fc53a64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e3ef6f0db31fea9989a5f56a1f267526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45af0d66e61dc3e3ebd693b85e8080527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa69d3321feed1fc45380d5f0f6e07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338462f2f53ae55e4f5687a22d60c3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366529c222311eba77eb885a5b1f850530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500808460712e93bb5fb40e42c18f082531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246742b8c6acb1c052698dd7bfcc3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6deaa30b2a39e010040155d7126e1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf524c9d28c661bfd8473ed70884b41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875ec39a91753bd257e8cdaef78d52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b85e0a1f978952c34ceb4f079744536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68541126d1aaeb8586e762701251cf67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce1e6da374e4fabb4cf7d671d3643538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff47fbda6460554d720c142f1a67ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857d86fafb546426b7c08a81975341540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4e09fc9f8de2fb2a4d42d3175274541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0146695aa603ff9abfe82207b7404542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bdf999187c71b7b88a4f8e7d2b9c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265304aa7caa0275a4a96203af11ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06509df37cbe5cae2fa432bb78c3f5a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ace1f15f4aab224b4a5601424ad73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725ba473cfd5f483d0404777095584547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd910f1c81d634add32885a8380c87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797f41eea7d9bcdce9e7178b7220ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210b93d6371f912870dc36bdd22dbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a5152e730ea9d2f616d8a5da8c5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481589993c4730b1f06630b53b7211552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe51813e074213dbf7529951fc9c74a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9355ec6a23971fa6a6c934637537aba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41bc54598bc8fc03331fe1fbfe807555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571d13d28541f725eabd93411d190d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484067b75e698920a0821825bb95a5ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1270a19514617aa1ba5b26c09ba3f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddde35fde1a2f7b6601133a5ecc696559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30fcfb730655c3fafcd4e6cbde6c92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d17dc7a293e43b263461d718f917e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241f1988fca7a39bf6401fe27eb359562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2921e4e66e45a62cd18d1c2e98830563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f6b64460fa2be0f06113aebe3483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2d01500fdc3f2b7196852bc59ebb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06b19ef079f3051e42fe44bbbc776566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070d8621721a65f06e09107b1a68b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c1e176b321b701876a200d1a98df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c3d3a6d63e73d08ddd8b7567d7d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059835c4c34bf0607a1559b483727068570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cd2d3d658bd24c5acf616c02ae377571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69661e9d8813164a3eeb08f12d1c9e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f48b54b0327598164ba60945caa01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643a439f6e95b787eae17bdd2c6f8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f55dfc43c5d14260ddb1acb09ea7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce74759bb27ab92947028b60fcb03e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73aa2af569880ae7da0d24cff3e63c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e20953459de51504fe2770582b3e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7101fd59aabffc0abd47dc8c5679c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597aaa4be4e05adcc3bc8cdf86ed51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a32b3432ef88f28b82ecfcc7fa77d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f8b0338e21b80266b2729c52cb61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfaabfc0a7f7f597499b43fc57bb32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fad9c1d15e45a9e8fe42551b12047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274517e170ea30580ebe165744596f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209150c3cf00ab0c6cfe1557e12c839586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924583b6b0416b6570e7a4978291f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633349a208b5e9c9f77fdb60b7ec641588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eece4d736022d0a31e48c475849ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86244b718fdc5b59ca63b216a73f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e0c6e0e7f3b6cb6de28d0fe7ad97b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb685d1e481a4200247e72923df2fc16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e469ecb1da1b70bb463f5c66dc228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09209c8113d20bd0af6ee9464131f7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2297d1e06edfcc23a95b8c4aa438e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9181eba3303db76cff4347e671eb46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8407b9225943dc557fa9e7cfe17a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb436d31bf40ccb99cda1ab93380a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa8c03f3ea801cbfd4e9b9bb39fb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca1d711daf9875b9c0f1c20ac74371600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696975f2c5d49b2e89027315de7dbd84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4088b5955a5ce58a672f4f79d18d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08f3b30e6d57838b71cab0fa31285e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72af94a0f848c7d8c33cf9e0689a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046f63f8f663d294eb2e4ad24e8ed7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8278292a3fd64d89af0d6c75b02583606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ebd05ed9f7f894c3a1e0654fcb64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb509bbebd348f2de0bd55bcda2027a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744dadedd20ec69d0a13b38e7c25d6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b339ae37e758f769dbadf4a953b4ca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5205dd5a6a1236b162ad01dc3b33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027c32731612b8412904f4271bb702612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c466caa48038efef8f862dfa5f5af0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e42b5951fdb6a7b277f2ceed1fc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc581bd37c62738f66c01208e8d5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a772f095354d8fe198462e0e3b83be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9abea335a4a96132684549bfff77a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0b9c9e06f98289f57e510cb69b14e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed832eb4336d5d8f84a93a67590e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb8a1178238cda903538b76f4b639620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10dd748be6d04b4c5290ac2047a17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512b464077180afbf03cc5dd0930da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4516fdaa0331f169167fead861a5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc2890a5cc86066416548e713e0df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ffcd0bf1765c8044f15bbdfdf61e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c896ca6b8920b3a271321fbe8f846626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68322c058395a158d83533f513fee7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b3a1eef236e1411f3d4a0bf738b97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ecdbf652bfd3685679d4bda49be9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244d1fd570c9a7724893f537310e998630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16b3d843c633519586e265b39167d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7af5e7b2b250397195dcb37045e46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ae135a752bd519a9c83f0035fa5cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50227b05fcd73d15b402139890cc3935634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3da7b5fc572a521af1e25f8f24f23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75c596098f236bf6454f86a26312d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859088031f6c8dc5f3a8f4d43ae4a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223863459c0e2ab206bedcb239d02c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45bffd2b6c70e99f8c0a793a3b2393639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f445f43322e21a911b3740c2766103640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef249a063931512112e7d6a285bcf0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26f2e9b0f48137d47841f535cc2cc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa9f5810a54df64a4c0c98ce59f05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8e471c763c6a3c921cef2642ff75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbf003e073d33bc4e99b228aeb9ddb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1defb214ca6197e693bd030a9e09992646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19809248547499ce7371bf0032a7d39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fb4fe480d8094f33d1a473a902d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7a8725ae3a2d378e9a65f20916fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e0e4061bf6e69e88d7104005a499650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ec3eba040d5b02920dc88a81f5ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad81c7b96a474ceeb11584a563dda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5867a9b3903f89a567e6fed551984653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f95f58b0cc2fac0dff73ae2553cf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974658bcc3b8ba2399f4a36448d270f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098a8898aca12fd012cfc0d15d3ae7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913945d29ec7489e739244e8502d21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0aa3d8c50ea685a1374035f36530658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2d4e4f1816386a9332b5ffb8d54e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f7fc2dc046bbcf927736a767b01b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f65a9620a78010a02b4e2361bc4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4abfb83733bf4d3810c539db7113cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f39582af079eccae851504d54dc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d760e4ba236f77155c04faec26c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f2d1848ffb179ad9ee52a6e53aa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601f0847c9c9a76e5957efd13868ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b99d42d647ea6c9a697990217c3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c111617f7e3550e20772fb54e3895668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01be59b41c533b5372c6b75824f2b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3321d2cd69bc3c516ec3b9d045e20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36dd3e13b3a688643b48bff5c76cb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6488b5af4648f2b40dbf1c91c9494af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c7295652490615bd683ce3713c5f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c266496f520c5f4e0c5a83d7d6be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5255ab4d5a7b435533414d34d4b9af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e38e541c85a56d1c5696686c5a0173676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4db9a8d1034df38b18b687134144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba8ed776452e7365cd980ed5fa305678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635b79e3c2b7585852478e865908b25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09456758664c2e315705e0e55947ca4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101ed3377f75e89132017c9cb94f936681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2dbb9ab7801b85f728e54d2e2bbb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d94444189562d6dcde67f4f7a3db3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0951b883d00f02e87cf52fa4e35f75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382a93b80b00a89b6ef327166e22d78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea6fe3fd0587903935758602f2a20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a31219188ba876e9679164668c66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceaa609656c52a4871c172c4f5f51d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ec37b76e62f1e576c7e49ff8a469689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61cc5a98331baae4fb8aab9306fa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0d3549be7b2c7944ccbb3a8ee6400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23d4fa6333b40359ca8f8172639d09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde103ba0e2bf53d6fd7f05c2681e29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9553940c4e6ae342fe9b0f00d98608694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283885acc1b4a21fc937933f3bf7bef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4316e42f6aca4d1a85a1c90394165d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586177e281e1047d32973998d1871a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea8b92519eca70ef91002f739950c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d48cbf0743ae20a27e9edb03d747699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe044b727b3534fc232ae205a1faa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fcbb76ff083580af191ba6635ef5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d2e63fcbc9c5fced89e08ec5cbcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2caa77b75f667f98fc43f87ac51a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4848f0c463befd66819601c0e6f28c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e13d742d88db103aed60ab107b22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d185435645a91329745c684ec8f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b97b94676c0181454887ea1c1a917707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1976d8618cf5031fe8a84af40bee15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea214a496f5a3fed15d461f22ea2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1fa8ab56350263d5e564eff979156710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ead217b458b21b04b99264bad9974711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7295500178a10948ff3f4c6bbcc50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d8e4c2d0457fb07a647de52480e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f1271edc65ecc9b684cf10d32e57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14978ca5abd1982c8f5978e4ca30b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793afd755935f22f30c7ac7303445f5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b613d5b7dc7582acae27156fc227c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02918ff776776d7457ca3088d538f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23a25905365ecde97df87b7a3b411719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198cdcc05b5c236a143d4542598504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec16e9ac68c8716cddb09ea5c06f77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c15dd5a77f53dacfbe60e2f1a0ef1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44082b0f8badc740e3421d32bb8c5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8770b81bc600ea1c1f82c28c307e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de2006090defe187c16540876a80d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813c0b0688c21bb979798687224909726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40fba901f307de6f455b1c536e628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9beae1fa7f94986d9a13aff5437a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef20ef17377641ad531aa4b76ae68e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7166d7518da62194eb4874cfbaf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019c2b054845439aa3a41207c55bc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552ee12b202f75251c2cca15c0795b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73e87eb7dafb75e98606c24fe0f1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a87cbab5d0fc32b10e4147427ce18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5446235185a58a6822316f659c2711735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b1e9e6b0e07337445442e21862ed2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6ab489d7e12e81f29cf7633aee75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e504c442e12afbb1e0b6de6e69d57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b01afa8f476093843882eab4b8728739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5bf45a59f1e11bff95ebc78749496740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027979b556060aa5930658568af87b14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1eca22fc912a28b15a264729ef43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9968cf5b5467f4cb6668b15d26584b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeed3cc8bd03b779ac944ac47e083d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9736d89143228ae6582b87671bcab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0542e6ee4092b5bf10312651012d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e5308f1e053302820b9fc1b0692c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d67bde338f86c166ac4de2ec5c7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02a1c52727f74291ef51214623ad6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75361eea27b3976cf20ad07b84bcc76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465246710a22ae811e01e67338c4b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e1f6c488ba66714a5d6cb3c654bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b24c85397114f2f9eb4b3a644d112753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239940959980aaf52f15c3a14e3871a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bfe76f55f877f107168deeab3a8ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c7b9ad9977cf5ba5909ac57f05a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba7dfb40565d16fc7ec3ab954d15c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79d0966ececd30ca3fecc9e4235247758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6362d254b08c1411af778b316f0352759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6309202562708068502f081bf6ec4f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe073c806ab41e69596f83b7830c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b5220a860dff938ac4e4c7febcd38762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cfbb4955450435203a57615c8eaa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270432ae8395815a4fec38c82ff312e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b16960598059c4f5ac444c771c1ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2e4e432cf9cada4b05aef4c16288766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a75a1c33d38492ba8b798a1e5a8cc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>