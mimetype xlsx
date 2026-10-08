--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb26e0a2c98ead4b46d31db6f9cf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e269e3c47a6131905eb931419b5fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f3a30c1bbf306d329b5dc186a89723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a803bb6f31ffa713175debd9a554af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340fb4c256131551b5b4661a393eeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32bec8fa55d48d9bb5b82ed9694ec86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579852ff883a6289283ba665fae6dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711ac087e3cec0eb847622c64d1e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd66c531975422bda7dfdef1d635f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a3d94c3905a5e262bcdba510dcd3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31ab1ebe157146143570bb788f96111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e6da94f371863629effe9dfbe6cce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887800b92a22496885f7ab34868c148a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3f497ef27f6ee546e3a8f8d6e30d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6342f9bd011f3aa5b9820c1c86083c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70d6b808863da0f5364ed50b606f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68043dc3e27fbfc2095fe48b1a9af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aa4430c5f36c59ef13f07f91d628818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b6ca7d37f16309ad42bf8fd702a5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1afb65fe29d825da6358139476e10020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb5c292eab307a85c75e38580cede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda094233baa6f5c6434be86f806e3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aded7b624c977de4297de83f7bea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4fddc4dddf83f511d38b9a62fb20024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74481d68a038b1a1c77c80348daee2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5dee078da5fca117e18dab196d0ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247b4d1642cbc8518fd43db5fd4ba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73c4e882f6c523c1dd6b3629a7b9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567953bdbe0503fa0525e77c025304d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef17a10a63ca8e7863eccc704aa0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d213a567dd8471bfa3d02598c3c7d8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9e26142919a5616c6a8906e7b298b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c36b112267baa8d5dfc01dedd3d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed058d46ab2462e4c9260c78722028534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab46bc7a88248910ed595d32be518a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68c03a241ec19f545c5ae46ffac84f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa66fd4834b2048ca770f713f6068037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a62b653b8259660d5abed0f2c49538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aefd0545ae9e4c8b65749b32bf96139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518baf501182bf018c987a70a1ba31f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37930db08b9ac7db82ab758dd0bb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f766b86b5bf68490c8f54c5b84663a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96465974b4ab9940aaa6698262d3d9c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30bc474c29add5e8530e1ee68521c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c3087fc70b6cc59280cd2fee15ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f66f51f058cbf99a96eb0da8d61546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd4f5ddeede33a4bb27b304b78a14247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8d9f5b933f531dad4ff893b977e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448607dc44edfdf95548c9046b51ee3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a6f3243b5fcea98466097b09b0b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a5e9d0eddc8f5183246d2776401051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff79a9f50eba0beaff94c576cba920252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1088c885a79edb9ddbb2975f2826fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a852dac6c331e9e03f14efaa80f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9bf586e55bac203d594c0dcbd03255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234da09a104221cf2dff8f106e807d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004c27c2fa766517c48ba52e6c7f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb86e7c5e1f2e3072894a6b9c442c8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9286c006a89213f0d3268f4d6be159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d66333b96408bde2154df5ceb0aa7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a6d7f17303063c0e4ceceb3974a7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962e6564c2cb7cceef42f64f79815362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232628aaf9a56cfe91898cac464ca263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d46fca9a6edd2456f670e3f9e8c3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b27a53250433c49ff1a9320e0b6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316251e0edefbca99d1c75a19a2c948766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76dfe4327c1501a279fb18ed5772b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424242b0388a8beb4f5698e49e0ee9e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb1b12fb53a08ec58eb086bb18ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c00b0429d3c7c8141225e76d945870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93254a1fca6cd42d8a5c3e5889389571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fa74aee9344c33632bd14414508a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aac59f910eab520c4982b4d7c69ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeea6213ae3e005c9b7c90d6efe19a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba8f2f5a305add93c59c14ccfc5e3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c2ebd400100ae27e35d4a874b4fb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4be04c579551405b668106d16996577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4610cb15f1fe9d49b0a5ee74efdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65daceeacababb58e7025e8dd678679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1132de449a7398215cd852786674580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b93fd69fcc8d4f0832842c910e2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b6064d0437d1c930ce714ca3c0e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095e46c5a83a6ec28f61dfe6bdd4eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d44058ca7af9fa1557f058e59932d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d04044b93421b09f221f9b92265885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5025a9b21af73a7cec35360eaee4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ad8f10fd67bab50f0225bb54a10187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5404646c57473bb8ce00c47a734c1ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409bc76cac1c6527a601711862f1b2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8c5633ffb0783709b891ae67a64390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e7c18d8f7b8649c2f94443c79d9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d57eb3daf6e75a6208243b05620192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89383d08132c7f9a287f82996b3f6b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4d55956c25be35424b2b6b3b2d3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff98a01ec63c09367742d22ad28a6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212d2798f6b77f5dc3c517f1cdf95396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420b8395e7e7fac11e12010605563f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71462d212871c5c5ff6c8b7cbd154a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa919cc98f4d973593d692380c559999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5c489272b50dac2b198e8e6ddb5ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44f33b944d2adf05bea090c2e21f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a290c9d8221b086ed9b02e0d003a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39be620ff6fa476117b5f6006cfa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac1becc1a529695cfd8f5d561487d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc264c88836e79037f1951797b931e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f51f6ac3548a461ca6ebaf0d3281106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a5b4adc24141eaccd5e74419e306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e0a6b83c24f4fec5607052546e4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653644d7a1a515e78358d9f8b9ac503109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d8e77797c89f3f6eb19b72b769b62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249bb51fbfd7628e95ac7c8d8d3d33e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e9c2f6ed79d524dd9d2e21e48957e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b447da910f9e7f72297e14a325b996113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a6b651534ec02dcb3df07b540d17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a856c1ef899ba435ded470b165cf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d3c2b97b1cc09dcc5c460c08e365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6bcdef10074bf8e749a52b740e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badcef2f6b498fe48be847906a5897e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5d948a1bf7c637267e9eb7cc1877119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622713627f347b3a7685c12de4c18225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f4e39d6cac01cd94cf1708371ff5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03258bfe71c602d8d4837d971f949122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8fb5e68b3400c277f19336fa8e86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a905529e2a2ce9922b43c0b10a8ce4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b466c5ac108252da9ae5d5fd2b8a25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa8ddcfda438c7fd021ff916b82710126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa8a003529d554807aed8cd3f49e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df927b7043a7c9831af802b71f6f050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd72a206d9ddeffc33cc15d551500a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd01d04a05329bf5cef1bf91711aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053656bac01c0e8246f36d24ad4164a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7150edacbeca12496c6661d0416c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22cc4e0b420901082839df03486ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a99f9e1a9f84a8d27f18ef8c3842aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a92838bc8e4699ec17dfa2e6d9dcdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcbcfed13355a755f2a04452091e8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb29a84393a993c192a77055dff98b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ccd616817dac42ea64c40497e974138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0fc3496704ec3ab176afa1d9cb30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257001f5d386eef77323ce013c19f6cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80f5d88a7e24b11ec72709ef4960d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db7dcfaab915f718eb7ac84d020d62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a8caf288d60f50241a6a68582c92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071c057584aed62123e5e92c32af2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93ae0bab8e3acee76b19964d12d92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a28a5a77dc8990dc31b2f4ca46627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce27ae79c680f623c9be799ed610e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d791527b7363ceb96bae7082ae76f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef933d4bceca412e9f2801680eb044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f53c14001adc7cc01cd9f1710fad7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698fe281f6b80ecd90b59ccc4a4f8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ecad1289c797d2f203752fd134f27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402cc17f3f4badb3ee447477f9d6269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2ed730f533d0a491a3c487adfc70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70846c8eba03388779090bf41203c4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed091ca329474ce5002677f8ab6222156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109c458f23bf78112b6e2e714ea2bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a8e6256220922c6a1a488de62240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4fe84926f3d79dfc8cacb57eefe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6567f19f45166f2f546b5a04d05dee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd24bcfb960009e1a19354d53ec98f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a866201cc79cdb7bb0b562c66ff63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62041636ccd9885129013eb809523e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b2d11e2a83a6d81f0667bfdfb4d2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0104b11c2c7c8ec57462f7f6f7cae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369d40bcc01a524d03eb9c72cecc8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3f3596cdbd6718f7e723d43642ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106bad22dd5293db31ef1e1531d91e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7894c197807295ed1358826e84d234e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341ca77b8630ff58d492fadb9125f3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597310e3e61b8283d8c22f7365ebb95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb17ba1df5505b86cd695b639fc9ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c835a2e6524a6115dc027117f76aeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c38548cddf1942f1d7dcd933f5515174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1eeaa30c2e1749dcd6dd8e6fabcf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe62cc711b84d710ca30cf2936626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb990144ed1177dbd6258a8c950f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4139631186870b95dafb9d670982a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d073268b1ee7896570274d20cbffc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba4ee2aab1705563cb9e9e12c1892180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3122161c05384d8d316222e958f694181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5d88afee2ac411f0b8f444f3535b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178bb579deb815dfb978dc298cf2c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff94d862b019e0dde8c685d263cc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae26cf652f5808d92665c582d6f9399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94bbd7cc37315acc4e5a58900fb7c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf47c7f07eaac7f2ab10fd3513cdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258796e89a819f87053805b5062f4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83c050a8df1b0467c2466836597e05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfafc8a9cea753fa8ccd7f0bba7a332190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffcca62e8d75dc03b50c74ca0db415191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a5e60671cf7642096c3850b6a99f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4db12f38e67b26d0c5488fa5e15c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2887faa39842c3fb5441e3d7f3f926194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4524dba9e43c392f63bc078fedd3db3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e50461621586b44c30b53ea78e67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6bfe93d92bfb3f889832d7d1b289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1d50487416fec6ff416f5d637c82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa869842c198010578f28d2c268992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8207e46db87cb6830aa846d74ebd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabea9e4e7561fe21642783f0abb3a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee918ebdf9a7cfffe79ebd3a2a458b3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c2058e9755fa36bbcc89430732107203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e114ad2aae4a1af0f960f7986884204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c80f5ba2666bc6e2e442dbf9b7bba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff2f4136d45df45fc9be9e26f782b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce2a546b6bc2b65d330e2b8ee35f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952cc3bffbc771e501bb55484cbd205208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e24ea53d9859550f6e300b50be3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeebf9e3127f4b72debb9666bd6ecf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda54b50d37d9a6718a842472a88a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202815f15362f808e75df50e11aab2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d71e326c32f78db7695a1a576a1fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c41ed583b7617573cd11d459431d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb3161306474e242cdcb047183efc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4190c9370fa402765c836da3e487533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1942f4fc99b3c9d914f161c70833113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7458e3b67cb54446c6627df937d7d36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada02451c77eb91043348c641b81c8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948457699d7043201caf2c2acca1a10c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd5602feb4796aeea2e0f232e3b0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4cf39ad5f54e6240fe2b6caba028e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691f9e34272caecf3e5cdd9e909638223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc99eca5498324ba3e843401d8cc68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a25a14985b6c2e0b804ba84ebd244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981c9d6f44725fedb7d758c0ab6d60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c081dedfa8589ede666af70be9fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf565959677169af38ce88e4f662a56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c015cc94875eb528b38cecc5259ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf353b327c56ee0c44a3f49c0e1d61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5597170eba8101f9150573c73930f10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573644bd78d10c5a057ae7f003689f29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee60a60431f37fb840e05a21eedc88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e471135b19061b758d20cb2e5ee2fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c398c967c88d5b87d095515e689299235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a6d0a9b54ee819f4176ff5000422236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2dce591f9bacba31122ca4337cf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676880e85d10cf017dee7d736c45824238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a034f6986b8c0792b539db1beceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e163e85be5e1b7db015f41f96f578c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340900ba86d92f45ff97475d0fe0d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9c73bc0abd3fcba0b71ca98dd1d69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a091c2fc25101d8b2857cae683ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b1eec5d6cf50521834a7328a6789244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885533f3f480117d370feb8746eac344245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3cf267bc07386f8da22c95292a652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e2a55ce0984d84fe1887e3a863b45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed36f3182061f4083cd6340dedb95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e26b4da613d4981134b20228a4f23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e780c93aa487f01ffbd9869189b084250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f6903a29d8c18d9ad20a8af61700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b824589eb3b14e9864936d30bc0e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993db1dca0d2d308c3ff2227639616253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b9cced91854e8e039d377e5c695e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5283ee8e09b492a73d8f7636994909c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8c039eb178eb7cb0318ab1d13ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f10924535bd813606b96e0bf65d38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b34f0c0b8a566aebf08f1ecfcafcd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0d1a7f3c00f0284bd909f05f20f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546f289a65854eaf4b640d13f42cf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85fcda25512df744df26fef68768c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797926da512f03426467b9d461c38a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e8790e6904f1bfcdc9da5e519d83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df30eac38b436c04baee4f9394b93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd4523e9be5aff2bf962f3a7f8e6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bed1f08f8f5d2d91627287d9b701266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ac3e6c099a882e4d0d887214f298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c2cef4e46636a83470a47e631b93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a47b0d09fe5b27d2307ffcd73e2288269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954824a1695cc18c78818db4562c33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c084de1fdc05b55a14e024ad7d9952271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065669fafe45913bef2b5d8d10dca3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d79afdca2d73bebae4e11e1c58396273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2982abdcc3d75e7a6e0e6cedc168ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48504a7c4a47bfed79d5db84ea8760e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d073515f56092063a6f6e13092f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e454f08f2312b586ba54d37df4f7fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820682f6856ae7b32112bc991cb619278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d390c1cfda04a76595a4f04a72375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03edd055b8cf294a775366cd8ebec2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c3f0df04a823fb8d8b966bf56795281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687a14ab7270fb6e1f7a4fa42b170a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ae497fa0f95cc14e857c23d6e5a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599646d048db02cfaf0fbe87a87a6e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0617ecf46be848131683bd494dc0f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265927f00974536c5d838aaa1408eee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5997d2f1024c8ca13cf35284b0585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da31e8dc7bfe9f5c9c15d23684d6d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bc7b1fed501134c1da606944a842289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5af5f59c4acefb1b3f1cd2df08353e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2db1f8424a5223d5305ce35084a87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e154f87bb3e61d985bb2eb60eda36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74b5f4b12cabe2a59b9fd637d9d16e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292f8cb7e7534ddc50e96345c684e05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30640c97be0af5ebdcf488e86bff3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1551e40e53e4c5a7a4ec0941df1d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f0a276ac37e669f4c7ea120b1ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1639430a70a251c875d1b4717b789e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a70ee544631030214d4ed48a89a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cdcc1405327c9327adfde1e301480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02e990300b19f6f36ca9ccbb1b6b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd063dda76255e894c44d62c01e55d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3b512e2dc2bdfe952499d3462fd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375c1e6db868b8b19b971d9215e533304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c9cb7d8fbc4d7fa186c81d96abd09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea19bc61b9de94e7a9a3b116a5cfb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d08863ec4b213ae5e91c71eb2caa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd820815dcead3559a3b98de09840308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76285d50c25490b3512f932c66b49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235f5f5602715409f8fa05b3abb8e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39ec19795f317e9c517f0b2137779311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea041961e372a681dae441f627f924312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c825b55fbd2f4b23f09754c84ed03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca0cd3bfc6ec3599edbc869c1fd07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2399512fb3d650b6d907578dc3ee5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30c82ad4c5f679ee2f20d2cfba5b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad14f23f7fc48338863fd9c9c170596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281f4beab997cd255b18067dc46b7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d9324c0e7f76868885dc870b3847319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d48493f9c95672cfa806c23375aee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca1db3c3f3a8de470ec99244a949f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c18fdf21e815b8d9318bf88b62e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5032e0aceedb4446ec171100193c6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4389c293943c045cbe39698f8a54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc31fb7d041360d8f7451a9c4764ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc691eefc2c1d5d3dd8f826d2f988c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af688af5e159d55d483d27a918ba51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7be1ba334f85df6af92e3fef5cb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eac578978f085c72698112c831aed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d58b6b9d56583568274a550e1034c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb40fb0d5b2a4727f24664d19218c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe89aeed8cc9e8439c3029dd90ee0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd06a1c0dfa6e606d71ded4fa2b010333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47a37e6ed9da6152cebf2bb976f033334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c498b7d1c5d62a95b6f194c922d955335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40953c82129bc14b11206bc7089f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060fb6e3e12fc3bc6261e42100661b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b0157d3cde4fed64d6f9444c65fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac5ce8d70d7ab6759cc11bd935291339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050a7e5bc05f65e0777ea9112473d9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d473524bab5f64a5060363a03ffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21bb1d925803eb77b39977fefec86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2bcb84b2181e9633ed122aff850b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e70197de04845bd04938367ef1bb15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9ad08483067121b1193ea1e1973e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218358dd04c67bf997ec2247eeda8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2efd860c2669d057a6affbea6ae5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df081d155069335ef54e5da08b0082348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7408623314a63939c8dbd595b2d2002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8d8a70b5534b505d1b7877922145350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bf71b50320624b6185895fda6379351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7bb6d96d761a1551fec144aaf6fed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e899594146c37bb8fac1aa4bdc661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe5d5e6191c74478b4b2e640f1651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a6b08b5e7ad3080128960007042e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7bfb5cb747058c04cfa949b0bc8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b81d4693215339f6baf8b7990b0f3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b06be79b7115940969cf49b3d846d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430bf613154814f291a96efa8e14bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e21209f7a40b7a8300366cf4dbc100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f91e3782631374ae66f2b5cc3f6c34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398135598c0aeee838f422fc15fab936362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841886dae87d8152e3c1f2536cb9c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845bbe2f5c5b1dbebac994afc8153c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d71a0b6a4f433dff9cd8965517535365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c0ce6ae0266ab125fd2d7c6fbd669366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0949d78c4cda90936e744408d4e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910630221c4bc137f91af72e929790ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db773d8b191125c792158457b050cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f767703ef02d6aaa17370e3f21b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091e433a97f812aa3baf628a06a751371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec55e56cde9a5a9d73e751148515d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb7ec8ce9c5f0b6fae708238710bd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2299c4c493834c0e8e98fb0bd7507374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a65e80df2d54444447275613c248375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec31a6e0ca0acf1e54335386cc8d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5519f35ad7d7df483ab5dd0e978000a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869729dbd5f305d19f6fa663dea135aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a15dca82d51ffca2b443a8b442ef09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09148044b445ed553d3056b6ae3a1c2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cef157cd9b262571b168d50f6243f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc1159b8edeb0e8400460acc922620382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026a66cdfa848f6770b3cde24fd403e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfdc58e82d0341240a185effd21a6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87efd304d2aa03226701042e0d6bb97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40bc9c9dd1a88126d8de0a34ebe7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa6c2c63c0add2f3dfe82144cf886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104166fc40d843059a89db0f2d55fb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa50f879cfd12c11b8758ae03ac22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8412d9ef6b2495d5a3351d2a2ad8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23ba353d204c9561700710086492b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b7da0dd7f250999808af820eb20d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5b7d543418d688c529ec586f107f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5345a6faa1d4760b92f2116305a1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4463bd39ab17f6a905f6a9a9d5a6a38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbdace7f7324125c628622f3419b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0747bbfd2fa40945e8bad3051339397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e4db0f7b61a4255aabf0aa6a28bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815ce3f677b3d29ec822b9489b3c31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fff28b02de35eb77644bf21ededc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43520adae91a6364255e2b83a3c715401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9b7994ad6df797a6f1d4622495e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79127586cff23f245c820109a3a52fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1ef15fb1edd90c8003d0fac49173404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbef66dde154cc0651c8c39e290823e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f49710c9a8d95d82ddb02592d0b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104d5a78c7b369870cb47f601378c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4cc91a203bec244228be76b3218e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d170c1505aafb0b5f4b40ecb98690409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af968b8048665222ec1f746ca56e38db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1044b0edfc1bdd272136db53e8c745411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653edf94f8742623709e4e7b04c9a425412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176c920a732d5ddaba2e8f0e11747d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e80aea2c0a49699eae52054f7005b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8369006289aa5cdcdcb4f1e5721e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d44e6e75ca1b90bf49b1f884aae8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb69231f76c85446211bd4ce500cbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b04373f516898b537de1a48a21e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e6c04d213561b774923edda3c1fad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ddc7bb44b7080b881a24f9402ae04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc369eaab0e3a66361130ae6c87bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a39444ed1b46ab5f531a6741122f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651fd6de9e0cfb4e0e493f28d01ec47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6df129e617e562c5f1df34be367c07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68968cc0d66ad06482b1541cb4d3a7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea490f5e3a254578447f175e1fc9a5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96f8c5ab2895891991a8b1f7c83c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528830d0e29ba8311756a9b6bd0dadb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ad42f07253d0a6d8a371ed23abee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0bda7ef8c4442b892ed29f2cd60f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6d1bf9968a260111c8dd3d7906f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18038b8709bc3d7a4200f2249dd91e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1353c064e8eeddbea1d873c18dfe05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38faa2d89c6c34d5a7573b6c6880e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fa7ef8eb36fcf416a8f05be41ea1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02080ffd3e342da5cfc41706d5cd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799389483eabcf8c65d7776e7b1ce6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c343177f63f5f028733e0ec37eed276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148c9cecbcfb70aa2055c0e8a0d209439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344b0995fddcb7fa4be13191da1816440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7f453ed423ad054fc8014fc81188b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a121e0430befbe6e887a2e552bfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a42d12a53a6898b9fd497c6dae96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3e51d0efe0ca3ec867b2c8a41332444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488b6d91530020fbfc5ca85ef1608f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052571aeade38e39b56037947c100a81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce07c72c2074d789465b68c7c085e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693116cb3754d7a6a3a178ca8a805357448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40896192c63f7c4d50c347a0148bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc983975127d4f53a01eb78b0196e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c91545c6227eabe1873997367cf34b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858073aaa65089f43d96800527f12b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02830eef46fd3f6339c293100aaa7af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352532fa82f997556df644f10a3a3c46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae270019fe2d2541bc05be69c93f21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91917788264c5113b8fe21caed004456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598d355eedb9878951219d9c16632ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dfffc434a96bf60e7b6b7b9fba64f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cd6d4123f0c87abef833c704bbe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359fb2666ea3dff6e59483d45cbac8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdf9d59b3b8c1fa87be455b755009b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804be9332794707051059288b66401462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c6c09459a4e14c44c21ed262e9bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7715b3e0114a3e79a1f7a84c67441d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded89b8a04d4b68577e73fb4458d238465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38852612f2ec4cca01b68fad44d991466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9757abc968cd51cf26a73d4db6804467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021a464d0ac6f2637adfc9210bfbcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ec7a95e0316c2109e283f24058ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a40fcc24dfc1237280990005e1bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018348950777abcfe7a637a2090443471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761694f14507d4b6c939c56d9150d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fb99ab9f658e26a43f4e8c536b248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ab4c7af4ba11f861d31ae7a55ea7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8081d67287973dc9021985fdb4396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43666de3144ebd5866a7d6cad41424fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9f20247b2770fc3fa84b1a8dfb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0475b226762404e6d6932de1966e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68becba450a4b8220ad3d37011ba1d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b8ebdb512a1b78d6857001e7ca21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0a2c24dc9c3e37d9d9709a64b7e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d8d2f6b2a3e751aa6812e3cac65d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a206c7bedd282cc8803dcce0af88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486f41f491385446a7d8708d830be3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bfd138d17aef049c7d8ea83a7a005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc8ec2a83896e5f622c2adcf9f1048486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df0ceefe0a27bfd97ee80954ca538487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57469f60f1f122b3a894e519a95ed629488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bbb23807c4dd56c512042de3fb666489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61504f6f67077f2e7347ebaea2e9ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2f7ce829df6ca5a5f483115dd1f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c47947f00af18dd5d549764383c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe65b5ebc577c18c6ad0625ba84f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911faf3ec6e7a51ca653ca12c41ea4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef585a2a8cbd35c9f55f10e7a279e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a9b0a3e236f0ff0f827858f02526496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63665a7b4a971ab172461491ccde1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57e8b739611e414ff3a988abdbbaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1dff37cf4391a83a38c3cd307da23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681c667e7494922bde7e417b5472ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2505ccf82b39b0142c9a89b39239da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2292aeb44fe667642fd4a10e33ba04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbf18d643fcbe1eb73c8b1f7209bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443780e27730af27ee39f76c0f0f3b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376a64f34152bd4bb99cc78773a5b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82259055b494646aa5e6ee462b2a67f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc5a93c281059397ba1de8b3a2492507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780741f3d8b0b04799713384dcdcc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc0a6330911c272dfe2cd2c2135662509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba5d2ff565cd2885ae927bd790ffd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c1cb9b22027985eeb327f81966882511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da427210f9ba514d80b61720d2cd64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c87f8280ae3c8df6f5675ae10219c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e69683a13db30d8582410a1f540ed0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7a7d74c8a15d5e01a0221537bf7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafb40243304ae6c33f0d7bdb5159f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba513a64bb80d29b433884de95b932517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c90690e359147987306acfb2bab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b30f11773aba6bfde7c2ef20b7e72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a336b28ff6f972ce39dcc17a1053520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39571fc9fbfea331a9cce3f6073015c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390c2f5c7255a5d9c25238ae7fde04e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb038e99d4453d0304e59e1dd16c45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ec2bbfbe03ca884e36eb5ecfe7e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f5660b20cf15a7f4eb30428248167525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c63cf17017831ca66f498c626c581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a123ebbb7177eb545da23c8a057a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4ee69ec054cb7996318d226875449528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b0fa2c306f64cfcba92cecdf09fbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff548ba1a05c64db83388582f94c0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec8b1eb424c2ea026c150c4f2cad44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c7171118ef808ee9e2f5533df50ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05663fe19af78c78d8e94210b8b852533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae80c4ac02a7c1710b36bdd92095c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ade467f7dd5a4ad886be00374b030535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b15709baf6a3ecd8618044808dd1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c742223b6fa8901d23d09ed9d90b3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097567399496998c8c97d61869d15b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd5a60532df182f62188d0fea5f77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddcee3f8811f50f05ff9f6eec5483a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30fe7420020d08a9a0f98035baea5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6dea1d81101b597b66dd993b70f4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf40dcbee422755efa6201d069ce3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425f48849db2c4727022c200412674544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110052f52f8e4a8bf5a94f0ca58443545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9491237ebedb2b3794143dd40996be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdec62462fd364244d20b10a65dff8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf8642b0934be25acb1b31d69c659548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df8763e3c12951313c3c13081f92db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e025a93baa26d66445bb8697c402d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d4a7c68b75c392a69e715b67f125a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c442024f0e443c7481adade41310a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef09655e636b34e98763a93ecfaf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf17a530fabc0189a676edb5d7fdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf96c9c5115c1948c106cdecc6a64f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c0ce1a840fc0ccad10e49a109ed9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68ed800c161f051d83860b2e06fe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dd134f590051f323637d227fb911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4129b1e50f7095bafab52d314dc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128274c928d9b28a44041d8b130fbbe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483c3a92b10211d05810d998eaafdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dbd3d10d3d60abaa119d3b4ebeacb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3e7850bf8014af1b4e414613b2d2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e95d7ff7a5cdcf3848a0c9524fe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270ef12896df4a40af6579b9c9fcdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cf33fcee4006bd6d5307990014b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372e8324fbcf817347eb0adcb36c85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b37638a63293e0956dac2784d808568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25a05210be678f4c7ce1e3e9084e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba36e06e6a093a0c94b45afee4b42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b845b5d736eaf78858f1b631630c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e73d819f44a7161d49283d019add37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e77ee27ccb89d77ae8d9f222ea231573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b53373532d7f77005a49ef8900fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4ca21c706b7b3a66d98e1c78ed50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fad62ccd5491e987a9df1f5396b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339be23de018e780c661bde761713df9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a323dac7ee86135860636bde204b3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874c7041aa2b780b8258f38be1f3db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b11a6a20d7c34d4d874413ed20059580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386102fe7e8e7b03eab54984e4b95354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722c68073b9367d92d151843912cf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff797456cf79ab27ea53872f490f993583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89294d7dcdc1aa5efc5dd6ec291fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0e75b68150ac6cd0e324071497be5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38331e326b1f4e6bb4f65c7aa19ec82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e5efb8c24e3e304bf969947b5a44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57708156040b2c041cbf2a1da6d514e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb0d237792d28f7feb04fa928d8bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50924a63d476d935d1a34f661ed17d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829794b238ee6cb28468963dfec26f1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ddac2b6976b8ed986fc07c59ee2a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106280095937372efc80c3ba252026593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e21c6aaf61e739471e9a1624ee097594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c1256196ca7223d60941f67f4391595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e42d93bf102c2ac2041c6c57499f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380abc6ae0595b8784e06ed81f834b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565288c9ad6f9f25796793e1b67363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1266143351c7e07759386252e6b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc31a5e030b2938fc2e327b0ff12a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b73904a28d28f2e360a50e61d47c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a60a803830ab09ce2e1b3d695cfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39222c89fc2841bf7e674f31b5a8465f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d276b2f5b36b44058fc964aa977e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5f10d3be68f62b68a03c5c46379b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc1dd29e6198ab35979da471406e12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afd7b615e805f0ec3fb718d3855418607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bac3ebe4639cff378c40735a01d5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7082aae369500949c1bacdf5f4d2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4d89e8892dc474bc70937282574ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9726bf91ebddbc8c5600b8dffe5a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43a00a21f3d642ea027ad86715ab4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d113e390eafb6d1bcb45b131d8c3246613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3573f3e4932a2bfe09a08e83f84651614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea09d1adbd299ae61bc5073baa3b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d8ccbdab1348ebbd961d50aeee3a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9085cd5bdd811e96d2672cb19ba085617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb188dd77b7c78900bf1d7f186702e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687af823df7fdd83989ff6d8425ab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549bb3de16c7ba058b4a324ddc70ff8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d57dc2351c1e5249d90540fed0652621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a773897b2219ee281836f020d5223622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726a8b63f07bc3a153231b3a4ebe22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546b0e1af8be2d96a74b317c1e5d4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72d584109aca5fce5c17566bb473a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27ce8678e9e450a83586803c740fa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15807f8b427ef6c1ac0d437b86b9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c64a2d3744d6119ca2315abf4ffe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4339be949ff8141e55b9321dcc6cdde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9639b6e97d0ada00ff178da67e80cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd8f74057ceede249d06eca6e25ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814ee2f5c02a195d0c8e82be8e67da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b42b43087c1685030c96372ee77b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8775819259b38d71a21b9f9b76dced2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501801bea2891e8f31a26ad3ef214f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc11f0dbe15b27f37983af51813614636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36491fb26f20a42f21d1272a634dec8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cf36121d6e1bc3bfd00c0e0e7f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29cdc91dc66a3bab65e245e9f34e4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965477330b0bb938d0c4888ddcf590b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbb1e9bd56ad6fe3b6ae4c0b1b00c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416af45c5b107e3a32ff1538ec30b8b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55e50d77a8c663615b5008d52dd1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17201d0fd339545f2b1264360b48844644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923f2deb9702cfbc9a9640c0ccb3f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed0ad474ff8f28a3ca4b2356e5fea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446791991649dbad34d0a85efa2d647c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725a6d29c470c8bff486fc6d0c06ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618441f3ea141eb307b8927b202df6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af476e1d6cd362a27da0b6eb812abd69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9026c4e812a59aaf972a1e49799492f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09393da0a3ac0831c5d465ce17e34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2caa06e15161fa327c97b6ec7ec9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc2b0377dd3823814c404a1f378a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36836ab82b573f85afe60040b75c54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d57ffdc2a6b9379a5b113a33e813656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73168ade8c7c046ad470a6a3f7a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86eb64449029cc4df70a6d18cc2ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2cdb03314a49254a06d6d93ed21cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a6cb3b69afc3d88f9b80c74d63b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177b8acc93d90d2361f025acfd238f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ecd40acec450bf0a7cf5ffc6ad6e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d319059e89a4de2ddd2f3ad8a3ac2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f0bce17b3363cb1e53d86a9a08ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e760669b58b3e0921dfac15f248f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed42eafeca64b8b80c5b3e56a5d5ca8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ad66837e34793ce74a54e15b4b4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc29e714b67c3bd96e342bad1739f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf189392f15619c1346ec7264be7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5fdfbf0948fe806f596af8eff7b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a741893690a498ca84b4ca5ab5f246671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a706eb0e85bb6d0bc709d197959cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4d39ac5a80119eb8503ef54479d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bff75443980708fe125a5ccab898b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fb40a2ed497720f007b395f0598de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b834283f57920e1e15d11f0edc2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93e24ce233789df43b39dfbc27837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c883800c998169ad9e6cfffb2b67a4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29fef161b071024165a61aa3adff4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d1cb2545f36bbfcc248282a67b2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc29539f5d7bc2091d1e16aa4a5e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40661ca28190b2eb66bb1df2be304407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1e917ab4b7f5b7a1ba7cf9028055683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d47fe1d63d160385344968c7d2acbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fa5af03bf4128119b6258efd960d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11c27059408204a90d4ff4a2456e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d3bd2363330d8172e43eaf3c73e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4fe340f3931063ef3d831283fcaaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ea36a8ba9d4af672ca3699f112af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74fda4fa36d3f4f33ae408d92f89b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4811e691459cb80da2e682af9cae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957c0ad82917361c3fb8b558de83d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5d4228d53e36657984ef723b84aef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ab611f0b06b1a4dca13bcab83971d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e21ca968cb86e9640f97c002f4436695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d60bcd39ce13541f30da8b5c7de96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e18df934aa62223df453d3be059ddd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4c956dc491fca0004d2c5cfb012cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7864ef85a6a8dd022d163196d4cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa26614bdd56bc552c2b4c949654ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77cdab078ef183b21e5fdd3488d85b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b47eb10b2e6eafafc4ad44b63405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348d30ed71fc861f074be1a26e5500703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353da6c824eaaa10d9a0ac05c967ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6bbf795b891b23e7760dc20f25f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc01826b8106dbe1aef25457bcc493706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa9786fc6b4d1099a562b89e5282a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13a3626b484277f716a045617c0dad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b0ed53fae18a8c9c1cf30df5dc246709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc273d4358d6d647fed244d189ff7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25631caed391a0292068ad479abd91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456c1c4cdc2a19721d3adb73e88ffa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0afdff0c71d69155289db9e8b360713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205c3885bcc127018a02609ba9bc47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226104c568e4239a920713949a02832715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5bb078109a53b15e923950df6f22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3823e14b71567e1b163149075e7a3fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d00585ce61631ad33ae30cebe2d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f6c08fba05cbd606d1ee44030787719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd1c6977f90902424516c25346399720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70c7bcb3ef6b0deaf4850fd825928721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df3dde1190636122ed55bbeb747657722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446f56ab46c3c7632accac00d14aee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee882fbc2a33ea9eb43121788c0fde5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a357c7a928f25893606338d94215fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878135e4e8dd3bd36eff9aa886dcd9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b632bea6c724ac9eff9f314953d92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936239e15296d47e6cc32ad8f43f5e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c59aa8dc3e8d2a36a13c64e966ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8dccb3e10ddd6326c7963b8fb0c85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065687211e59b75442d438189b77b4d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637123951f0a88e9dbfba4def33f3fb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c726381d4066372e204d5b69dac56a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522a4e836349bad2b39ecb5151096c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c75459832efbd96377a2acbe5d9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb229caa95d48551cc46ed59abba50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810e881481b1b00b999c0d43d25cf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492b40114a4364dcec3e35c31eef57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4b46a7aad9ba95a8026d5484ce3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0fbe4a7125f397a87fdbb7c1083f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1964a253696af157de265b66de2fb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365714f466a2a4f563e4e0260922e4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da9e837bd7faeddccd9c42cbe83d2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fa9767a6d6fa60cc5ac709296e24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec05efef9f3775df9c7523c31255176745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277a0c089970957a8c7c1a65a0f04d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd52dd861a93d55ba979557fdf23a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1224c0870f6adb7ee3ca9bbb76bd7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05576ec265d62f4044aff314fe7d766f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd629d372c1686583f581ab2c0d36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce0fb726e7af2dd974c50abaea71c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193787aa3456fee072f60d076b5ce0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f47d1bb2c9afd42b5994ef109a39b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260638dde3093313290ce9e526547f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b769dc102ee44510342ad6339dd8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755ee3a168ea96cbd6387cff650aff7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805a92535f4c2dc96f1534cacf26703757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62c385fa0b75df2ba9af388aefcc9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d89d2a5b86d1379626b94efda7045759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e05537fda740db43f20177e70936b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5752b6bf8952453565caa66b4708a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe40205356cf61a9e54e6ba97ce79e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44df1a93dae81c01606e0c836b7fe1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7a66f9849a9fa3052f0ed7c703951764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599f8a5ab2f9c37a3fcaf9a6e828ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd8e6b53f00536106a12f3236d546766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf7298b29af4221f74db5792126820767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb09d37ddc166273aeefa9683396f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d8ecbfdcabdc9eeed194381922cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae62506b07fee032667e2128a4a99f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a599253c7fa2fa93f3fd215539cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd27b2a09fdd70d1d6e73a0cde862c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e316d8deb7d54cf7e752b0a166d69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad1d10c8fe89118f3315e30b208af774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42419a14013039883123b6392bd73775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243f17c5b670637ed034aa2115eb496776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79d5b80bf2b553bd6f1920305b364777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b855d31716d96a248497f885dc2813778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c88ee1d72863c49733e9533e9d8b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d829d0792fdbd248a6b9ae31d62da8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857a342bc76a36600d271fd80382e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab4f057b37ccae3e971f65cb2dbcb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4664e7c6e73e9f0f272e462dce7911783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09203305162ad06107957f81765d8c0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8cca9fb9b5181d2a1b63a9e15bb31785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0061862524cf917edd7c0ac23a12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02048e6565a7e0eab84a415eef3184787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f169e895dae04c1b21ec1a97c45f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f1638d21cd768d55ab36027b7efa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdff2b80d6e5b407f8ec0823163bbf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be57f233887c3e7a9063b6418b3b925791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4980c2611f7424ece1ff9add6b440c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeb82843ff6307e32994e8f730194d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f510d459c79ebba51db5885b0f4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12606fa4be9f1022086f7223192f4680795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf534a9678865a64b79696de4d5d1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae010efb11aab1e79163126acc73db4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c81adfe5bb2f9870749442244133798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1df6f924d24294551dc755ec9c3ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434503fed598f34b5c8260c5a0eb8673800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49eb85673a09ad9c164ad821f526a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf279a143a0c1fe55a98857f47e6a448802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f42800cf81805cf597342ca38d505803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b00dc871f04567e96d1c8489ccf2c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bc8f3c294e3ec8ed040a0e56f6055805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275b70cf5ec75a5d790ab404ffe153806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a4a3b521cce7cc637a6a3e155ad17807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ff60e6599552ee05ccd1b48d7d21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094eb5bdafcc2d1f3366ea93226af7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b26eda1106442e187e8ba53357a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bf38ef02443cd47d8c7aea8445b8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfeef1c519926946e7f80208cfbc19812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a149d1ba5a0c974c96152d2b03eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ef118cdc2dd228e40f2fe565e7dd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57c333f5926070bbe030992b95ce95815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede369956da95a351d8cc3146ec0674816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5e16ea8fb250abe14813eb671fb6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd234a24da507039543f90b1eeb8551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f905cc0694821cdcb30e5b7702b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233c1204dba690ad5097564bb81d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21ab4bc915fd17b220aaf39d75ab54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd159e5a3473e5d5814c2cef711c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0cbd27d6ac08294ee24c7536557c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c00e0e28820505338133db658c2c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596058916dd64d4c3212b6e68804328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdd5fe5d35e827c3126ca0e0468769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3caefe2f698d370fd2eaf2e882edc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e3e3aff362d850136da166c7b9a2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5860d5ae9e03da94ef9dc1f623cca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786370487e7c4d634fc452e98a3204c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c0f837dc21a5a725277eb1cfb180d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c103167bc0c15ac33a0af585becb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb029223caebcb642ac4dce8d896c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63eddcd0e7e5aeaa8e9337501f96917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325fec81c75cc6b45518f68976450518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40558c3484fdbf89aed2f58a96558219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1a1fe34ea3c9eeea6631a20bda9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb24600db79684ad7ef583c0d97c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6e7249ca67a436f6b6e8d24e455122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18d12db197c442c4411235774d27223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdddfc21ad841e2e9146f3b9267f96a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01975834ddeffcba6899a20de0b1710425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06868eb8c917791c4a40f8cae8d46c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c1bcf2c7ceb048e929b75f8e543727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ada29f04f84a3a3b2a3fe7ec18ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c12d2fdaa0e189faf7d6de0133a3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d2136802889938d159e8d24c975730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1a0754313ee1e0e0d58b66e0642131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ac3818c3792382b5e792edc5eed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81885c4bdf81ef477d642d2fb9dd7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e78ba4ce9f0b5058f637714732df434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab980e3ee9d67e1d2b65a34c13154135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770498d3f0a74d7dc1321bca017d7c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0aa0c6835fa405f2398e2693ed76a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8bd15e0fbc2c106c5a88ea7f93ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d0ba531b817e89e9ea1e2df823e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4657e68e9fbf5d093c6d66902d8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6ef150177b9d63a395da1df6780241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d103dd86ce09d9f991442ff7b5dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2844aee96ecd2fb0ba2c93c6b2c30543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b36e10ac727e2bd758e711e6fc56944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fcc796190819d53c1701a1dc1744e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f64e3594d3201e5c06aa6e5208c04c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bdac9ca860a29640a0fda172191147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9da112d8499c3bbc511715e90538548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed275b17f3f33314e92b13f00fb85e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17017802f5d37ee98c4f36a098d3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f72b19005c4e27f7a50278e53bd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6f7ca1805db6e3d5fb1a1b1910a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17174f5653c89878ef1ed4862286353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50194de28babb55b22b61af1c23dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728391dd72c281a7675163460f99d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59791f2f8f26624198935dfd41e6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1607f8805a38b934a1141a7cd9053057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000837adc8905edaecbd29dbc6dd849458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b462864ca372014e2a896fd4c357ee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968071bb82157bc7eea47511ec50953e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ee0e8ae2847e90de7dfb99ec0c2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772fd8694cc71c3ace69c94a874ecf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8fd6c7db47eb29e0c07893580b00d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d723f69a13f6b217528c1d23fd1bf0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de200206e3320b004c4f8d864014565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c57d2265acb172d09f66cb2c08ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050404d7380e1744b336a8ab501101b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae1131913b7920b542a14677ff9aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bf07b4092c8338e17c461e7407b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e45290a0428f5971fb70afc6cc4d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a32a1aabc1771f369d126963329d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c82035141b4f19fcf900b82bf625c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a984b68f87d17164f2fa67b5a5579973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e20415bacb5375755264ef3bca9bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13b42da66f78ba551c02a9681d16f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72a18740a808b9b817a625a6de64e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ecb8a8cbc9441a9978cfbb6d402c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7feefa0954b238de206909a785bece78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1240c44aa1a23d2901776724db383ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269957594f1beafb4426982e00aa35e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9dc65baf9bee4832057f348e9e44781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700fe461780b4b50e8d33a2276d20282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8d311f53ade1ac301d55883ad19f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ff93998c069d891fd72f9c7d209f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a81ae551a0a74e18195432d06601d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be8562464f8f93fa4ba8d32a3952e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cc10761ea1eba7cfc2ae7091d92e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de64df6eb9ca3fabcc1d2b4721b53188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f2f7cc457124cac9a9b5c1f7b70289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51736549436f6734e0aa1ea15f6e6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d38e223e0d23deef3a7f380c5b9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec613d6979fcabc8f776bb55c89db692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c5b8af52b79a6b209ad0a54db41093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a5bb904062703b36aec0d9b1b00f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc410ce642b28ed41d6bd099387e91b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651f5496c7a678cb06443503d72cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f7c328e340cc8c5708bdb664b2cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0035791f6a03583a787c324e6134c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac2e6c6e2aa6489c857e9af6ff522a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624894168c0094c7aab0b4faa93c2f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb1a0c9deb8b5fb55523c448e12b14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb9f36b128715c55f5313e8eaec9b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a2cdafb23c2d0424ae41738671b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7858a6eef593bca56684615728e67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f423262d99b2bf77f3b7ca75ec7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093fdd07adb17d76fc0fc0c7af0f272106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edfe909d9fc6ef1198eb8687d8536c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964a04d22d9296e5db63ca5dc45d1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad6af7b449048eb4118b8f8ca7b38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7688468613ada83a393ea363fa9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6454aa2c8cfb475a4edf9213fb115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e500173ef04b3b65da944806f15415112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f26b3656cf9731c7dd61948bb1594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5e8ad741b4a0e8580cb818111a2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62dc2b05446b642a17aaf2228d4b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b07cc1f2d354fc40a788c71691030116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b8e0fa37fed52e537b491aee5dae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b0b1dddfd3156480875e29d06030118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5a6a31e95bbbf36dccb79e2bbce0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843d6b61b059cf8aaa90fe6cbd54e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d369db9f3d16062ef5b3c99dadde0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361470e36fd53e584af37cb6db57b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440636c5ba7f074c1adac2a1530323cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40068a692f07d18e49097c5177f41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed757c5b087740caa146fb4c3b602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6e45cdde038d42667533ed97b755126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44761bc5b374a6371e87ad8a550976127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1eb239d526cba41b7007697599d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858623b379764fbb0071dc4126a94fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4722399f38975a35a7a1093e101d2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c829b5025b073174670ba0f668b033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43014ede407bf7bac59f8271756b1716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898f0595eb01d6d7ec177dc0217f18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c9ae1b8cc4f375cde35618025365134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c48df7b4433b88a9d4b5b7daa1677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce037aae66ec5ee433af3c7fcb2b07c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278eeee74d34f24967198f282f2781e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c681cd190e6a48a845b7cb11a5cd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cdca1e9797c8f5c52c4264a11f8bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce35fe288f5d083c62afd9a91f45a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145873c642bbfad530ee11b715e143141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c1ef5c9d3ddd8851b8166a6e74ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f63f0a061ca7c60144b83d3ec25ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad994e5f18a657eebff3e93aecab9c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf660502b2b3799bf41265f39eddee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ebd324ba1fdabd4280f7d99063ca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e50e71a1a16476fc19b9203b29375d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8cb4188f1a35b671403b28caaacb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc493484247d281c99c77239cf47a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff66a01b79a9536f771bb083ea348150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185277cc2917278e35bb4bd9624aab3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc4bc2d3389d693ad162786bab5b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f549f33d19e2b251d9886d8d514d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a88666c3f99b2276af722516f63493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27442f101e103f21776edbcab2b474155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0c78e872a04116404ba6a2d4f93c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78855b74603b7ee16dbe21d69aea94f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0daee8110cc24b26b602072d42e16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8deaa607d25bf129cce0255d09b5ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ccfb1b575244e91163ec1309fe89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe15ab2de795ea45587058e5fc0d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e75f1b26fcc2e7086b73e7fdde909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade52f421bf4361aa22e0dbb9de3216163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d314cd1506ef14edf6560a534864a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b3e823c0aa134228af8e8aeb93a74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14693b4deba0758c39f12bb4fd855f7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe7799ce15c52de21f777c202c5a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96960b8aca8304dabf1e278429bc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12c5fd367a3508697cc821c3f71be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65827214d524a56610d1901aef4f76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30ff32098665632265aab8b9920e96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3a376801ff591922b73b513c3753172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9503fa72a97e6b2a9a8747fa446b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1150666481dc8e7ab9ad579e5a811b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d26fb2f91a7c5b3e0dd1d48d4c17a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985e639ce8ebeccc3d7d3aa6edb5613176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e15abff00fa9d617046697ca13568177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6ad8f9965ce7604413b3afdbcda6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f10e95a38ff09112b93893bd6577179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234beb4c045440d886f5a56e0b92a0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8cf637d3471902e81fa41298c2a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af0c5973f88c738130e555c23bcba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4926da56448d2ef283e864035b6bd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548bd65bad3fad771cd53b93e951a39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49fbd0a8355a7c5fbb9011da6ee04f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51cb0686ba188d87eee55dbb9d7d7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dac0bed9bbb44c4197d3f0386de41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571254273c6c775a1ea481c1695eeba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa8f69f0dbd1b64362580da0dd8b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886fee03ff798198ab2660a7c032e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1e1bb7804fbaad7ed9bc93278e0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc28d641cae76007e0c5dcf56e2093192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726e9ace9d35ae4c431bc001d1e1ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd2d2336ca400bb40c05f76e6e22c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842afc0062445202b82d59ade9fd8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c907fe60be5f20a6bef013878b3d221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112727f12775eddd67c652c09c6b11d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b695100d57e39eb9c0aa9d71106a81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc65d5e3f547607b8407b69be8ab47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba84c0dcd3f80cae464f5bba03afd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ca525e544dd48e7a2629bcf770b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e105ddfb07cde35fe88c6d2aebfcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236c4e2923d250b7afcaeca2d74baa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e900fb66b3aaad056ac49286df4bdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5e2ead9a123de6984d9b21fc7769205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bb49143ef7c977d40c88f8a5f57d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b9d525127a79657247226132aa73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad82d343534dad3e935610202ece68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e653a620848d2e19b658fd00ea90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8844263bf13ee5514a505d5ec8376210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c363beb9120fd1dd9a6bc2d69cff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaae10c39857bc77db92b9a0a3646fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251e4130c849342e076b2f74f90e9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d95c39b2e9c2f53a0744f7def9428214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746d11b1247624de8e592c86ab6682215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bd6a6b7779688b555cb740fd7e242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463982ff83b6f6a322a90c457f298080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf94062c8ad2e8e5e0ef4be57a971218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ec90ffc573a60fde1bdf2df7f514219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711d1cde15ba32d6e93c40e8d1d73e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a26b5e0c351540b9b1c151b8b1c42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af64c0692d82f40f8a03aaaac0af5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5cd60cf00c8d9f4526169f6b8457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eefb91cfdf9d85554c823eb8926a7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6031d230124e3da9238a13f1b4ea0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b53e64a5d04dafd78f3a0fcc4d8d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24ce7d574caff1e0ddb9cbf6ac05e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6d3b146aaac1c4f031238be80a48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1152b5ec31d8d9dd596a25325adbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c91e500bec37d5f324b3c6be34babc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05fb3a96aec7bc686840b20f6af21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a3c52aed4d78f691251b30052d42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d765a8eee57e01d50cd3f6058024233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e681475e89d51a7096220e8f27a814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da312e8dfc1c5bd010724b1d22d8d62e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3148b5ffc47780811abeea124044c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85567a32943dfa7dd8ea17840e66a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694289ef1dea65a2af65d6fd7479a4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7173848750503c0fdb15ebaf2a387e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea458da857d6398f48d9ce7e54c628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde5c9219138a65f3a929ba595a699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d829485398136f855b811321ba5f41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2554bd4da082ed06b8b51e715b4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e309e90548b4380e6779399d6941ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1c6923d7a1ee3940e122724f38c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b086eec8a7ca79a38bafad1e39ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6b789b28429d4a869b41f612b09b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3ffbf7a8b64c031da62141c2c8f35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7cdeb7f7382d54ee596050ddf9eca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7bedd7b1fa8a1e82195ebd4849a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836052ccc8d08f4d74c4876106633472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824830b9a0870a58effd0986ce42ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fe7343ba08336860b4ee75a844a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f23e983f59ddd9709f90bd95f42ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f310f9a22d9b20b3fa1999a4301c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4156f9da360721ba6c88b46f59376256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c465c0063fa4b3dfe24f2694e24f76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881274b30277c8352b20882007e7fea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4815ac2c48615002f89ac1a2ff2251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad372ff33f8a7e09865e627e1f488b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb20af88d2ea6ca63efc60c63539e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c931eefc9debbb3bfa21a90a9d534262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55c1bd769af7a2e7391f16daa6d7f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697d58fd11fed7be4d123f157e386e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bb450c13458fc487fe50a9ed2acd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a4410ecdf5fc163e8b8b6dbc76da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec57ea0ae67de55d97aa5ccca60467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066f54f1dd453003b7a1fa80deae7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482f239b2c600fa0772af901cbd96a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2611942ac9a5b9a0a4f31e5f7469270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3efbf0ca69839360cb3871db45d577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a6fa66a4586d19a3940cf6efaf8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46385aed286d482c82d862ec4087f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa88207f35724d0c549eff46ac37a4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d4ed3b922714a4390e1f4dc85ed1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b2ff108882f7b117e4ee97d8dd11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a17e10d75230b6fedcfd63f16d1eb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a73f548890052f53c15bca9ba1ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2496d92843f0ef6118afc31976624279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ea838601b9fb6f1446c17d0f4ac8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6cac14bd1aef5a9ca2acbf7d60522281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda7c88b87909516328df11ec578b97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e899caa2393294cf3354e76e2678d07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16d06602153b998efec03eddad079284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bb77b225e299f032e473b320dcfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfecb0c0d01c9fdeccfbf069e0077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d07a385eb4c331f58ef95ae661cec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa951278dd83f9693c2b56039e1cfb5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab437537c195450eaec497bfc9c9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e336d5464bb88610d6a0be5186e1a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2283439c36beb78e065429c86de8f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520d3b0b152428d69277b2fde030b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e597e7a316d4c459847ce4834f267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ae9c75b757b3eb01a53cf57055504294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332da3726d0c6f18b30e7f5c8c8237f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11e68dc1805b571d61f6d178375b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ab643192af8578c39e7930bfa4f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4aa784d8ccf5ec410aab19f77ca62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e3ae5adfbef0d4515618d3db8616299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa8840bef6caba228d8bd95ec0df0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9692f4d2ba8fcbaff8920e1240526c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fa187cea291348f862f6915cddc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f12634970528eeb7da1d98013ba83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68d71890ad91a8df09b581a210c5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3073384fd97905d13c0bbe0d7b8e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9f2f0dc96a8c71d485b8e683ac37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b62577c380bf5ed0e080d759d5890307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf29ca9ba3119620b4fb14f0fd7924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023020a5c175caf1a5670360de9594309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927da9cf6a4f9848d6e1676ba91942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b3ce7df1308bff37030b0b3ed879311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7377573c0df1e3744c7c985f40c823312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de64f1e1bd149c03775219929773b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec091732b8205bbb2c37388a6422e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7613828c6bb232ab9734d75e84c99c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366411f4e297e00bafd584d35d2f1023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f6935fff1c3c0acb7269c7187fa80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836240facbc2014330d916b9c845dd43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449030916e4fb6130c1534bc44b001319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170503b3a85c2cc247061157c560103320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1761536fa5cc165ed5f95be2f7aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb400e1dca02f5eeb29eb0ccf90309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b169c09a7fa891dcb6f3c5bef65a3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d1aca10702182de34550a4aaa5d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028c197fab2809145bedb19acc6f81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521ae4965857798ac9b3c030e7642e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafea8ca97d0f9bf2afe3868e16c17d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64834deeeb2f23fb11288f2020b739e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3349f26cb3b159bb3ababa73e47ee27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab98d183fa496facf1cbe61c6ac24b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec85c777412804f15e1ce849045483331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b65271a44b59bf8892ac292c7d015332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b6832121cd79cccd11bff934b0630333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ffaa234426617115f812c879ada4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a004981f32d503e0b683864ba66c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7bcfce75ca7ff70b74b2891c1dbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186aa8ad8d777b5d9a1e65b86cc04c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611a43f516b1fb8b569021437fc409a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20d0d2c17b4253701db861b909713339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb148d043a0c432f6357ae8db39024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be5974b5e6480990e5322ab9f12ed3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c05cc85b6b6ca99f5145c47ba2fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17899856172f4edb2031385a4b1b76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c71cf87d7ca821f7d45730b9b0ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f969dccfda5dd6c66d69681672f3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8833c40e758b356666fbd2c0dfdff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325bd230f1931626637a03e242dc106347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107746dea7077e980bbef0d86ed227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742622dffc3e19f3876b845658a84370349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75493d8c7b61257b3bf8efde75b5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1271ccc2bd095695af5df93df37e02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4042045c64649cb6e8cdbf916a24b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242a61b64f3936278abd8e4bef8f44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768d9b1bc907a6793e67f9bde8809d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bbc15ddf506842651de79031afcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428e2f6b1441147d07ddeb42c5149c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d30c5addf263522c43b76ff6069e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21c22b73d89526a40666162849515c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b742f5ca03744e820097e840cfb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f339bc625ce1564ab5a20f496ffe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334535fbcaa145e4f43ea884891b121d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ba7836de44d8e4937f4a7325a83f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286bab3ff029316d6dd588f4b10311363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f662c0bc60cc0a040950022c90c7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4cfe2bd3b80fd667cbdd21944378365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d16952eced83bc01137f1852308f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c22566e4b19dddfdd52034d5aa721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8acbf1cc7d132234ac9a8b439288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2f58badfa625eebd2bb13cbee494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78385b86fb8a58e901584508f7e99f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffab2ac4c1096d0747340cf1f3bc9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6703d9e183d8c7c6db18170153c046372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b50348034f3e35921f8c996392b8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f07d562848a6c2ea21f2ad9a277910374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2146138bd97836f346c2aa36d06e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613971378ca7dd61a4fccba1443cbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d892517e5317fac0bf051d0ac67d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023949078d9583ff893d5da577be8711378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbfc44ec00981b47536d1c081ad16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8acf353408d6fa267ae26b54da24e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660e980dbc7e43d9ac9a29728a3dc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778b4fefc13d36edbe8950409ededf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d0ed4e487840e679129f518420d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0094a6d8bf505295a576ecac4e4dfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2eb85949621bb65893349578eb90e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa45cb01820c4901fee16ff3aefb6f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa758fd0674c9d0aeb595cedcddce13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322450ed6f1429f12a8318cf9808be4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1fb2abbed20d1b9a6829473ffcec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc9e845f3c49c6190768d8e18576f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f26030bf953c6e331aba7e84a254a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe018cbd01500a6631d7446e50842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e027a595b4f15fc4d633070bbb960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ffc15fc5718ede502b25a8c22091394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142b8417f3ddd27e26371881a3d21a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4175b671fe07a8bb243fa1236baa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c590f7e247ce7c7e9a9a8902eb9a9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a186737f2469b5736017befc0c951398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291ed8d86f0d3caebbd709631c49e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bf7ccf03da177bbf2055914d20ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ecd160b5522370ec5452c6c824b19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc861bf812afb13e0a1a2a2ed17775c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234fe8a4c47a1b2385e647c5f3a110b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e220c27d968880400e058128f9c81f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11dd80db6ddd2cce534737e024b2b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11a09193761f20b309cf286f70961406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd78e54bb7b0badea8efe7a4cbb7cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310e741837f956df9f74eaac90ee73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54244b3678caf3a016f759feaf0db29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b8ad7b8761b4fb38484c68538b41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b72d42a4e32b0594a028d0f5bf918411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e493b464398b5f66b7e17cca6a16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782524dbecea8d8bfc5a417d15ea16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6961aea263366708186dfbf754863a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0b48ccd5234f1bbf231a16db26b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8a94db10e171428759cba45ee5be2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7b7ba31386080c4f75e1908c9d314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596971f8d05cba619c8d27eb141b39a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f30995ec9fdc2ffe35f35dddb24a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cefdd24823198c840e7178802c7c49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723dc5e43d52ef8cfed1e3af2340fad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c22b736b0ecaa73dcd03607f02cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67213d45d8cee154e9c85086a96b61ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437a0f599243bb35c193453c42085a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe262a85dbc9c98ff283494983a547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27a59acc90db7c012a92a122d1d63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1957450cc25a9c78813608b4a83c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f6b2b43ab362131911ae35e27ca8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a8d9e124308de30896e53a6f59fc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69124ea789e028ac6f69204cab6f60b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae396cb4cad23cf343345e1f6f9d53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721b691bf7d3753d841d0e88ec3b2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfef4ef9bbdaa18d4252c272c8572a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79360b642f01422ba19f3141647cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e08061af978b4b5ed0ac22c284f74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453553145a671bae99d8c558379dced4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a17bf49d354d699c5075815c324bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207feea9b9285d47211ccc119e8d51e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298825aa639f3c016610e1fd6195af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4a9fec3c6f2f4e316cea9433c002440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dff91564af1335e601f28ec4423e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed30049775834b7f5acbf75a68280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b85d5b2cf74529cee5c4a9555020b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d50707e189f872402b026e67939d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c1adeb96bf293b41e4b420d1b36f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f7b65f9c7c27116b41f8e3ce87a44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1341810331d06e483cfc34e3e7a6bcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3b17106ce62158b1e3b113f923b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739c4b2b7c11018e46abd996148f16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b33e13449afb612f0f7e5b863536450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b2221874ed6b9e773d70da72d5a80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e1dc309609b4974c5ff376a5cff7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733be7d052776286937a1333f01adc6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ce70947f117daa270ae04a6efbea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fbd83171b689a415a9aeb2aa3619e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e511d7416357feeb503d5ca347e49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f527e4df846204e086d01510dfe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221747d368aa0efe0191b2394b438409458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d4091b55e9ceb1a967c02fcb14c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb0f4920e5613018d231da210292d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e3de401592657323909b917f5abc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f0ace642987b99b7f281e666df3be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7df5c7abc24e34076eb039dafd5f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ac5566dab4c46c9bfacd40a36c319464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76765529d4012144f012c6d89b21f97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4e3d7e14434109196bc9f0792c53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1b742654fc9924ce9f4d8e3d2f3b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d37d62246d3813a391a57e94e3c4a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d76cc5792ae95482137eb3a45e4677469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74b0b31ef773f083981807b2c16e55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a3782ee7da6b8833f9a7e7560c858471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e83516c10ee149a69bb1dad93eb8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f79325abdee9aed074f647e6a1b92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e87ffe658370c28352f571cbd2ba1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fba14cf488d85d3dd779963a8eccfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777fc6be31ff92572fbc89fcc554e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9f3bcf646bf474c311607dcfd257f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbb87844444fe39fcc840970bc3800478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3edfb89b33be02be621f57188fa328479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1360d79c33b587fefd7b1954009db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3590d746120f6da832d470ec54b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f0c3ba453e6c039d4a528b1a01447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6948469ffda5795aa7979b98d2cf2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ac525c2b408c5beceec3e776f355484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff46cc33b96b7b3886aa69c156e21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766551531617206973f6d484410c98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b661104aad9ea41e083a468f6fc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa87bd5d202a42e9b0a73def4dc7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce756961fe6ada28ce5650219d9bbcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083d7bb4d88395ff71a4cf3b8505ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb32dbb54aba866a16229135a94b761491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc0ad59047c597c566b00039859a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c968cc3e21f3db579f50cca77de9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce7cd6d428b250aa8799d3050bfe6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273def5331ea0acfe1939a4fbaedde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f227027a0979852b59944eadb2c72fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d113a153cd926de0629605185e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f53c1e83854a9cd05eacbb04c1a7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff4c0051ca3dff49f1594a7d7197b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf0552cbd75f9d54e7d5309efba83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e47480312bf102c508a14e01ce143501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848a9ab9e90a693bb26fa3114bee85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125f405b756a8d11b087a23a4974b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83266be50aa429d885c6ec829857d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c109b89b8574afc3d96391a1c86c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e31102b5570dd60976a75b9e5f00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc332f326ef0a21208fb49585f072cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddcd1021b4b2497b0459eca0944adb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0956b03262139fd7e4bf6ff411f48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743110a69ac2adb04c2fc492695d5f3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9244c759dd5d0c971a08b7b4f8751511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef54b0b6f5990cd5d4bedf76ae8579d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ed9ccf7821bc2ab1d03a54d422b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ac29a46731b66d6f5e0e15637236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc945de45c2502d098a81d596d0f62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8cd3d09667ede78e3cec13b95527a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f236c27e377ae54b1405e6255e7c7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88fc453f6f9bf2d0dc24f3fcba2ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f73575bc1e14d0b446789dee2aefa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94950985aedec29c9d947d38dd92799520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3fe08068efbe16e59e2b76eb8d4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83cdfa766c9616ccecb0c1abdb474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176623abd7080ccbefd076114a02437523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa3ef9105ae012f606b1e79c380fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9264dbbd11630f40a8ed96a026636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30862e9d8e7bf8f96b60a0ae4f9c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54da0fe4bbc775dcf40604d4f44d515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215b702573f4f166434f7e20856400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc28116906ec0a97db7d1632bd5d7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef73154846098d6555f45476766198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285959a3254c1afcb78b35d3bd7d9599531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8455341a9605b612c00922c28ca271532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599e563d96766426c47b419e0be535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bff302c7278419d7a0584b22b4179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8f282903592434567cfc87676ec9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25e568d265f01081829d837e27c5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e1a9e855a785b3e62bac4af9b1dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca28cba2b041f76d707371f943d70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07dec4b82bda2ae0a64830d7be644d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aaa599d540e7a003f65f71cf50a26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9092890ca1c06998776804a8723abb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2e6106a4ce50fd7ac0f5a43333fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5067b777b9b3b3a75af83202b7458543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588202e364b7314ea7f7d310b9091ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759684f7b245473bb620a700aae450545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7998b945c57826ea7af8fa0dddf231546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c64df09ca17f7ae6c0b75a9cf58dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83a86ea611c4c987af96b728997f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c148b3a9d82f8ae367f1b338f62c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658067fd6250ac36d27a257eea3c4476550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4705fc795cc2e1ebf9361e0f156d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009c645c13f9e0dcb7a9614c2ae4b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36085b0bbdccf71c0672e8817ca802553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bfc3170d1a747b8fd6f1917b76531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862babc94e9db2cc5cd04583a46425eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c4a74003bdb1372a078c54486efbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b627b448ccd8e985d8ddcd0b0b1ce6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4865e08064606abf985b9393b58d3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e80fe8277202cff0ada0fc867e9fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d8249aed4c62587448c4a321db247560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b812c456dba2aa00f09be3733ce71b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fe1a5d385012983c7657380ba602562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75193d65c9bb55387414a56bcf343e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5547bf4bb484d31f577967eb80d5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad462a5f77c21e93d696f54168cfcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6670d6b09dc04adcfea0e14e666131566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeeb70b08c7bc9206870f8d036c368567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc83ed157375e392de42797e8b811568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594418a3176d1bb09d6dcec3d74538569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0dc6da3770d845cca5bdb63797bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a30adeeca5e36c6994ddda31731a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871916480c74d95ca9e37f191cd5bc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67375138b6807855f8b8a8d673ad9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c7c8f12f8c8f42afaf4eb95e9672574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045b2b5fa68e358b141041ce0c2620575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9682049c7cc52c712d950ddae270576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722631243610ae3351192de5890c4096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8c960d4bd85d4346b05cfd3fff64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8164dc799e314d7137d4f3a723d06d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4594f40ebe323535c42185fd4583d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c465499b598feac8c8940036c2f9c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4a784c15312c8515e3b739843ea2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a439bebe88f24bda13bd3d86c9439583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce4cbae7284161c6ddb5641272e60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2396a686f52bf9926904e16be55edd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72871299d71223fe7339bc15997d2b5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22311c08d82fa5bb67c029ba9669c8c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2ebf6ea6d889795729e0515722a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ed01c939d68617bd84fc76d6056d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d0a80cfe9f1566f3b53c7fba006fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279a26d207aa74aebafa8f1cae178b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a55f9a4b3866dab2b58cb867369a98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6ed15b38729e283f835ad7b0e4ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede7319e7e967bc8cb7e1458bfe806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db88b244668430289a86a6a4a832be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b12d8100c37c4a1333956242683ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e8c9517065bc2141c3e94fbc3dd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2c57425ae91d48a4eb831f33abc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fa3a9a8c9afb7c7e8d35ba7bb784599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae73266a67867ae6e76fc469808f79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b01dbf888f454b3ff2ff206b31bee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd599b0e04a9b1fb180c54f5853214f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79414ddf3b66cd0a459e660985846d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76006a9a9ca4cd1b4a7e67c18d56dd3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b12e16a564695e3366b7abfed1889605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cacc82fcaf2244689b6761f11a7d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b526c38ca6e17fd73a9c9954ba4b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460781d17eab3d2396620078e78101bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97443d961c6757adca716284abeb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd7ccddd41fbc41aa006b98fbed7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88361d9dea5e069d8015da4f300275611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d60331ccc33ba37dec3bf87cf021b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58654edc5e62db37880433fe8815e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd00b06c4a081087c277063f5c7ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89e4d2e31f93aa5c2bd04eabc8bbf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd95817547e17250c9431a227c15a58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935fdc72b533a26c6bd61e10a61e9ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcf3bf139671d948878883dc6539f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a89b20c08e29e3d9963625d142aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f55aa03d3e98047e7f1e2e546df5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa17d7f7a710b71e5e693343518d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a3c973e87d0b0d770283134691dbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b92cbbdef941fb7e4e5cdbf86aff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55492dce62fe0b477ba1dff500d36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023972d601739774a18293c5fccc76a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26afcab07b4dd991f318804e6c34556626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98d28a2615c0b5fb13c3bef604c9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a92f15e1a0f6d70a86d5d0cd5e76f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c2bb8b72c4560e365a345d41cb7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcf7b9110dac5983cb7b7be674e8b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b4160b252add7b154d4091aa157d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20333456d2f72a7241fd7990eeaa32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10fdf46c49612d2571f99d68544ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a85272063e714690b598f8aa25d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128abec969e925db47fa714333e18df0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16591780122a7d293e16cbf06aa9e67e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eddd258501d0cd8563430e4022b53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8922c9cc3b583c4bb640b400437a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f06485f5ed282cc99dd0a77a6ca0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbcad5b5d4f8d88dd288cd54b7390640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e49cbff377f3a25beacf0ba2785e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2997131721f123d7128899be973d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eca52e30b914de24f43d929bcce6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11a624e0e7c6d56162b5532ea724f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157682790dba01a4b9d02cf65040cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a18729f5804b6a64c87b86db190f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a5d463e4748b998b5042878d774f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae19d6f84f8dd7cf8741ac5019834648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f84ad348e1713544483778b47ead649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11771676aab42e1e71fe6473e802ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f132daf87bb846a52756e5b838ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d70aebcebe2711d8ae7aa1b47c6cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90cdbadc340bc6441639fba8b921a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb5433664f0ecaaff55539260053a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af87a5676f1cf1a8236de4411ed73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3e472846434d769816fc391c23cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd28ff7a69217bf4fa79e3b001a0e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa62dba80bc72a3570f626ecd22bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ceb4ddaee44dba065a0c7a1d08ea1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43547fdc246222ebbcd8c56f226b87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ad65c2094acebf97c563756066c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee6dc609ad4cf8d991d9596c5ab7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6d69656ce9b2b064ad5571086a88f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f27a17584bca1e5a55add82339f653664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992ad0c3cefb1ba384f6a77d6c3f11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09a7fbf9b272a53de4b8fb1ef63f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2468eaea0aa78e36b91547d6ee1f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138212908dc82664f634aa73ea2274b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc5ea700e8679fea715388f74cd498669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e31a3ba5fd640745c05892cf1f70d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ab6ebb8c53f8a7cc8a3146eeb405671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094290c1bdab14ba4e519594dcb0a6c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16128507155e56337f18f867e2c82d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16ecbd6fc7fd045d8e97942e0f7d6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead3dc5a60ed3817849f01a3d080dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c28476a20e14e99c9da7e1ba7424c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a459fca2e02b7238669a7888ee1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783032202a2251eec46c3a7276b0d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bb354757731b1f6df86b83d888ee0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d354b6b4d3be83b5191ed7fe2c6456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbf3b06309d6d5d3e4efd1ca7e499681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2d389bca4725a78fd84045e6c2e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b7ed7332947fe722f959cf257a01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372389597777a4b071957d7b6c26cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fed8203a71587df7bfa63c4efeae0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6bcbeedc2f1e98242b754510e619c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3329bd7523371c1dfd552abd58dfab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bceabf84f938791501a6c9470db7c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc7972786414a4435c12c331cb921689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f92c13b06c4777d4bfbde17f1c877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b89b7fd6a8925dbf66279c03dbd2c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb6d172f7d786e2f0293cae6dd400692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6716aa40fc08f83e0bdccab94a628693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f2bf8206ec02dcfecc25f073b501694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933121e8df14350e2d83c0bd27c36b64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2495a62b415685ea09a1f7008ae4400696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3695f1d3addbaf4bf7c44341141a36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c6d54c161510aaa2d1c35117e9f63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ae0259849d0c9e5687fd6486f001699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cea792b5357f6494fc1ec057d6f4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145d62fcec3edbcac2061c6003fcd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab6ece5de8a304e845c00325e01e6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe60e451e30cc9c44aec52db517d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ff9bd8c8fbf9d273a392aeb15eee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c14e35d6e16af95ee17e9bc18966e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f3d61068bc798e042ef96bb8a676706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89754f34e75126c53bb04d6b21d09c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324172e8e33fe5b8090fd557b228f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e5c75f691626302cc3b79c6f8b326709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde02c0c61d7139e2952a08eb0f42bfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019794c2902a45ed4cc86993fa497509711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54337ee4fa73a03fe7b26e92824bf21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9528884eb56e8f7f728833b1f1a414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b454ca68ca40e9460b2c803bd79b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b0fb82951653a7ec28877fd40b6aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f58bf9708f26929343257430cbc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380570cec3eb328bd5523d2eab8738b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3493989f23d6918288d260120995718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d763a07b133d6430f5bb2aa816bc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176a0626ca79e03e15a94eaf3d209e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaab920ab0a0b41d067224695dc7c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6994c0f37f1200a6202ccd92db596722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf738dedf26640f8309bd57746ba63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da4d7938c69a6c74a69f362bf3c3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7b1236a36c60c4bd62cae0d48f87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162b866f3ada0dc150e8cc43c850e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963dfc561dce3af15471d16bbb4b309727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf620bdad5eee81f3f8e62039a4751728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded32b52b17ab6769077b9cbd20d1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce6908559787c7c4e9b4b72b29bc5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659389d79f74a67668b84e725985d155731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b9b97813a3dbe040dece6b85e48bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bb5d4867fc3a6a0d2357c8be75337733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530649e34ea490a14507ba1619e0a5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de71d0f368ceb6b3c43a22799d1de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175c7a77eab1e9a60c522f53015cca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddab42223ef943d26662dec1257829737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d99d30e2b0db7ec061ce2c33c513f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945093348371e62eda94285d39d0021739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38470ac2d4195e2e3e622605f5f2c312740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f66f9ce7d770c78e6f3713c3f5eb01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b275217740bf40c54b3420ef90c04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8433d550cc978a7b177205c8e07fcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247f1cb13e1ddd9ad622fcacf07a8f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8136fc3c041b9946ab1a0792573733745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e5e6e6ab64010c92c564d8faea7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b221662e628cabb96c7f7a7dc9bf03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeaf808ac22939475027a82e25c902748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f97c5e5114788353c5d1ea67bc95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0420a3ac4eaf54f3e880230362ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55a6967423a5222d4de37c9aac50d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806307dd093afbcec10f198169f453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4f4185af9df938224f915c4e6833753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72022320931313d75c41d789958c03e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ed59e4843bf1c67380256ec2194e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491d214e523ebf3a0a1d61c87fbbc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103bd5fd8db923a799779bfdc99f207757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db156443e42a50c05a48ebbdd6445a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd997420f915abce0e442eb35b6ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879673e1120cfd113f3f6b02dcbee8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da356823fc9387f6d6a90b362924b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4652fa456cab41fdd4eba7be54362e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069d39e59f2a5874675eb47f843cb2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21f0b25e89cf42d16c5e39fe3670f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23daee99b0e200473b651754575f11d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dae1b85710a9d8e7148d8c45de4ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cf691d5351085ba9cceaca3cee783767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>